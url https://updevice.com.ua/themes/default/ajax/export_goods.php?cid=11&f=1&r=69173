--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f08570a3e5b958bb068994408b410b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddfb7e493443ab9d5120c77361542e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba024a1cc7b8298cb652d036e820d473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678eca80cfd1c21b696d1182e154892c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0a67c6b57c8ec2687e55f7c4d859c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4fc811d139df9d2873aa1b61065456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6454c149d34b354b6ba926836038d897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b9200c49b4abb2d6baf2ac9f8e7728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a76c2f4387e639a400c9e5cc027fce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9137bb5cede1c0aab9557ef16cda510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133180a835ae28a023ffbd157efda7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7103c1bd572158f93b32d4e2a2aea912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d90821ec70d62c31434ba246f4c88a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022abdf50c57b6472e12720c7ede585014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87188fddfa5521c3dc67e35141d03615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e1119a620de128759c4733fd0f53216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d98b20beb37b1d5b5357fc46c298b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81137bab479ffe75e892306bfa5737e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee8c4291cdaedcc354d58b35c8f3ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23357f5dbe1a7cb74fd5a16e67631dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a97bdea0ce5b4aebb022cac4e1df6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be0bba15b6f12af5227aef5ba9fc9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184e3c1a58993ef86fd2b79494e4a2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef0a5d02f096fcdb3fd700bcf51e3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f3fe75d59b34324673f78b02ad23025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7103cf50e9f1ede52e31763287ec29c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfb02bb37bdf125586f9913a661f4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1dcb1625771335f876b3ed4f3421828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c731bae64883e4e67a8a07251fb3c6229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcae76d76eb85285dbd38e54b138b5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a7bd31de7f381163e506cdbc1503831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c720c1e2236bd11f4fcb977467012b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22f83b72a72182e9cdc3e0d42e899933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb162a6420eef81201de680f392c7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9a89580338c926b5a8ccd9201ad0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d57cb43558e0f7b93ed8d4a37d1b4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a9f66eb1d12380fdd783753efdf0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558bc8a7ca9d56fadc457ba57aaae6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288a3baf2ba1aa8807fc8d93a3576c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fac7e65209a975ec378d50d58ab3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464cf58d27506fac208088eed17f4f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d8a3ed5bd65f13c91a01a9dcd41ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f465338785e306c66270dc12202ff843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edc5a8d98a29d54ae69288334702c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024211cbe3df7bf19eb40392e90eed6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6005af7f53eb09b3f1e7fda4b416346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5103e4b69054548da576b21bcf341d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c56961a4e46944eea5d18e908d615148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee8bab7100fe25304641a8b140b5fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5a540cd46ee4b51a1ff1b1852b15f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c645e0ce61364b8ae7cba6b574b1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d68bfd6878ca546dffb59fa05c61952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded192e951c490efb4e5ee50809dc7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc914e7868256594215488e606e7ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d526ec9d321b603fbbb9a90d3942f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d1bd1bf1d86e8be03f394896d9e1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfd20c442c9e96c1dc2601778f9f6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55827c03e1bb210cdbd5e323a8125dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb508a0d626528548af1faea673e1c7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce0b7d2df0844bf5047069ff0f1b8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d6f67c727348d279803e79fcdd12661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c6b1f751ba4332e6778c38f6c0a9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7f6d57bf73409dc185b12659a91f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71d685c1ce06ebbf249d65081c884964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64cc34a858992914c7b02d2d6f60f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbcab2a32039b1a2f3467b3601f50866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c7e3754afc6e993c79f3210219c5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c487e777ad3271f574795ee213afd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04515d824babb878addc02254faab969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078b9c588d2643e46572babee73948a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc803e728e1e5305fa70421419300071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6848873851ba3c5e67504992de61dde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750f4ac914694e66ef1d176ec44369973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383cdc004ecebc296bbc3277bd08c6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c841abee699efe12948a7626b76f9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a925e3cee8b745198c7aa6c62053176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afbf202b9c9aba7620e432925d8d9877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80faf6ff9f990f56f5cdf0f7ab973778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26d0a45afbedd11930cfcd2ddef3b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dae5997105e0efd5660937820de01e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1294ffdec40d77b77efd76cf33fdf681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cfd926d4ee93af85bb12c8811edc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e806dec2e93b7ee355d572e4c68f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f3f4d98d276e911b65d38b6f9083684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30afc34f0470b58e634f7b82bbc2bff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864619dcb46fa07149464a665adf40f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e81e905066631a1cd6dc95e079504887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f084d7d64704b6250a1cdfba4414888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45f7f2417a82c7f1ab6c8f5b3fad1689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e443c2857ad6525d7e50569d1f963990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e33e673d823014158e48daf26119e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56908eda60c8ce266b18ac44431c599e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843c5f6c728bf61c4646837b3ed998a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec640d479aed1320955c8b5ed98f198294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507acc19e3e45d1bd50707600adde7d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007c09b35f0f1029d084c84ee5bdd2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa1e5310e7281be490ddd40f903f2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81f47cb861a8b08fa55184e58c074598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80313f0f50c858b3d625e84d253a2cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1899a4b67a1d462962d1ecac69af03100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c772d9be27d1924d3d0dcbfb8f32995101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314f328c370ae2b88d83ed9af25c6db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d137a12c6c9799fda60afe2d27481e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714fa31ff5b99323feaf7a6b39547b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c654662fa48114d8a872068ed6531ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e5650713070c0175190e6af50a74d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfb852e047b1c5b8838f661fa237c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21704749573ba99d033645c0935cf366108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ed60195b588972ed0983e4fd453b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d2902356a9050ae3002cc239e1ab3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62e84226defe2b2e19feb3c9d99d0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b3a648d4afc1d2b2d1fcb16a4f2d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfcd6e64fb2d06968774c6997e1017113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786fad499cb9958c9225332e6500e71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0014844795b2d585d0fa5cdfa54889115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d387bc5c73688eb57357237200cf9d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1187b302950026baee2d7b23d748d44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ad33cccb9000c17a6bfe0c7e88c44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8e8422b3e61be7fd88ec5efb138a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c206cd1da706d5df66f0a0a5dc6b7ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d964159659ec3c6996c3b768932722121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2de5e0212c60f8dc5e1a51fbdf077a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd66800f2bc26212ff2650dd4cf45f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eefceabd7288dcbdc2eb17aa857e0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a81c2cd6ccc87376c34141ea456814125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618420fcd46a3e0220e12a9ebf76be0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f900c0c80f5846922ea16c091f27fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90ce25156f0d009c6e6539282a3638128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33aee767f74e0742e35864af82b088129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d66319ec6204e690df7f589197f737130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d565106b7370c75ff88cf6a07c364131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede3d97875d81f1a3e65bb95e034377132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965da3fd394765e02676d926baff8832133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb12bd9566e7c9da38770a8027d34d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6a54071236a5ac3708666c48e33d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f12b8f3e9d747ba0c2ec0a1a9fe9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756426973e77272fef9e4bdb3e9d938f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ed7ba00cf31c517466c8da2a86910138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35feaf305978e29b1442924839241d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ca2448f1630b83d70e2dcdda26724140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0a82a92aa5dcf5d2b3d27ee6fcef4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c8e6840c187f0469ac191d5828870142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02eccf9fa2e4b45fc984aa40d295bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550606061b8677d10aa33ba66dd80f12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c0ab0a98b86f8a6b5243918689fc7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e601e2485d2ce2cc7abe8171ed184f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ed01b6b37c3b9d6ef0d42cd36eff1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a7c3bdf821e9b9be97b8917de8cf0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df210770e58b4f50b57c7c44977c72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34295890f664b5081ae1150f1950a54f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36795e3f8861aa9493228fdddb1c7069151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f7454d8c8e1624ffd000fa6ee57ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b44ffc495c35bb7bdcc90d031c43d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b06f1f648ddc4b27ebde8bc9872d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b050e6c61ca94e1fcade03587c9e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7bd6bdc6b2cf759b189066c6fdf46156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbd6e463f3be2397296e747d3f9342157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc266df3be4a16457d71665e7f22806158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedb2119bbd0499d9b0db908f74424a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006911529b6f069f9a6fe668be1e9ac4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf346070bb07986c1f6db47def840be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ccb770e7167873d8301b2dc81b5fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0335296bf921d3e5663cbbac4b16e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54756ab746d048c8a72cb382aef1b446164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71d157fd847d054f779e6010e964e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc43fca15d81ad92063c9bfd928a96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fc679b78320babeee9cc8bfeb4c2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9a3469555774b9a8ad6bbbda0a483168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ef1cc72181487a95d7804270a31b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acef91d0ca63165ff5ffb32b8124a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19eae6612cef7e4628e6e41365a896171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dc29ceb153674a61a84c09af58ff3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e3fbb988cb3ffaa776a11819063e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ae43b55f1804c2ab40518e5880849174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e97af1fcd23935af945dd2f45f7551175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bc8f698e74ababeaaa11c4d3e08f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfa59efb6de8538f35020def2055db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aff51dcf29f623c8bb31c61e9352a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6b5720bf6173ca710ec1596f7483d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcda23254c8a1bb97e29ac055bb043180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e50ce72fe23891ded605a9ef1226ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525ac596fb9c9ad34a5c5b2268de22f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28e38294112946ade6f14a5bdbe18c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f237b67251bae52b4699caa61023d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965c3aefdecb6e6f5581ec33d3bcb4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b8081f031072082a09adfa525fd45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83f2da82f94e3d5834febd13530c24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8d72e81943985985522bb7d92d533188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7addb7408fa2cf00578a1eaf3b91b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad158421e8e99a570fe8e78a73353cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61867032c9b165ccc0aade8952e22ff6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cbb47a73fe9f5b4d5393db15e3097192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39145da82bf256806d45d2c3bb26e35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4175ddec6b708d7c2589a4358d4662e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3c11f40cf0b5886fc43a2d614da1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87d9d3c93a59448d014895bfdab752196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ef2879d8d95587699e10cea85ccb7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd729e3b7ac50b25651d66ea898fb8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbd7497466dfad3846c302fac0850c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef41f6de3bd0b5f9f2b9586c2dcca84200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2505a05f090179be3306cc66b492d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfaeebdd3d9516037dcb420df8a8c4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74dde4646338489c7edc94ab309305f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434a2d7b210ca7b5c0ca29de9065082204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527f9dad5cb0a5c283962bbbdf28182205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21afce48e2aa3a220c3d891a4f38c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc9510c6592802121468d69d5aa664207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bca391b307f2dce25228a0f45db6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbadca94f2a5187468404f443780e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac391e37b296662d7e1ced58326dc0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea775d8030fbc36186b8e8e01aa223e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12196f4972e0a5b7512748625e498e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b166a541f80a36d91481e2f6ffe6799213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaedb8ca1ffe0bb31d7ee9de2fb478214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41b9178e57ec6f03247a1b60cf8671215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993447512b2efa6ab3fa1a9ba2847fd7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac858322d77203274cd7126556db1c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dedaea5b828c7446107b8df9846603218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadce27fd6a9aeec89f3ab0d24604ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c72a3fd2c5e23e865a5b3efd394fcf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5c7770546b32710f7b07ae3758ba6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1b85a107ad7ba17afc321662624ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e19de3795bbc47135534a768c33f55223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d49c73c56d40f8bdb2cf9b3befde7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd77a1ea7f46dcf3502a8899b16d609225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb5a58e355ed6f680b73d34641d9b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf8c0f2217101d7f0dde42044fc0f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41acfebf86c10f719640a11e60251f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa280051df881809d9cf0e2bbefc659b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793e4ad8e4a5f563ee15079a3c9d4df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a732b09bb1b20e449b8533afb7f3234231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5200ac6be01765849c18ae8fc48b689232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4f1fded1b3000b3dbb8bf364eed57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e74e18a846c43cc3db3891fb51c0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8ac5a8acb9ab5dd7d7525f4c2f7a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5722ea274efe7c2aa545d6de45d1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63b9cdf7334372f222a4d90783f414237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbd4950d54add62770f78fb2fae099238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2233b7bc630ffe0dd76746591b36f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cd6b38326c8c170089949410f8560240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386854c8d497f2c4179020f2acefec49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb86374449cb3e609fc68ae1c6f4f3d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db7a0caa3699648dbe9c73401ccad3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872485e45bf6e22aff05afd712a94f0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e3cd086712e0f077625601d84a4c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6820ac5729571653d2c59c84dd5d79a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b1484a26aad9ad9a1138f63d6b438247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457b9fb71068b7aee03e437e5505353248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0384f6d62280cc76b04b2a02e1d853249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d5bf6611ccac74a666dee9690e2c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5833080e6cd7f172510a52cd335366251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2c02dddc7f703400fda9bfe8f10e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd4c11e384d94c8b96e238c51251db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ae712c39ace7b4bfd00c6e24ad862254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5bd88497214c5fdaef22ef8e8ac6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c744e2dae522839ff4c0a082ba6fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50c29e828d764ff870c244d5e7027f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41bb8f3c125bb709efcaec6d6df508258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dacfc2865918d938bd417b3ba9790e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8bb88f76278ffd2152eecacf2bbe3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b27b1059047fbcb327e91f0f8ac845261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb65d65ee9688d158c7104891751c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780740996aae4c408f445f5b04176d3d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6bb4086d15aca6e0a6851cf01ef52264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16a19ca134bcefb3028c2129de82c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f136467c5b774300bfeaa39e650d33266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243949000aa064a0200f3bc709c235dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035812a2b03780df0e72d24f48163ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47a3753f21684b81d3edb51497ca9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17018808ae3e6df6e1bda16c6ceb38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2edd9b04c06a2e7d665fb955bc40d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c332a37e36e1fef4159e7c5dd2e72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e51c624344894d200f51b120b124ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa66e0bacfbffe5d3d07de7b6ed3e97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d2e8ec2d7445916059f8439c6f7cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56dc0c2782981d41dace24561bbd69276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73f5cd59622187be449bebb1b71908277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e52f61eb0dab3c4fd1be4cf350fc8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59314b5f655356c256226a98f42a06ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e50fb4e04189e6c70f8566410a0351280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af799e84ad527ea8e00402d4cd71bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dede138865ac53dd0a724395457b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d7a0732ddcf4f875e02414f6b4a7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e556973be0f89f1c413228b890b0f94284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a402bd9e61da04cc58b56b9058ed31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23872984b56e9066cdf2a566146520f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fad4eff5fc2650eade6e0ad660ddc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5931d9dd5cbd1b842d6c7e9a370c7d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3677ac0fbca64d841f4bd88073f2d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba29654c79707413c2380ac772dddc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fb61076246f5d4f44ad94173e2ff3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f77c64af95872ed26282fccc1ff19292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246115e261248fff0378a56ea4c0420293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5122b04f716f61d165ce88abe5978294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66890c46f36066fc4c516282eae4d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e271b18564964694d89ac58fd78f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece7f16000f714f9f71a96a7324acb9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2866609dce879e20a7cea762efe4c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a052695452f2e19e13eb3fe400484ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c25b8d8a176e77f6ba70dead43cd44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a940e4092982bb5752ad13a4326fa0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673db5c8227a42bf54d9023975eb529d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad24156075094b190aa86feac149614303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6b9306689ed9c5868a49983f4e6cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0156d3c6aefd3fe8b96b47625c883e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c649dc6f52c6710749fe6fb112a167306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e32adf89392535fe05d483450124e5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa33a01cfe6e595b9ccc2b06af4d639308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670c305b9e5930d8f03b62cd70fc8eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d33cb73a634eef83a2b0702b41334310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf54342adbb39b335df727311229a56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffff1a73b0e1c72c6105d1589b7ea62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acac52445eef8dc60afdccde0ee091c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597f95d2638ec4a806c93b6667303b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864da162c668e8ee237374cfd08dab5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddb4e533491ea198eefaa040d89759316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05244d056b757507b5206949fa6cf19f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951be1bda3fc2f0168c231a2d549bb43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65224623bce142caba28e7df60cdc7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72755ef035ed6538224a794f2e51d849320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faba6e6287c62dffaadfcb84e7a9cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1decdfca0cde515eff9c0a93f35c4e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0997a9a3066f71420b5131508f788d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bfc3bcbc708deca613da129da2482324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286a7b5dc9d45d9e0de897813f0954c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1fcb70fba06a706371811d0f66c08326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6dbb60f946a785a5a96efc85ae9c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2e6c82e403790a2df0a3749eef4b1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a1fbbff2d2d50e7a3ad0a855296fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3bef25ea3d9fad759e7a477895fe5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632cb9ffaa001d65d14464d78dc7f36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6fb5c9d645b90af2e686fed0bed53332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c74fa90074e65caba5b647c18cb4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9581b55544b1a4348dcb28ab7edcf57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b15e6040e10dcd963a0b08475995b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09248512c172d28297ca8a891e283500336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7447bd2f1ce890c022f69dc59f5a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf67af3ff91c54ed182e61acd67b42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f352cf192b787e97080778a1c650860339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd012f46ee16dac64a701ccc8c02848340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d39344edc8d0c5fc7f512f3129d26341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7768747790b35e8128ffcf5aac76e1d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b626c5b70b86344a3c32d63a04aae2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33383735bf13619c02bcd7fb47a88a70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a49898435a6d50d4445f305213ee7f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756b03e808b81c8e06bcc05f20f172d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94db42a8e519dbe8f33c1b4e5e168f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333317b757279b1567a00a1f468b53f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0939534c61e5430db9673d64f83d0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc41a9579aca15e007698597a29972350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3be8afea0de9233644c9af0c18427351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc23efef7201f9c648c30c74fbbf763352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45468466c4d2b44b5a937d289ba43385353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f701b578fce16757d6bb6be1fbed7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4756577a80857332e8a4b005067cad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c098a66f89be07285e77ec4c5a3f6c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b4499bca29d9a23298294fd427959357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d02503574d27bc76fea8bd180a3420358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14876bd5876ac5482589294c26e39ce9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ab2d90e5bb6d8bfbc7d2f0851cc2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f067b7544c8819d20b4ff0ae484a04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6de350576e6fb30b3619941222abd7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a502c0a2593f5e5dd8f6d6977a98c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9327b17ae6e936e738468b299357bfc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b65de52b24adda7aac81fd9562488f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a980e234d6e3d0ec121b47d3352a43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f09ca215f1eaa4bd6273964f7f1665367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b209f3e1587084e6772f0150aa2f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda5b4489b343b8eab7e6384d8d4b49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f1163ac917721bbba794dc594a9ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9c79293df6b511fdadf9ce2fef9d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab550f24a09599abfb2ad264e9728a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a7340b1d4a41ed0e9718f7a0764e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925c244c68f67746f119722245e71ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808875f2850e55cafcc486d7f4f013a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caf550a8cedca69b93e605d60a5a6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e64432cbcfd8e3cb7ac19c13136e82377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfdcf2c8b3f78dc6206f3cc25b2920378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbecbba11cabc2c227e4989200a98b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce38c134f397e0d1116a23dea17d48380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce569def08da38de36a191b4ad45974381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446c2ae0574d40bdb836bf971b3bf84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b26bf14878b4f1afaabbd1901148e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3607cae60f092522576c51da6dc99384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a5caa049928f5173b4d060c215b5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962a393f8121b94d2c938e6510b9115386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5203437f3598704f7ac9b451846a52387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c417fd3bcbd29875991f698cee91801388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45a1f0d07dc1aef48c400f4d8adc36389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ca164b0125d0682a2f796484c90b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6c105e1ada31ab0415ffe1d507587391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9aaed2dfb16dbdd05610b171ddb29392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e11f70100804e8f088462246e97bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88911975fd3f9d05089e546dc4c5e435394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f63ee68cc134900d19927654e3221f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283bdf2740bb665ff8a73036ac4cd79396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d7816b90bdbea003c3625be754c61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a45615aa45f017c79a6aec3969685398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62108ffe9a80eec4b97dade8218628e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c2b66d213da0393a49d4e8b0c0ad7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8d6dd8450bb4d9f3d487474761be7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc4b9fb2cfca1315884ab0858b914d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2e972e36985cbc2bbc01a0584f71d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b454c1ebae60c27a93be1a4798987fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf112be484ba655f7acb871b6e8b58405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db090954aaf398b28200f07d9e64ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2f7b7902229d4da831f2de8ff872a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca90baa01ebbf078702c09fa3ffcba9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc504ed0f598f49f90d97f0c3568ca1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f340f79be77695e8fba0f5f94518d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9ee47ea63fc30882fcd02082113cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18173337a0343a0a1233c1ddfb5cfb8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d5395a577e7c39104fa6bd36e0415413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a3bcebc34a29ac68ca324edffcab8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fddb7eba5310ef2ca797282482cf4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccc4158228b5aeb766a8bf87cd3fd8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf10fc5590c703d2a5469c2096632b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e86dcb977800bee5c1cb51af9884e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5b3d78cf7b6c9e838d6a25b8fbc1e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdbe81200948707aa5d5fb8ba89cb6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0146cf71d67a2584f58c52da3f79b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd125ce2a1fa4a9831d65a6fd1f738422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b82fa86a230dec42b89ca993e7060f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603bc7cd33842b117b05621bee7b091424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ccfc450f2a70b2dc6c323d0a1ade8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc603629e07990e38717c22fc771135426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511b62798043a9706cdf45269d9083d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f11e0bfe5715283cf724aa2fbef29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064bff82f1729e4b0bc5f57e98e855c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f3b2a42519dc72f56224b9bad1fda430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb3313325541311595b6676fc59afc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383942dec942868998b58e68144e47ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a40268748b755f0a992930a1029dce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85544c6d5b361d19bdcdc6b37e226f92434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485c099e21b0505b9da5268657bcedd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e5bece1ebc287e7e8d4910c3f30f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f354ac01a79d330adc8b98b07f5b168437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699be820f5f6d31ca9c628c43714834438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2bfcc8fab9e11cca764e564aaa839439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a401d0043e716ee4a4b6be7ead8a643440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e3706641a87b70c2580c4f1f4ced9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d21971d457a59f4f856688d326c50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6588df780cd94473c5c0e957258b5a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4771e893b331f8430abce671813cd70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fb9017c9003feb16cfb80f64f1d14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25241b2a692c90ce8dafa9ceab7ccbaf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429b5dbd08dc870babe2a23be89d70d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50068f3fdc8a8b0e88e1b1c203b45f2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fc856e2f89dedffceacd956b56f73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d4ea7eb626de12e350ae100c7c0fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe54383bdfb260b8e72ee69e975c985451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54498ab66fa07f17d5107ee2c053da3d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be98a34edd2a9e3ba53347c2bf7d01c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754e6a818420b4d1652e29993aef999454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa699b09416bd0d8f92dd70a365ed4c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde303b2389087276f73aa433381c6c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363d150df90d5f25c944dd7d7164964457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf85b7bdbef9e4fe21d9157fa249ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba581daf16ec2900befd5cdb4d121a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18175f963034596210f7621b2444e78a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0f780a9835a16e910e35e09e68f59461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e09daa2047c5b55c7c0a8dcf4d5bf6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba98bda7991dbbb4deea2bc4440b7bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b897696e537edd4d7728c7393323aa5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6feac13531a33a8b821253605a135b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5270663bec03eaaf241141bb53fc5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1066a27907ae27723a4bf6a08a33a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e29c2ba754df5b26ba66b88f1b99f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef5c4ab4102bcc1ded588a7a424b28469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084ff26f968a125b3d90264d5cb1bfd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286d77a6d8c3b189c0bae8a18115797471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0582b69a09c7ac0e8ce912fdf6385472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67824980eb035134db164faec7798035473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9999d1b3ce07fb258a797afe3414bc1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07da742d3a4c0bb8a4d9d69ab5a6d14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7ff8e58049a61bdbd68bdae17d2ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c5761e828ab15e7058d836d8172e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fe61199bb0177dfdeaa37524bb29e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42a763f8b94d93f56546d5773c5d8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b66b2fb9162a0f905eb1287cd55194480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109d68c519fd3463a744d7b82320cce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8f551ebe56c8b6304600c4b181dbe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5388ca79ac700f315ca02bec1042df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683b35e0b5beffcf6a1eab3fdc0f76e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1635d76721ff48942c598f0eacfb187485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a91751f3a28b264ad2eb000ec13fff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965121d81b85a0347186591b5dc52a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fdb8f5cca8549a9cf4d56d328a861488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce7ff5c4714706f43a44e59022b694489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af67162f3cc7c5d0894bb50821e1a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cdc78f53609642efcaf4165449617491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f5a4140f52b1fb8583cbf496944de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce65b9f8fb1d5994014667aaec2a132493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0387c8fa1b0a5eb0584bbf54a74015494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c039868e5721ae617f446f8e5dcc064495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a4b70fce2aa3b5b756a252bd1375d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076d257df0fd805ee1da1f4c9392ca3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2375cdb7a5c1bd45c92e7a317577a83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feffdde605871107fc0ce424c9ec272499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d613d976cccef8e5fa8b2119257818500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf1610691794c0d91527c77d51bced501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bd9c9c9c3c2a475ac1172152c0295502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d12e4f8f1799eb92e0abfc59fa993e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d86c166467d88636d5c661e03ef708504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639865b192f7d60798d732001dd3398505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e12a083a81f155b9319afac07a5722506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c2726f7d22db8807a17a197bdd8a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d5ee175779a59b2e86a09ef266636508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aee36808230267cc9a1f6e9d29a156509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d00c5836f3a6ef742e7b3aa2784f56510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91270ecc651a8315c1a458045d7f366e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b6be5bf0bbfc757f2a1f74688fbbc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd6b06497a109e5ac575c0ff982ed3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054822169b804216b13c0a85251a1187514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411b0d52469718e8782f15e684e83a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147da53e826101a7d03bfccd1217353e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a48886c87e32901a2df70b703bc62517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc4a735b5111a9c85c5b0ded068ecf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec5f5878d78ade626b1806c36daec2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09195f6c4f9eb1ed70bab1f4003923d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53e612000b9cf84b6580056e8fdeb2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f19749b35af581e65a5a764ee5753522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26a91b78c4ce91895fa883b93b7357523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d158425d8e99f273d968b2cc4623d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe28d01c9cbd0a9bb347640b91a4e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448fd1c6750325cb4d6e944e1adef3d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615299bf7bc7060f9e0e736eb02368f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da165a00f48391eb2820caa08cfc7bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8064efd8a5075aa8738bdf1bc9ebb00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86178fc0c2002469b413bfe81aedcdb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760995690feaa6eb61c92599df3cee2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470deed326b45636fb69cd1190ad3d5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eefe874686394914ead8376e8b88cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615bf556201103424076e110cf23ee5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877eca67ff2899b7a19fc4924c45416535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0034824c1e5ed95cdca66d6981d769a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a2b2e3d2f7a20433cdc5f68498cc9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9589bc33c1957e4e1b50f1ab6940a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dd677d5112b07e4d50f6a8d0cbd19539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db17bf309ae8be8b93cbd6acb968d1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73938969c640fd7bdc449e27132dfafc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0968a3541b86429bd6bc0457bfbf5f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542cc1ee13ab7940e299b41f4ad954a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f9bc56d200156f08567bd00ccf91e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a24be03d5a281434d3bff01f3aa70545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567805ee6edf4291c87e89dcdb2df97d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15c28e3f566fe4273c2880a9309f1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b09a64e5d8b492abf7ff89e83f5240548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914437d213c28f7765ea483db78dfdbc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2002f274dceb25948fc759d638c2b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7135f6da77da232573c6f40f7b9ed5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe113bf0beb894d9c11e682915c03e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d988edb2c6bdac8eae095a104ef7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9110994406344fea4951522a62363554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966b7d6d72ec806174735f8c80496bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d975fab71aebe9d98614c8026a352a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47057de71954b7b99935757a5041b28c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605760c362c97897b791c3ba09c07435558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2290f964d360990d786e5ff08380d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1f4fac7bcb6e252b38ee6a0493583560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42aeaa0bad9d5e30c7f3c8f9a18f33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad896c2aed24e2bc86d707257f92df25562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229e14a1d501d216afffc0a757a1746563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912be82f424ee28f35e7010bc2de9e0f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d940b411334d31a8611fea4ca51a6bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3d9a47554d480aad2efbb9d6a0161566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9442ac9a78c6cef5b109a9a6b0b3260567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb61ac0febb873e0e6bceb76e2cba6d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73adb86f0b488212c54621e717bfca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c87c366644aba5b868fc8da2fd75a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841f3ec9144ee5b12901574e1bbb3b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded76f1eb55503c351af6de48c75e809572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91ed3eb6f0fefc6bff6bb588b50f56573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36242dba6b3448193e38ce4a8cb7e1db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b557621806f2853810738b9d93b321575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f330e28d6402954c7d9e0e43e784a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb315d53b72e427ae11d13c7425af1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8e8340aaa6a6b13abda970a29824a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca5ca5d2fe020e842f7d3738e2190579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68161104bb52648c26352ba8f713e5c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba86a945a10d9d5cbc982b20d344736581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5ebd6faa5580c2381124abed2f38d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fbd9e838e7e3283553afb8b8b183c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053444bbd7761417a21f618107c309a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e376ae6a41b5e8fdd8707e26f5945f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ecf249f58006b3b8cf8ebf2d34487586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ed6d57f8f586ad4024c6e825caeb1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da377e4bfe5d7a4d79ec2deb852c4c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad957f8128b69b27b816ca1f34323d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba8e8ee30ccf25af65738bd5056697590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685a56277f363b9721b7de2d53e7f5b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c590639c578f1bc57c92a7e10b63d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc614dc048a2c6b56620a3bbdc6f4b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded25b44105941e291088cacfe7d859594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6858cc6b1fcf67bc94fbb556e7768d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe00431a02e6ddc8cf6658b9f7a9d91596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97f7b5739db653bc02ebf68e05f87b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995aa2c1c8c72ef5627a3a10b091681598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e14d05cb3cd739eb93493c44959129599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434394ba304b6d9e319d1c46f9a1712a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772f44ffd36c05b4cd941ecc1b36b65601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76b5d39a8dfac43727d10fc00dd21c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fd1524def131b603be7af9c065257603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8e06135acbe90f09ea3d9320631b7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cfe904ffddb4e18efa994daa678b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da47e10df4c67407864df51ed8512e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e0b0f33f680510c2e144a568914b0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757665f285aefe03c2ae40780173adf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90786451f993abe8d50baba6232fe68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d678705faa2ad15d39e4eab435c934610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42797eb37131c31c7fc4ba688a40f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787e404c2620a8e198b9a18da0cafc4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43a7c46bacb20b92db0e53fda7ae2d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6b048c644a331542edb2a26f5e32d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8034bac725e209a71bc53ecb61927615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f9e8b1e785e67f6a7ed6af6c0880a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b920927210674f6bd0fa4aee6f01a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b5c9f4007eedc31b4c8f8f0b177dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef20f8c153f8b161e9174664fb3d5e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebdd4af87ac8eed9c0b7f52842eb1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c28bd2ec8720839b447e8d3491109b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82700f89e331c90e439df78e196c0165622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f70d2660d7f1182a3f4d721ae8bf8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a5d3d0f6129d0d7b9de472bcdaef2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d95cf625ce83862601a892b1c622b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9102ebce712c061cde8ff8ec93f329626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de21697e7f5428160d4b129d3f9c4ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd582006dddd20876c7560e1222f54628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0dc972b38b922108a6718dd80d907629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52ccb06a8f57ccdd9e01c8e293e32c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188341ca1b8067ef98fd3277a1355ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57ce330f8ccaa70c6935192c909072632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037224036be2e29fbbdf6412b418f49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de0da74331d98d474b902ae2b32b74634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d319a05b6ec4cbf9974987b7f3ca8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3571755813cd390e0a4089cec906a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255987320165281dbe2c209811f9ad1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51220bfb4a2da9d73bfc41d4401257638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e73cbb92832e19802dce1230aaf7d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd8d222e980ac464350597ef353df9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277692955dd9e63a13d91f3440d006fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82a73bcbfd3af437a27d91fd035da0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a83fb38c305834b3a55f247720665643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792cef222039d81440880e9e38c6d91644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36587eea186f37d227de4c6044bf7163645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2693a43e1b44765b8daa8cf2c61dfd3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025f70a08bb4badb34e755243829e14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c31355bdefec02307745d4525907c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adacafe8b0548278d7618ca9199aff4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06742e31374ca4cec26c2260969f66650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078ff6dd9a4870f818b4b8f3b486c3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132a66a42b602e73c3bdfd6f918e94d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710178c574c7695b3ad04a14f0cfd772653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eee1fb47bbe685a4a108cdc79d335654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44696d0386e2d65aad50a976dd25a9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd06f9447eca3b76a22d5f8572879c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e4079f2f756b7859074d22c1fe995657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c240f73d0682b2c402964c5cf6b0d23658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461881461dadb4eca71eb9fb94e347d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885a294f3b8c6358b82ebf1f5e8abe8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ec483cc515b4db470cba40d97f59f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cffa9456ae9ac8a68d76fdbe6c18b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40a56764297ae5027687f8767c8b7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1617a2ec3ad401d9aca870da82d99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3097f98049aaa987a5acc4c00465b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924235cc218cea0aeac3f17380fb09a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd86ccd6fc55e759a77b3e1cfe101d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe20958be50ca2d96cdc0b9f6f149c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ca3131101cb7c34882e3c1a3c63b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93239f258a022f5fca1e9ebaeb067d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a65662412c7022c38b81a33c7b3683671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c39cdb2f805a6782772f22a5ba675672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07985f1782af64d0ed0262bcfa815aa2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040d641cdbccbe25897247bc901ec59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d828e57a17e5c953938ba6f3a98421675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8ac6162c074f553f287620b3865ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf409e230014e131301adc6dd69bd43677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd804f659a4d069df1c3bddb69da4c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba3bd76e3ccb72907055c139c63a68679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a09312759024647cfe5da3c914cc13680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f12d072a9ae00426033a20ee626081681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0db05958b676374ccd3bb9c1c04002682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0447e6c56922a4190f42bc44be19bfb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a8ee295ca8a15037876113d955573684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17449e01dabba699e7eefd16f864c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ddb97631a74019e84c5d93086d20e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3406aab3fb9c9882fdef428d47d87687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df689184ee934b637823d8ddb3be31688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99277a8c7cf13dc96ce52437e9ff3f62689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347160f89e561b11d4bf229fab31f7a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459324cf03a0f8a066203332d597e4a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46260e62cb54675c2d27a86171e936f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603fb31cb2fe347ca19d954c7d5be23693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406a3cea442310ff14da47cfa147edd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d82533f7df4c889142b4beb2b91bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280a2df70e1720a7f91933863bbb3ce696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fb572015f2f2add2187b66e8b769a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9750e1fa10e23b926587565cfc77c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c604c3d379389c79f83b3d70478ae0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc4d2c7fdb9cc1c5bbfacedfc54113700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac319c5dedd051a6b8a96883b23c53701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde52fb8a279e59733ed811c613cdf5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c703ed0ad7d874d20a582133316e58703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513067d328e37d9e485c60d94a30db08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec409a6089691cb49ebbc930ae5de3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2cc32c95ead72ffd15885cab0a269706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94676cd52ccb0a024a4d15fcfedf86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e939d0070c54b27e529b60a357a63708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18944c8e8ef920d966f6fc866b16ac39709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a939486cbbdad2870a56f99871222710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd058ec769b7fd2f7ccafd423104e709711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5795e344bc05823b46acb5b56951c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc259e04ae2139403fc5daf2c0e2b21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531e8de1c0e6bb4b5669c18234e255b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0719d070ed9d538acccc2d5d0ed0eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbc3578ca6e7208f4a4a8e1655e09a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc90c480da1d3efa44f7cc359fe089d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b93893f58d411f30e91f6d5261993d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df449cd7172cdc180366fab809157045719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091efd200f9f2736e27f9c6e7692b33720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8c0b8bb7e3ec23f0526611a8a9b33721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14fe1128c2ad084d7e53db01c64208722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24d1c67fe5e2a782a5a607f9e63b2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72383bc7bcca8ed4f47a3603dd9fee90724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bd2e664a4600a22d32fa4f92ac13b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c4358e982f0117cea224ed835b116726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b936e6a4b78fc239f592333432e16e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2e05cbe4cf636f5f590e98cb34590728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378b096fdc68d82ce2090143baaa7f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e85ac2ec624dbe444e166eea1073a7730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71dd72766496215e3a4abc141b24491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f47c6838598268f8489ff65b029a3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec154f4888f0f5456d552e2a5184c9383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7095198bf83105f7b8212399aef9f444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991b5e376a633e3b6c4d7375505e7835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eee3dccd861b1787ef972c70e191b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd3985d86b846ff7c46eb2360561287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c78241b3bf56455e2bece856652d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a58cabe7dfc31bc74c496adfc50599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689834acc75fcfa3882f3623634ba76d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c9647f5dc00ff0d8c3d9e0b3b9c4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01b1a22376abb2a5c7acb76e21d50f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420b9587af1f1dd0b6919c5ce87521c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c47be7c25e870ee3b90a1c545fcdd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e0e061c022306fc85ed464641384115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111bcb73c7ca295f37c061898ea2c9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e2bf012a271f6e4ab958a0c224b3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80660928f0e96c9d5beb71d9376abb8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3c027b16933716c46e2b147763c7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d238201f3d8d495fb67c2e42b8c72220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186f38a38de6af4041140c17064475b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad5c66e93f8c940eedee0b67e98a1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42661c3f16594e6c128c3b11604f4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e96873a1f09d465c614d8349733fc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ee140147206fd17c198e128f1fb0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45fa82d99499b9a2829d97567e4de726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30072b89041c64fe39333c1919f103627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6a827078967a9f1fcac13f0cc9da328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9608e385a38bbebd2a3947ac01fd729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b92cd2987dd8ba5a53263f040f573330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ba2a66a5ca340f3b56cf7ac831fea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3abfaa691eab6319c7f2a173f05d9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4292544ac0b50c25d9644f936dfd833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488223baade3eba04b2c02cfa0b9162534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627f8e3ec205761365ecfcb6ac5a80a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b8fac748b70192f850d1842cdbede36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439490c52b10a2677f5f3087eff1a30437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e0c5c7d11cb57eafa885c7e4d99a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c989a7808ac637a4b4ff16bb02e95c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d066d8c8fff69d08ec61022bf4d7b4c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9233a6e91e9842b4ce584c0d6d312a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8d38de044f6efb8750b22e032fba342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62463cc93511959c3237a2084097c91f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebb9fa22d7a6a85238465df742300344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba281dd47feaef3260fb6669cc674a4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63268b3a10cd149728c3da73312878446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82d82920b069a20248fd1abee0b3ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945caf87abd99465de8f7162ddef413a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228768cb9aded5d1da8a2b9522d985549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3206841828d55f09ba601b45efef350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e9e4bd330a1039dfed81927fba60451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb37d107f13760e50bd59e42d2b36d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fff4877d870c0c873dc76ec6a6146053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c6b84996b5f4122895f4219fe6d6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0287aa4913082d3b1447b97c526d2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28399a6a04970f08bf4bac06d3a2327d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ef9f103ede123ca6e443a6fe560a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705af57a3c0faf4b08c219f67724972958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e32d8769b9d1cec2ec9bfecf4675f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb6566e4581716440ec4364d90466460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d7f29cd22f302a581a15d90158bde61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0346575afad99dc57f9d2efd7e69962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2bc310f718ae69ce14f4eb3a590c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a2fc51437c79493ca2cfcc1a64e3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3369c0a7504349c10009da3e24f349d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80f92c48e9e3720960c93734e7a1ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d9683cda4eb6e52fdabd8605edf7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aadd5179a10acc333eae39bac1c1a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424470980887c67d03942d34569efd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54df3f7bd058b4acfc349799c737f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5572d732d536012bfcae14b1666589e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44acb338f2e933893b22ba3a3cbfa872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af21202bc2cd144950fd5ba0f38375573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e49d3296ec5c48889ecf69638707874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e54e0eb63eadb1822dc9f59fb4d1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34a8f7dbc84d263bec5fcd484e1c9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946fe0e5170d464a3cb03db6d557f5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3ce93d78c25b9794d3eeb77e1f5ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa28ba59ff7c9608dc97c01baeba03d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d63586f7b7fb21899f6ba66650a2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18162d3f03674e39037953e220dd535c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d2d11ddad98c1ebe5eb564bb58d4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac379c9a5e86d15c7300adc5f486f70a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f84d799e8767d5e71b516d5c069f1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02bb1427a8e94e48e8947203c0a26785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124f33b972e534d5f3156056166259486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ead858d4c759263bf11e14d6a312e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a3828742a4ba58d46b39cbbcb501a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3ad8d17c547055ad6b30ef115296289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e883fcc04785ecd1ee98588d990f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a4d739e770c1d36e8a0dd7ee6c28a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd1abb9f0516a67676fa053dbccd0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b712efb13ced96a317bbfb75c092cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920329319858e5f1ccd732d884bda6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c55b2d701db0f9091483c448b168a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aec5ef2a560dd05c891867b5a5625296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00328cdeeec186f92e0050a07346d19697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64455b263989e103cc660d6de98e49de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a629fa16ae6069a25ee6e1627aa91a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2122988458c076b350a0cab881fbdac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eeea0a949fdb511c6c1b5d95d9f267101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb9c3f44dda90a2f2aa1bdc99d52a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edff9a069267b8fcd32fd78fa468c8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edae90e8562a12ac000b3bdbad290f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddb8fa19c478ff4236d77e1efa1b02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86443a1f455d2ae796445e0ee1543e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728315c4aa67ff0e3ec98e7b9bb6eda4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84ba5ebbb2445789c60e525da78d26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c319abe3921f8233a0ff986a632321109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8666723e4e65adffa1ebcb449811ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bcaccfe67037ce73429f17cb271e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334a72ddba630c969059b7645e65184112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a3e7150d56c0b39c89f82fc3e3cbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76381d55583686299d298dc5c5a76d5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ac8e1db70cac4eea2900c6c9ce510115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addac00c7c6c669a5784e7b677d9a03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaf8ec564e191c265a542840e23b0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a33c20cd01b5f28fa53c9809d1631118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeee766ad70b659d80f90f9686769e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa53e10d7262ad90a8cabfd936c881120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc99e9debdd2790e231922d8871e44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8ec0199e11f6d1b5c2c131d759e2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2a49bda624f3bce98d992ba051344123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceef7bbe1c10d4f649d02a683493577124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e9ab28332da01265ce84d7453ca99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea0205f797781e99bc97549cd35d81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb8cd12d9322b1f15d510b93f8ecbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09166e0f3ac363f52c9a78f78d00e645128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4393a52bb03ce9b0c13e0c34d7cf607129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f0977751889c271cfcd72629e007d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df29a902fed2da209ef8167f721222131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecff727cd842dd64335501a6121e7ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86598c45cfcaf5431a440eba55b8a13f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5968a288cbb8b7f25ab110ea379b16a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bff0c9c91d71f6917a3bbf9afbd7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec51dae9417e20a33eb116198dd6fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db374407865ecac3e54495e6e40a74d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf5a7c0656d22c373b8e1cee556653138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad311b9661bc6e2127d6b5d8912180a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77c73b13e51ab57962b95a9022783d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2044f9d0508b7a0a7628e329c0011141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaeab017328f99393b69c82e84b4626142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c394a6874396ae0f35ceb14f44bc6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335275d260078c07b9eeed9448b8773144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3f8f46c6110cb05a8bb00db6f1527145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65811c93cce62d8c566103fadf36e7f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f09e38b955d7c3a5a07bb5db2c1dc1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c07a4971036fc6c5b6a51991c87448148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502b1d4d70de1ecf18fba3a66ac3eaa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de368b6622ae39f187504058cfdefe00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b150a72adc627f7f1a27c4026af8c96151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8426e25d834856a0e25452b8ba4a6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ac85a078ba2552eb0935a9368ccd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c7d4d4cadd66c12696c2620ef7371154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c809c288ac0a02916604b07e937dbd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d5796e2e94af6104badb13f536153156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420e3cfa27abfbe60014d25ac60fdaa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33aa43ace259dc72a72358516eb7c74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82a4bffdc60366fb6fff51539b475b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbea308eb27033546b2a46696f298c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb25fccb5e90c1eeed4637e980c8e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679ae8f472e2ef6aeed69a5c0586c53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9a0f24f4467042c289f54d970eab8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fafec09cc19bdf5fff671c93db187164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222137425d31dcd2ad42c6e543a4015165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2bcec554f6f9ebf57eef7c4ad8909166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e552ec5842d7926503c5cfa05f3224167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ee0b79bec79f24416604f50388e4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25f9339a1701ce84f9fa7073a8cd25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5901b7825c84f4b3968fa2ed7bae8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f122f7da1f0c3f5d96dfe5e16dfcee8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0333ce8a166a0264a470a147d0473172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe08a4a454a28e7f8a5b9ea6e9d8360173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e989c472cc44efea816acafa3c24e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369f15dd393e1eaa578480f293dcbb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246c37ac9bccd5428e0b2527be065a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef17924fdec27ad2fd2fc58b05e981177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22149f695ca18eeae859a31346d68937178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d0e8326bbc20d08ebcca417c6f444179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a003d4c244b76aa1339a2129c7e4eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3912dd33b32433cdaa9c5dbf9ac81b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df596b96b5681e0ed8e1d1ad251823f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f5b5f8a26d6a92fa5c3fe73bd4b5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84ae3d5b4fba32d86e045a3aec96dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d6ba675fc900fcb204c91d0ac83ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0aae58ab7c1c40e9e32a8d8fe84a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ce0176030d0dcc5032be9a772b1c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49aa681012498542a3170f6edf348a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696b30922cd7cd02d78b01e77691f24189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88964231d0cc0501c77526111680e15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edd3b13d54c3cba593a002073c9415191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbddb5066001a0a03b579d200a2efbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a6dc93912485bfdb9cc3014205ba5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff9d2612619fbb1c42e20db00df9ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe87d46cc109183b19fb45281f2653195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43740969e24a193e50f49b7090f37b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21700c1cc5ff69bb159b666d9351ce50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81418de72aa4002384b6a875485ca29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729598227a0231279cb8059246285ac0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e583ed3e628b7204af244ffb87e1b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81793bb05da2d2ee54692540f563d19f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ab208e01ff3dc6ed3cc94922bcd28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3e951a967fe7df95d259839a6fcb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365555df336dcc73a954963669bc1103204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb5dcc3d265a207e7ca0c67d638608205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5ef89c81bb94ff210f50ba12ecc92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8b280c40566f10cbf9753967ba9d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36cee74caff7098a996ff00383879a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50b89a3e6e06922f9cd0f4cdeb6923209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219df1626d6262981b57dc24775bb68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217881c081d045cd194358b7a859a17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b2172ae88491da52015e1fe9be8d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4a5f9ab0d97f88b32eec60cda0f3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9151afad29dc6a795b728ac9cc1a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c8b46a12c2c211e8257a83c47738d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747bf9176400d5fcf1d36e4bb0dabfe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a68ca900049c9628dd1e0f1e418ef0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e008c949099a18449e58f8fcf21410218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e31b646b043be06343adb4e69248e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016773eb2072891b5034acacc3b4bbb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b62bf6f547ed6a159cee1fcf6d84cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3de9e864bcf6a42902e67c866617ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58357dfc516cbd68ad61d86c38e413c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4384085c08878c02aeb618ea77739224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2faa4bcd74d97ce3092af3c1aec94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844beaa95c4552c2453f07282e9964a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5106ba263ccbd3f3210d733b7e5034227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac472671501eebe1efea31166c22b9bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d2f7876d052af92e2ebd77829602b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3809aade4ab9d9a83ac3a194a1edb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbe5cf53b3efab414530866def1b74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c9ebab44d95ed44a4ea3abc778d7d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360cec4708d36f553c0b2f005a18429233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725162570ccb62986f80d11a07684bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bab0376f6bb81dbfc3ead99293ff3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15958c086ea4f7b390a7fb10f11a2cd8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba08423321224129f935f411f0e317237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5877103ad97473537bd64e67118e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d43769a4d4bc0c620d7a81ac5416e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791aef26c4d43ee92133a0e36698598240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef3b84a765eedfe7a632772f19f35c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71493b1a501b79fbec11b1e97ccfae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4fbb9970b109dcf0e229d3aeb0d55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856140257d0c782141eacd091d4f494244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8e4016fada0db00e6c6b88ee2f0e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d601c3d1184b096bb09496d1e26d63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f4e81e52a3589e0009ba30f473ff1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88fef28f1af2337079955354177a35248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2ef1706265a48f1ba817a001bbd9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b5f1abb8e9ec30e4ee253c5cf9d74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439a976f5f709056edf9b7e398eac44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf975d1c0ac7077b0586bc8fb36d64252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552fe0ef249580d344a5270f7d57ffb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe61d36b53aba0f36ae7349760bf4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30c64306407dde1862b224024d0690255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467502898ab95e2a19b220d5de31f47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ff61aa72a390e4021ee484ea5d4e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695756fde9a4def5ca72b4407fc2756258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1c1f5a45dd032982b12a6e9ccadd8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260f0e2c59cb09249ab9b1d0a40778a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32827b9a4df9c7fa31ca44cffa3f543261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c4f4088ab5c33c86eb74583dbc904262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeb2df2a7cccbf4119a8137cb29b21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b80d293b54474082d4e40f10d3c9f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a358402de42facd8b6f00473956a6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ded78e0808bc8ab8888477ff2abc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020e539b7e68e2f4c8f6c21b17f2a57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772de109d4f9835be9f44422dde9095d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c7ca2dcc1807538576754c35fb210269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a475d62f1e47a4bf8a106f9335dc14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc740c87ba826d822e51e0e5f6b2d7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571032ac978d31aced707a8ee392a37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa12eda0e6cf8168a734836f96b516c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a80ecaad6850239ab54e9c01b6368274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcde0ae1153761c79092c225ec8521275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e2da92ebe4511a5180d4bb6c545e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d936874be0167211622d10071ae45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06a81561730e05766f6191851be9d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb16af1cafbce4f50f0f51af2fb506279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bb7155aae48fb3d71bb0111a94ee9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58591cda02eb12f572d29ef597835133281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c63026141fea47da4f108f797f09bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51306d9a22fd7793bd40c8d02c243705283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c046c5c4293064b9a9bb8dd3880bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083958b38fa0c30f042376664f417aa7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8500148eed211ca12a260b60e5bd8e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc412f0dc714b7e03319086be198af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3da28d08b96aaea1fc5cdd450db73d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59780174dfc649adb6de21692f0affbb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0186809585d8d5a7449bd3a130e8551290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709c9d1bf12624fbf0dae59ea3a8cef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b76f165ad7f74f46b7bdf0682cb17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66435f42bdc06dbc342f7e21914b73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfdebad4b80d7ca0164e3997305f36294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb69c6eadaaadac53b39f77bbe2cb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67584b3fe156d399d9d09d0d58ad83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1bef18662b9a09b26c06fe0955ccb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d874bf226ac641472e0f0da6ee6e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec72b0c7efa499962be5c73b07bae9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94ca68d837fb54e97217c6ccf53a6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc3ed236755915e4f4bda354640187301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7bcf40308abc1e434b8189d3c5164302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbda2c64503a7f843670f02237eb10e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b954237ffc166916a9b05dbc3f2be9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439fe91e76964b0c7d44ebca2c25834305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dacbad005093be935b06c863784a72306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eae0a29638ea93a274e235c165d7d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1ceff22150b6aa00c756e9084822d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e561183433b23039024846223688c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf707c88518bec321c9bcb20d1890d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e57932fa2cac2ba7140cc93c65ec1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca72d9b496f2c88b5f2ba2aeda58426312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fd3a68bc26dc48096d73dc0202122313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fabed59f9d54512d46c02d13e79d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd1f172da2a852c79f6dab58c8380a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef46b21fb9e90bceb2e9370cc87e70f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814767f4af1134db5154b85837c42b04317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14440cadc666c137e08d92a5f6d7be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546e23ef7e052c71ae36aea4989bd09319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ee9713498d560ab041e6ba96c0b78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab253c5e900ac56b670f30e07324b4f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d0e56a7dda75a90e50991ab9e13de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73275ca74e469b5ef9996529fa6b47323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2313777ab4ed374adae81026d37ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d55181eb7f2daa410466d196665e00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ad0f6b51ac2f728ff7c00f9f4dc4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea1be320ab67ffbf135ce3c6749dc0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264f6195e6203b15157a11bef7ee1ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906e280f7ccc4f365eedac78b56a784329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4065b5375e281b011373761d83573330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1ddd46537c64350d622f1524457f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85576d748cc50e830ba63a3a4c4459cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d215306cf27069eaec7d23fec1acc0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28407ac45764a166c531b4723581e186334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51834f4dc592bd0712034485493bf855335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bae6f40200abb803855425bbbe9b21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b73857a9c31fb344a2f761962f48e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e4d493a5c891bad1b0daa70b20c6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3b6515ffc39630e2690dbd254e9e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97508c44a5751ce86d7b88da3ad005340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b94f643bfe076d27c9cafbf5f7e13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0424e7c3b461c115cb42c0740949e28342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be03c8b75877720e123511872ac3345343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350a09e74e0ae3bd4b3824dd818840a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bbfb4e5885767c147093fceb30c90345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472560dea6600599b38263c721179840346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbf4adb8fbdf404d07954474ced546347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66e38c6397987b8919280d8f474ff3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89586e810ca77680f89c2a7bbcc7831c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf944fd6d3aedbd38975322bdc0ff7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f4e01e63839c37749688af501d368351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea8d106f58308fc63cea5b2946f17d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159bcc9fd8eb383b3641a252f984484353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0e52d5b2d8bc2681f5004483d16b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ef5093425a40fbd7bb8da26983753355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927bc6389f51bd40aa1cde085332461356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f97034592ed68256a90fb05e782c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30609080e5aa32985744b53e2927755358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eec160cc2a95729900605ae539f984359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7abc756d72ef64e0770c9d5ca27b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778f147f0b2a8be2a99ed2414284e66361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa911c60bdb3452c17648a6eb8269de4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fdc3bf70f15502bbd683a7c15e654363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc78218030c40a055f0c55169aa149364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99777edd8e49bd1d2602e7d5fe6644365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cee0d92c18ba8c5152ca02b03e5f00366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae701f1338721c9c76558aaf65f0388367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbfc8700622fe91805a6c76c0b187a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db680d044378ffbefa07dd77166420369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc23bdd89da657f30b54402b3a6c09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bea8b6ad7bca2ea6db4e6294acae2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3bcc74b0fe330bca60c05f899ce1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc2d952fbdcfb4227e2c4541e6d732373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c3d65667d504058b6787158bfd80c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959608ecb649897be825434759cee21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2169a791852da836cc0a24446a54f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869c51dd6e4b79b5e5a046092678b21377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7263699cf92e0dcd5e206c647220d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d66764dfb6fbf48bbaedc806da5d31379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ab1a1be213e17338991bc4dadc69d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0e774e81622935d13ff5c8ee539de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d6398166c065a2b66efb3671498d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a6aaa422a5f7518d4dfddcedb4178383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc7281250b1750ab71cb58ca044270384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d956280f230d8c60829390a82807a80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eba99acb135f30cf14396243f93a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b02238b5f69eddd48035020a6be86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f2a66c0dd9b9d449b6bfe39fd5db0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a6495f6949f100e945a02745ffdf1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a56f0b0f8f9e417c02f2c8b16624bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c57c91fd5228619c137eb6c0ce701391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4733e16364ea616766971d98ab132392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4880f8535d4ecdfcdb4cb0fb72278393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c0807767d6b39e08e7eb2b4c6c6b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecddb7fc96924db774a25da623e5b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdb633193dc617e3e229e8c1e69718396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3083807c60da522fc882b2e9d8f7bc9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162482e314bff11fb935f9a2c7d899c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107c240912567c347741f3ecc875aca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342332cbdecfbcfdce14a380d00b9fcc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034d733be2c9a86572cdd2c3da8fc36401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c64ca6be5444c8e29a13ab6a61532402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ecf7b693a3ccc5af7d491bbb1fa06403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d123ca162845a914c944fa1dfc7e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b289a9d32249446ec48c91321cc1a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dbeb1ae7366a45a3d5ea8e2c14225406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9470700e08604fe03a7302ce34e0f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48183b53677552e88fd047ccfe83fa4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24aa46b7e08347560ef3f2acba6dc62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3364dd89e41aebef7b773251b4d02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cedd827a68cb7bfac1dfc9bfdcf03411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fcb52bc00a28f2f7d2941ff52cf27412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273079a667645bcb2c0465cf8e89f41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea34b1770225d676752651b034cf5b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080eb22fd19bd7b8e6146a113ae46ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663e96fa51f5e331cffab9822fbcf03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81498dd3ff20c29839038ff0584e908417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac124a7b98bf0f1bb365b66f207365bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92295dddef13ae86177efd1d215e3724419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981df0ad9294727fbf3d85fb972a96fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05cd25b93d19c00c3da69d81102977421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e025765f415b839e003a6b0d72e2ace422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6aa989f30aa16f3c635516db598da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20e9631feceff61976ff7c12b8be15424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3bf3dda08cc2bfd209c5784efb1a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12373a6d5fbc1389fdcb1a9f87ee8eb7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbd0f7d9603522c194f1cf22de9b6a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcd97862bbc3841e1989a98c28855f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f049d3db0361772b1ec2741186cde94429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50a57d2b26fb93802f52a9a2511cff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cb9e00a5e8a79f1ee5e1df2b326ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb69d95129f45bda79a00fdc6ef3ce9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba493cb6ac89c07e3299d78fdea3c87433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f1d9f4571c36e4d1fe1e4432c37fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0339575f332df78c868f669950d1b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72ce72a0fe2c87fbc3ba5d7e2a0541436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9f0c0463d73eb040d7639d0a99211437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626f6d0707bfbee7aae1157e4baf8fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ee37e04b312349084edfe39cd8ffa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfdd861dce323bd133db0eb04eda41440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22e2f98ff0e0c749b944855f3aa0c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e0e1dd1bb322dfa2cffb833862c69442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc992dc81122c5458cb16f35a12a0e6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741364269e54393a4f0bd4ecb7c75f68444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b63baee5bc147dc8fe6440133c398445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4405832c1f2833319e7dca869a1f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37932a3e6d521807a7f1dc9370c385447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113153ce0bfac3f243b489a8a19454b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1054b3c5a06b3cfed651f3927f579449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddcf403af7cd330e09abd5899f3841450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c81f53f7a94883f7d42b0c8b63b6c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac0b1213b153b8825386f6ec818b2f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101bd8a040f23e3e0190f6c7f458a47453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d41467bca7679ed0bff9a7cea6abf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421df7b5b942f44443e64977839c41e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac7c8e4bed1584a0919e4df1d957a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a5d1b05b1a7cabf9d23f6296bc950457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e451503dfc760e2cf1da7599b52551458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095f321bf2a8f7df12fbc65bc385c9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb9c6a49d7777d39307ce2a8e4d50f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2c133d5d15b12ba8918093151a2cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852759a1df0118dbac65e07f1b52380462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623f88801f433e390d2f523fb638739463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d79b3c7b44cf7bc97f50d41650a6e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ed079f08a1e0db2bb850eb79d9178465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aec797e3a4935de66fd481410ea9e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745e5ebf1599de948cbc93df6bf95ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5a0ba5d61748354b63134f3820d5e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33949524e34c15ca8169700c1aa3692469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867505cfc4a770745bd67d19d97374c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734dd2e273681b31f5ea7a3917c4ba4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465841fd5363e55e75b7b0a13317e3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ba4c5306ff32d6be25bd09a44b61b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd78fe0880236c49cb86888cfe36aca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dcc5ca103996c7e6e024b2cf270aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4d250e60d4add480c545d213f4927476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bdbbde3ad7ba25305d6c15a0a3965477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e5298790e8a5d95ea6d74c5394a5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e8e4a51ad87a4909057590fad8dc8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a102525ed81105a9ed0d527e08538480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3521fa16377338298f02376e456c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894a78f431a5f6858407a2b28506dd1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac653233525961f13662191c0b400483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d79a905c9c4b3bef08a54d390933a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6a7f5726452a9621dbf378eb7cd63485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417303ddc260884c853f7ea344afeaf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14581dbced6af3a0746a3d7bea6aba74487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e66ffe99e5ee90179d4ddf5cbe38e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75debc249c4c6c052f1814fbd83f677b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8c358c86676aa46365d16f0c15323490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ad06da6a8ff34c32ef70739a82a22491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a0001d7fff107a9db3d11435df110492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666a57bc92eb2e534d4fb002dec70c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dd0d9b80f549330048c25cd6c771f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab605163debcfad109f3c0e5b3023cef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58a9666dad40e743fb40a8b7739da1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1450a0e3e5e4a5a67f52c39dbf3421a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800dfac1d3830ed20f802e4b23e53362498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801cfbfbe0a04888f225c095bfef476499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8264f164553fc94786e41e58a5fb2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999ae27c5b822f391740c74ee16d5fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14b9fa416973d82ceca323031915af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac724a6f01a78e74ee97bc896ce1bde503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9343a4fad7a8822e3b43e9c6297fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c32e4bff8348cbc049bfced990370505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18daa882f9dc40d85379ee5b4755afeb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc321a8c813d01b56120fc60cfe139507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33063f1b5058c8d3c54e204aacb01db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fd764ce7bc347d025da67d18df275509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d35e67ce92a363f9b5a087220b150510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0d8eed90c6a98f47e51c727086119511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a97838f4bf2da6106314b25761883512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bca24693a8f575d67a61785c8e69e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bc57dd5bacfeb713b3379ad862617514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817decdcd499d94f4041663c40f6e12515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f439980fcaa7e290dff36f5cfa61b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd51074e3c4e8c787aceeee24f49a47517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800f8d656fdb1b8d46c429cf1c407dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275552a72423fd22358e1e8dd61c5dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c625aad247a7f82bcb838b2b886f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b5741bebad8a86508cab5013fd3fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012a98605c7d71b47d8f04dc325df13522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0e8eb02f39df6ac6e05fe9644016f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dfb1b89757672ab585b4759ca0e3a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d5ca3243f30611d23eda1adaef88f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f260ac42a20d8f67472c021d8ebac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b64a35d22d7985d53a3656ca6a5e10527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dceb1e80ec16677316b65abe6f40e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a4f04c1ccc10d2bd9bd694fdc923b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eae3b7215cc15550866eea7ab1cbcb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65efe587b33b338219054d41740781531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f944f973e5ff342aca970ba7b6a5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18db8be7f569b1100ace1cc956ac20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6addf9ff7aa0a5560aac29363a381534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e01504ee67a1684d17fe3b9f5c0cef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7ca3a7ce0e654e34aab12add84132536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0c517e4731c999ff3b51ea1dc4aa2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982054397c3af287c7f6df2e9135426538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012e4ff7ce644c9f8c2f11a1154cdbe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bf8f001748e7f5a81a5412fe67dff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b97036b2317014a0236e484224fdb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734eff83e9b20873094233507f8b38c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f658b1153b9858e1470b7eff531ef2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a6baa1a6c4d321068622d8719a529544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76edc2c5627e1d03c703ebd4cb979ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94ea28e4640529bb88d2406be03cb2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4f822699d4d87cc7c2f5639ed5669547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4319fcf653b940c28f32cb1a943c3e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60126adcb7c69b9f131ffc37e1226c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc464b95356af8222ddf3d00034d0af3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308207afd38716c252449a6661629bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b63870c7fb59c4b8097dcc33a3d8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b68b12dfce45cc7480f6acd858e032553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb23ca82358a9e11a87b5738f837131554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a3cee3b1ebfd9ec1e9c72e7efd834555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06d008541c1dc8f7fd95c85cd47676556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1d34eb929473c7d2909550ac82548557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dce5772b37b764b11ca76e6173c683558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f07833670c6bf83d790d55e9e6cf3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d738df268315958f8db7dc1ead6d3f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d034c71360970eb5cdd9af3cc2fd9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16860de10268067e949c19cdde3668b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbba9085510658292ceba459db2bd9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b98753d566cac5560494056676de2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d3521e27bfde32b920f75d7acb669565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a875226debdd561d6dd7ef3847bdf5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccd0c3174bda0e46069018f1595e69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729c6ec1c04bfbb758b8e08c5a9b36c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc6137aa3bd5592306632cccfb2242569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8994ea168cffd21522060a097ef99c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ba5717e5089c77b2da7972bd0724e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215066dbd34cee8d47a6ceff49c024d4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82087a2c82133c69c2504d1769ba67f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964ead4b23483023576bb24b4e5c9b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f048dabe9edc8a233d8682810b7f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de018109ccb9d0521c39c56710ba85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786179830bb436271e06f56b48b76c72577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc826180288791da5eaded41a29a2b61578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b2caea30bb245802ccdd5343fb1b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab764f9216d072f4753ef414a64bc1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d215135ef9c8297019b1bc12ad4468581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc1e8bb91688cd65b62e0da6c10346582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584aef876ea931f41a8e61b8f60c022583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96464d721fe4aa6b9d1699acbe55980d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c11c1719381b2c099f54519c2a4b77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3d482843d9ee83b989a248689f882586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264de66ba422b129ab0ee09a02a9715b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bbaa90e4e12406f2483cbfafb3bee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb98f5350531b4b28e33c3f6ee1268589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dc22f2bb50bc59e998ed33316e639590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1893aa65af53368137b96774cbb20591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775dcea893ca78ce75fe931f50335ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107eddc7ba3d34a10e2d7c422192c84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024652c5fec8c8b05d1ef258fe86a5f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5564f643fcb34777d318132d1a800595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d86d45c3a5282b4fb001bb6c5e2a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4964e93808113e50b8ccd9e0a5205e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e88a7f3e3bfe4ec9ce3b217056aa8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed565535e049516465538851b3d646f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe963977b41fcc0638056d072a913f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d305756b2f848d3dffaa0418afcd2b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c54ff3239b12704493b83c21c5704b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8e5c0dc43d00d725b62e24a4e3434603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb91291e30651b46d1a64b05ac28fa2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1262198f9379df655e552499f3aef0c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8230d33646c0fe977c6ddc8f37714a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b38db63c04a0d9c94946fbf7b9a2b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77ca6ff31613c287705fa750e655f3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974981a8338cf180f9d21eb68abf23f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f838a9b779c39bda0223cb1839872c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f7bba969683a67942acc0a9fa7147611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a395d28085366654983bb6345691f8e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76041062c0e2c412b4522f4776e765f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90910751566ab51b0c320ab6235c5eb7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c2d29c7f0ef8a3c5d70fe86125331615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17aa1d28089fec0827cf7ea2d40c38616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86d50fd79f91a0eb860aaaac78b58e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece4022a3ba384e7e89e7637d876505618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4137f7d55c7eb67b1564d3d63391a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf946aefe916a3a74c4a492b4f4e442620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0235db3abce0877088266a6b3c6f0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d3dcad3e1a86a699f023b67f58806622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbed127444434cc684726f2eb30f761623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade5abd541c54ac38b3653a299a3f2d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd8bcc8a535f1e71fef320dc022fa8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d98a135f71db237401796abfac7db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415e4cc6cddbd4ee13a992196ad3e62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59b7a4268442ec0b482eb4f88d15f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542dc1ca4ce50b6cafa0bd688aee97e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e29d7c8fbf3ef1dc09e647d5c2356e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b3400a6df635bcb7e4e01ce4a2aad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f32724f3e61795a5e6f81b3c3a58d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75cf6fd2f00e8cbdd78bec0e8c7fcb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0f1cad10c1d4fd08e53b0bee9e50c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3d8dfdfd2692c68df6551a05d650e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9a037625b3668dda2c4e0601aef51636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbd054e0923c0acc430b14019fccc2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873e07be005edd263fbcf895407e0f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f82a979409aabaf1facd035afee1ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6daa401bfeeaaf39c146cea2c8f52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c0211f0b22797cb738774d63fc33b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdf52c5ee9137baf0d2f3b29791fe0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0cec7311c703d8df5b67e6d1d6aee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3565b8feef28c14b5eada3eb3149f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a4465107a3f9bcdb254c412157b74645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3d2ccc13dad71e816c60b38b97f72646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c13e6bfeee60119a5cc8142583f313647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cd3da08149c181ca7cd741a1a4bb7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a615d264653cc3912b80447b045193f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86a0e29a3223d4b83f0759b073e04d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b92d4da4c6fe7a547ae9e6330a75ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71326229143b5a8e704bb39764ced44652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba41eac8232fc00f7a6de119be7afa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8facb91e8b15653204cc5fe6df7c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e068c3c3bce1da2b1144e63a4ab7d6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49452b20bc951ad277226ef87b9cdad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0994ad0deb4558e76e6508b3ee768657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761fbe92ba6626b490c0cd5a406d44c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81976a106aa7d4b08bb741459cb6d95b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61111f301c164f0214f0301339a032ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd79f2a00202f432f800dfd01a84122661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240e8cd8abc8365387dcb3c9eaf9d70662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442a2d8af239a8fca982434c8345b56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d24e9c50bafb3f2791411b833a776664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60755ad764320bfa72db8118aa09f53665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646e32c85b8157c181d96db0a807799666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0e9aed24aac200f856fcd7f41c182667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9b6785655a44bd1548de6d4c3ab16668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f16bf9b139e3de62838f0d24f2b69669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebe3d66a0cf4361dc1fb0c9940b0a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709aaf5591de1d73b72d5f5683de53f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfe3100f1100e5218b3430daacc52b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ab965ae9d30451d6092e4a4b85c18673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198e4faa08b100fe20ecee8aa3d134b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05009afa98fa3ea42832473d5a3599675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982cd5bc1b19cfeafd3f6c1927fc4e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2f530aaa588053171ad904fe4a379677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b555f6579342d920a86ea14ac581f678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>