--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f23d0f967f84cef6df679f738f8221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e80c18f61de7fa557f6a2aace1a3b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2f2222bf224be6f1545dfe1008f133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a18a252b07acc3ac3ec98deff111f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a85b25087b8b074c872f3555c10ad75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0336b53c36c82592d0598358c3ca4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594920d703890dca00819341d12fb1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c57f141cc8f5e466e8189cd4109048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2e1a76bb635f84d3cf95f5f3744219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21605bae1bd8bc0c6a23c2f3a04fce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e6f08b28763db27f4467b500623e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1bbb2939a12d86765dfbb4a4eb7c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dfd6a095f0768e571eb3c525d8c7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b184a2d3c6e700bee538e741d24f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e11374efb6e268da8167b26caee4b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec6c6a5ac2641323cfa6bc5d912b5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a3e7abf1be68171c88e6565adcd6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db6433b7e3648655cb7f8d0415ee7c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d988f1ea37c1ea9cec6408b5c57c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbe5ffe067bb83113edd0ad39b21aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638d54cbb41d152cf2bf0eba0bf224321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8941178c69b041691939ea7fc81d5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb13225543074623f9911fa95872f1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4d3b541fb3b9c445ca1ea17243dc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367a11163aee6e9e5445476ed9e3fa825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237aea7cdcbadac1a23ce1ac1f048a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cf259165d8f97901493c4affd203e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37790d2d887c553a88f905d043dbc1eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa57a5ced49d45ed3a48c6b6508622a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7a947a0d5c42d61ec737481fa00ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2fa693ebca228eb1aab4a728b920831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17542a350012f4283fce6515ede60632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160fd72401a2b6fe49b01ebcd81b7f333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad10ca57a4ec1284f8f7930c9be60bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf34d3214663a2cdd5d94d85c69a3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32693b8282e0226c23ba119ba6f4158e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cd4bc0ca37c538caa666c5f34fac437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca52309c799a6b7c6e3c71f30cdedb938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf7cbb5964daf1909e234fd281374539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52921f8bda8f5b5a5feac730de6d8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62d96cbea1a716545b3915f908672d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a5fcf1a80ffc7dceb9d8c50ab1f9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4988444bff37c5a16bf80b4cefac4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe924906caf4ee67d55b78fdf00727544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e307b3d715f1bc5880b62c24c971845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064756f48fe4278200414c9333d9009446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9d537acb82b9616b1e9d22bcf5b9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557b556d4b024c46b607b92651707cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb979adc87623ffed5c9337f1613f1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b8358fb7d17fa379afc40eb19181d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a417c2170bbdcd0ffdaa5f2923cde651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb27ff8b6214170736f1182f06d3c7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f22235e42f0e8a2cbe3ef05d714f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7824392d18a8a708b85ea89d7bea23954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806746cee03f40a60ed065b9085c59e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a94b46a804bfbd370ebe04ab87ebec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21990396ebb3fcb67a62fa1c5397296f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b81b6609abbbf11ad687d1e75358158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedfd8c8ff30b717cd19c1fcbb7876059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dbd9a7c07b905b70c1d6a6338faae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304615ad5640edf89c31ce28e87592d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f7fdb33f969b67a7ae0a385ced42462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277454a8495604b5ef429ad19c8d06dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0c9b05b080010fcbb1844f5a732d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e490a59d4041aa2485dc4d2510c09ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff6aa63d0bc606be4d91f1984ede1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f027a176ae8585f040feac0bf50ae667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e971432628dc90a626c52ebd2bd350668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d75d01171fc594b2c5bac87bd64a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db16ffa099ae43198e66ea77c8a553d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2829dc6e205287d0f238be44da4f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cc9fb9b229085074a5f58f4c6a90972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef77a0b3a2977463212cf4a985c62573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06369e7001f84344fa3b91364dbfa62774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f08c7f7eae6d1d9d88df8d8c5a9f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975d5df54f7c1da0efe739df5c7df2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5eb423409d4153cba5250e745ace577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018c2c5a052a56e4ec24863e1288f6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5515921be18996d424213602442e4c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a4c896db23bcb927ec73a4edac1be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68d53ed660b8fb9f117b322740e5c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53402cb3b0bb5ca2be189289110f578882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d921e727e9b65b692ec63aa858a13a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78020b5fe29be2cac0f2b9806d75a8d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041f1e4b9ddcd07ce31f9e7bd8cb97285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03bffcf253142f6082ed953196573086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5b73d43a685d5956d217d31bd6eef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f081e3e3ce4b62f38adf7aa95bfcdc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1190fe10f0d5c0ede7e698102d356d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ec831d51885b6ba7dfe29cfa79df890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1356ec728df0926709b705800c22391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f405abc6cfde868c47be4eec25985c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6a65554ba070d52b05bf57c9735b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5520f0932c16d92231026672c2bdcd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143d0abc80d697c8074f3f28576ca8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f134494b52dfd40f3e220b77e9bb4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eed79fd68f97ec54ff5d07444dfe3d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf4715766d31cba139cca39bf62ded98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087a5620273566c386c0baf6e78daf899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1650a2a9d94564ff26404f731e7db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74df4c1bcb545ad638d1641f390671101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828d80cefc7095cb65ef2348299d5b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf702606a705a4e6de8afd2362e2ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ddc894147c202a97cae6cade4dd3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e25b011320ab23bacd5b15072c49b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5d2e694520ddd4f6d9a1a2f9c697e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336784fe6cdfdbc5508bb686269327fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b493385c4dc4646e8aa25e20747bd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502baf9b612ee5cef7cdd5c1b59e98a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b120c411e412bae34a5e052209dbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec065d6a3c754b73d65676cf540fbcd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db2262dc1b8f90acaf85e617a9aa02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c47b1addf557045713d4987fdf85e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e3044741b287d82fab86afc85ed07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458a609a998125c24ab949928066097115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de038dbc8534f7202cce970fc7a3a59a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855da151277c64424034709e90cdb07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f0282a8d54fcc5d24cfdb1a0a837b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9d70ea495b8b2f4c0338919917d8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e51dbaab22bd0cd66848873084c808120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44d97cec54014df46c0c49ed4166c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e87da83613ceeb40a5a8bf3098c9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715e997c051b295d8a109c6becca504123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2a832e53e691f62a8efa1bf24ea5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f47faf50b0f0f307d5c796d34b897125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c76db4ed92d6112bbe1de1700413b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce3e94b615244cf4596d6413f82b7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f48691f1038382dca0c7595dedcdd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cec6bdeb2dd2a5c0fa1bd20de36aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb621b42db1cc46039d674ac57a242130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aa1bfe77738217d0cf2b911e5e1dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2df193c964ceca8917ac182ff955cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e7e4c5497fb14885be7ae7091375b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d56cc4e08e3e573caa00e5cce112e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808b2d980b4b0a3dafd57680ff789bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8705a4c62fc8c79a65032f14ec683e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93db58e385407971dd06eb0831a064137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b97f98b823e90335f01e81c805497138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723d95bdd065214f4f8e279f5604c13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6618b631bb41d90b2af140e574e0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360088eae395a5247a9776e95d31a4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f611a52904a483fc719fa65c5fe7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901e1e3eed5e92a71ec9b7d743c5198143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2ed72e6cf9eb0de6f58693575ca9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f047b2661473f81d9f0641a2d99b3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaee394ed0cb834e51ba8605b02c40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc751e126120a2302c7164b9828c522147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06469fb9d8211572e534d1bf006a3a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbec295733d753053106d7bcda496d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab22fb0f725a40e6e5ce47b363cdfa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5f4e9f58f4ef577d717f9643580f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b66a1b847080d512d548d08ae57c94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9e9b9863e7f41fccc0e24c976d8c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5a9ad271d987893b6d63c66dfdd79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbd30f0b7b3ec451e10fb18a389296155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa00986a34191b2e1ab8464049ff7ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d73be70b3f7af49223e5572339fb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300b942183872b28f1258ba799514aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ff8d495f226a967bc6a718ad968ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a2563090a1bb9d60cd59700b78670160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf93c6389a01e9d31ad366f1d27bd13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430302c9dcdad9c798055a96bcd80be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2f03a63d6d9f598cd1ac4eb739af1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18e60d4b6276bd27113987d16c28ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a500154db81bf83374ba48ae8aa82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c886bd6b819dbd4de35aa0d003426cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b38a8de60ccfbd72a08c7c55795db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c43e289ab36ebc85560947ae2c7aa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeefb540f48ce0e0a53e6594a2e4e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51a948305e5fa9cd1a2250ffe79a80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07474c1a24dac549d9f43ef54adb9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba577501934b33705dfa082a6820693b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc4d53f7511547f5328df821a2f3ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5529b812c0fa33ad68747fcb64bf98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65ed79622a092d78a1a325e60b8b3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bfb5ab30e6b06a205f9925c281c22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510834e9bc4e6a7d838ddfd76df0a050177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc84e0cf192be13d317f394b51d4e06178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e99ac90118d7b56cacfdbfb721ad7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4cda1521755e2ecae7b53a67fa313180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f932ac6a3cc4798eebdfe701cfe4ad6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b1056a5c21911b0fa2abb87ae6a66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694c8135ccedb6add1a5d6ae6750df5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2b1d7e12b57153145d84d8cad6068184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b836481cc7ea48698515c6154896c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41c56ffa04ea3441b902d39a83b7e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586960a939b49c890339c82e2a6ac973187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15880b6106cdff2233a3e44bb217c04188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0186bec72a3a04e85d852397df6f787189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1801c729b5cda81297ffa97447b11190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d9e1a53aed23f098a90e55caf1b37191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf55214630bb76b8a4861b4db0064a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264b130ad7a555785af01c0b355f3eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef08652ca94977dd865335ca7d2ac2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2349cee578e47964a6e3b217f4828195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093269d66198b08e91b0ac8a7d624140196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4f212304e28bf55842cf75c0c3311197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e35f9515f29d1ef256676dd6a223a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92293715cdf5ab41d45b08bb59eb77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ed9d361d7a060a49226c8d322fbc1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfcb51d30bab94e7a9003365a28ba8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cbc9c8a333fac8017078dbdaf8df8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0deaadd41532a5a205eee82275bfe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371df057211b90eeb24518609f191b8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9059b256e1608346efdfe97c1dd65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5658eb98d71801f845d7f241c7115f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6a01946fc681652de4cc8f92ac873207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3b9e721a5a2f94cc94e46b899e7e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dab0ca5835b9b80095d3f8ed1f5539209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5042ef9a3a7b1895f56b59d720a074f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6e1dabe0b20f0f403b1f8661a7d22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b652d5fa8bd6f305429129f8b8d8ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef4d39541ac6ca740d615746a6202e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff91f43c90114bdee77288e54d88a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b2aa5520d9809591de2bb17bea8b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd478233cec7c58e14bf9dd85dd641216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a340676591f9006d7553236efc537ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a382aa610f9a8368cdca9d5e16f26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf34c3f406d93762875bda14e4316b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f7a7d895ecf2a8f2c52c82a639109220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af647677a02d33151d262576f644bbef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557275823bd1edfe8869e03c87624b44222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52b2568177cbc9367dee458e4d72a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402e5f174bc2d8008154144ef8b9f86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c864d5d821f314ca45d6d610cef62b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4dfd052bb2a3e87b5898d440e90d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4777ad3e18cca66aa7781bf91e7d9f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f897ba175e8c7464b72fb94d247e14f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16daea09122b107195ac2dd4715fa90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf592c7dbe7ba7794dc2894c59f6f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e5a1a4b7db6941883144449ad1bbe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7526a7922421d9b91a9798e8896d64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230268f60806d4de676053feccb86ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86473ee3249a917a08454c0be67bc3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61278b3648d5a4063a09821022a00403235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf08cbcb88fe7c1ee0b0afd41ccb05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa4b2a0046ee55fd28c4d7f4767f4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf74f9b255afdf0d7e675ae49d27c6a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107b8f64abe43877d0fe3adc1655410239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc297e9a221603f69ebdceb90792be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67235bbc977b6bdb53bd8b749d7c08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a24637661266737fdf2b112859d0f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b23e4543f9a2be950ee1a4e8ebad1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd842f65de12f70087c6091da2f16fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db92c2823206a13528f5110ff962447245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c54623e0336e0b069357fbae05e4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55aeb73edb10b274786c5f346c7af8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff24a92bd751308f55dedd45c848ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2df6674b9f4d639712cf74fc13929249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e340914a2bc69605559a52a6ddfa12d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99448608ac2221a962c5716e50b0e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b6861d25b4e9a3ca8497e502496c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149b3f10c3efd612446af085d719d12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11902ee8cd3cde7371b5ca19eb74ecdc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122af75a1d83bf8af74ef3584d30abe3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81293501bed14a631fbc9bac2d38712d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8de5cd8517ea1bac76da58e49547e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7a9d71431793adfa3a8fc5891f9e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329ef1a610b6588bf59b9679dda4e5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031119bc0ce9ca3fd41b208f20bf024260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f643588ce43f050a58b97532aefe44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190a2af0395b2df27952013740be6a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92448139dbb1b21072b61a0962e4539d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb72aba57eef7ef18419ceddfbd2437264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd96db8ad602ac40b0cae0ea63b6ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506488a636c7f6a0a2d3ad86520c0ad6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a746510b3510ec8c3452d57ae671f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25c4d76a5cb189fc33dd34d271ca75268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2497042821bf9fc0654c1198e3071f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a40aaebe552c67c9b9bb37e54a2fd2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cd17a22b0cf71e7fe5d67e2a5fdff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c1a559647c81157fdda4ca6523cbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63a372f7cd92d3c582be3aea0a04b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527449309edcb63c258aecc5949a09ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b491763cfbc0c70d1a8f025f6ea0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921fed04ca56f73c9bca62d2e3ccb48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd7a2cfc394b249ad27849fe82704d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a46df5d11a544f34380c6eaac8ce9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa0f585afd796c0091803ef3aaa1c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357ce448448c59a8ae49b9db800ce5f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce64c6ae9d5a8eb8a9ecf1ca7ccd86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed674601f887da716cb86eea41c27b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47430f39e9506de512acf4bb12ba8448283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f16c9dcf4fe66217ac8929fdd4d66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ffc49fc4a16a5071d4c044228a947285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7e0d39b77a0271b1b2a0cfc40b3e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82857c003610e93d8057e16c3239011287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5965bae9fe733f37a426097861429f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99b16448490ddb9ec244b3938852c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d03b78065d3112bed204df3e3676dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc91bad45eb65b6c50f086fcf6df02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267b91c1c6d0f6183d127587df7dab7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381543143372bbab0850ac5ad5da23b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d947310d6c418900dd1a5850f67d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d75fa355e2c2a1f45c4e7a5e3a0fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9504f5fdd8bdc61a182c982ff31c12296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68153a622d05c29622d24d346dd69aaa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6494b355494a2907f58ddab9e5f622298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc39653e2a8a60aeb5a262be075f043299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794211ac1a47429c7e8b605d4c28e21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204be6af4e5f980bac516e9dfc45a944301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422efcf18f6c5cb64abc1be0569a412302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6258789e0979ec950d95f2507098d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915cdf5a5e458641827f04149197407304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7662644a2f0476102e27b1b17afaee4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674e439c9753d3733961dd8f27b87e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9dce5cb8a77f695737b781220ec88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc05a7c07c6fed0c8e59eb7847cfdb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea646a20c0291cda8aafd15f05c456309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b303ce5491d38061f05afa34763f6af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81b32433fb56ec5ec53694c4220e91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64faf437ed2f23747d14fd0eac45f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ca600648e49692846976c4afdbe08313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19d86570881f7ac727a23b730f4aa4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b46fa6fd933d88f52d83bff204ece9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4e21235259da5e6ee6349a838b139316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dbbd04eb2dce0d93c12550e92e46e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3090b16c4d2a397c05205650e55a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed876bf2da00d84e79f38585100514e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00c7aee6b58f06a39e9f24d97bbddd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48677a4eb8d2dc15a903a7b79fb7f141321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15c19c642ab7595456f564fe87384e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325056d01f291ba601c70e3423670c56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c4f8d9c2187e882446f967dd66fa8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2a5c5fe0386c906a2c0d579c201c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92d4caf52953d44cb09a707d8665e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712ef289c2ce834805261f42306fade327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bcf1f8a32467ef1a80ae6afeb943a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8ec020fcc5d19f0678194dd080dfb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf139cd4aab5f1cd552f962c7c7985330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4d19a8e5e59258cc13d3be1a15f6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7566ecfb06f409d2d277138edc597332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1709f686b8614082ff3ee8712a08c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553b7d030da3534d3e0045395519d74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41db5f4baa8252c9b735dca2bf329c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dc72e4941ee3711ab7df8ea694ba6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6741c348a5357600e35d4383b2fd24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321a9581b413c736b224513041b7abc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9d79f4004a9fa13f07313cf6005f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40255039e0dfe7ecbb138cd769e1aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d1fc2c2352c4ee8572fb1a7333fb2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45883134f56705600564ee48e54ad237342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed2579cba673d1436a4f826e21d0c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c22001cbf1c06bce662a5ae2952fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d8e046612dd2a580ec14edd448822345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391f2ddaf28cbdb5bfc9b3fb00370ab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201bf5324274e75a6ef1a51252bfbcf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dceb6c38008129e0e88cefb9fcc4e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f31ac6e72733f5d677fc5b728ca2ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6efbb6d0c58a845f60af68ca54b050350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4aba601a22f62b12a41f68d625170351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4c13bdd11caa9f4c1b6e4b99bf2b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87bd8599636d9f848879ba5daa7971353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30525833b9bd36c49d51cd6b558d9c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a956d3359235d2362fbe6a58dba8f8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17414cc47f4f62a62179d3c866e5afdb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f89e482e0653a1693f6fa709e1d539357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43560d93570a26e6e583c3c8cfa51fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0997ae225af56c74e75051ef1536eec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff684098a7d176210e436b8451d9a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2da7079587f05970d9c6b5a10ea13361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521db144b057fd1373b97164f50fce3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e98156fd20faf06674b6bb1169b12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7ac8a11f2b9e8553428c7678f92d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0a204e0731a1a68c67a58bbabaf7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbfe67e2e2ebae4d23d9274b6a7143366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1538b14c23611763a00320706100f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4070374f88f5381f2ebc9f0887fd4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a44b39e81e00dd9ff6745feec39c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b70303954a917aff3ce94124295a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb68b76923984aed4b6fea78fad5ed7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd0fa9cfdf86db22dd686fc3d6de0f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49832bd85fe2a480d11368636d6b5923373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70d1309bc83eda41529ba1eba4969a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6016a4c4186915ab873e3abd3daafad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de75404d73b45fddc36db0670d863b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ec9f9f317df37f6d27e2eb1fd15f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364749c7d87e2886773cf23d6d1d6b1c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04551c6d3e2099af01c247e5c05e1954379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dd99b1c92a7324af951c22b3662c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b4c45002ff1f7d012d266c8dc7ea6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4be375c91aee710c0d9894b03f725382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6796c4e639d33ab4ad9b8643fff1642383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810ecc81142f00ebced01d81dd10395384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4b9b25beda1630b5150eb532ee9a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758f35423434e4b2081b8cb417224df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24917592f0b854d46765dc49b2577b2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627d5303b44991fd67b906c855c7436388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb833749b0eb4f79faa0ebae6210031389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de94f5e3565b839e9f3b73df0f36b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b788d2b58b783602c5c801c133673391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a95b348c127a6c03400341773b629e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3697d25817f476aefb4f844fcb499c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e72fa4c34edd21f2b310787b24c290394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3eba8d7a11b88f612fedce7eb2445395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd3e53d5443156c0cde190d139104c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776efc53a0455b5bdd8ff2d0b273ed62397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f1c220d46acbd6ed4530f77c9d169398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d15b770f5ae6c426322a320b4e64bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf589b51e3d9fe98bb57cef991da768400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae57996525530548a09b0584555ca4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e29d22d70ed812811ee27abe997eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e026991c627ccdf8e4ee1dd98d19e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc1f6db990d65fef971dc7d01cba1c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5165be66813b81e71e1c763767b24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08a706042d0247d04701cef3bb0df4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43c46acb3ac1dfdbc0ed775262eae6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb111592eb707234f3acc98b3e4d2185408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7224868e1b17e9e11f78e572ed59fb7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374860ba201c34af2765e2ff67bf423b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95240ad141023d05d7d24a16bd14f7c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3955cb6bce95f125173df46cdfc22412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98592e20d9d3ff79e81c8000a1f5bbb0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ea3f2514a0bb545437fcf2f53fed8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a7bdac3aa6d23875a39106b4b3efc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ef374a1551917f127803dc71dfea7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535943a4f62e315e677f82280b96a495417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43cdc175edda017af92c02bd700935418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406de2e30636f24ad1c6195b349aa137419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26bdcc189ff7e39d838d55bb8830c5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba81aad9683fe7dac56b2ef6e71a5b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bda8664b0e7adfdaba716db7bbdab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f14815305daf69a427c32dd4e4b364423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9539b38d2a3c4feb51305571a2fe1e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d0f6dad085f0fe7a4dad0bc02d7c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03856e13bc882ce8e68aff08f4f49f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb116fe7a01039562cb762db329bd4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a44864b5584966fe3278e26aacfba9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac6b2cc2ed4d2ce4544a162f1ca2b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5587efb0acd4512146ca16b1558900c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce3bf277b94aba0527d228d65f8f55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51afe9612f15efbc034bc878e442897432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8378b7ebaed932d3e947e0ad6ba0d11433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbf12b16c9394ffad06ec2942108e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a3993c11b5a0156222e25932a1bde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b163406b313d1bbec8987c5f4c169436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12c6af8a5fbc16ee5763414b92e686437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccdcac5d691052d63259f73d672ba1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c6a569ada9d8a61b6d6d955eadee7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ddcef2847a889ccab1189fd775d5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4465c56d7903eef8962e76a4b2a70441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3e8e819cb35fe696c00fb914efef9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be4037dd76b6f16e0a0cd4ee8d63a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0519bc23429522581028600e6502927444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c28bb4715ee6afec81673f1a38d76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3813b32105a45ce5c1c337e910f0814446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92816fcfef8d1af12dac53b5cc53356447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55998d356005b51d810a3bca3713bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78669dabf0c9bdd32fa239d4880f4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b3f80bd20137e289af1b3f920197b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48ea6dace8c64fb7d597f5e4a098a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c9e28a99759f12931b921c05f0a50452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5d2aa77bec49d0adfead7d2b008ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d678bd8a293a931491c91abba0d0e87454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1641a0b85503f28eb90a331f5b814455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28b229a00646f416c5d4006a4f5f37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3e0218f78636a5e3663192e8574ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93cc64676981b1960098ce4ce69c75458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e09e4398fc7f46a46218708a2e74a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1298017501494032b2b3d57676b39c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1042102f383822dfdf6f88f5276b27a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe3d6a56917569ad59c73b70519bc5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21c9ca9dff8ec0a8a4ad83ef4bfec7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4301b45fb8cb8b74db7df5fdb218b5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74433615cece25f346ae8aaa446145d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fda3f0d5a9a306fa8a2323a3dc3ca1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03a7438cba1468bae7be14b631eae9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef3c6a92b26b87da7d6b0092e07462468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5b8dadee68a6da26da3f7e8c6db9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a5d1849e51eb3c61e1677f52d7ef1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8d2c07dd3ea6525dfd751c0e88bae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ff01331138e9bb732763fc8aaeaf7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee5369df6371def4e6bcfca71aece7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01323ea1a47dbff3beb410c422fd32c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21046216dd44a8ca91a3002332ffc8b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b728697248f4a07664c7d482fea45476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcae24ef545c3c324e980b2600d918477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330d873979595edf5501faf064d7ca2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662ec590593bcd21aeb8f0b17abd82f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110f3d3328491e5dd21765d7a6b1e31480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836795808561eef21ba97b97cd990e55481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8f823eef3f1586bcbe9888c804045482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed067db70bba5c6c37f05f018b89feca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2c260e6c91684e11e4e91f5254870484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b3685c52ecd642328201e77d9511b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffbb2be42c61e5b3abbedb56d42368486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe64a675420fe802cf043a32b75178487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189654571996167119e8478659113cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfb6cecb2e5afc9b4bd8bd4978f228489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffcfcb7741912106b1cf160e25234f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811ae7a295994099c18fcfd3e430cdf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45a4c0f942c8660a33e17af359f33c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d963a69c399222daa87f6543b7cdcc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c88e6600fe65378146ec3fa7c4aa6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb5f27dac19a31ef6413a08534dd20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289dc9ed6672a66456cd3f9b005997c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44d22f72d4863991db6740092fdaa6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90fcf042193b03578ec00bd03b574b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94a68dc53b32e7cd8b83870c480793499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c2f22a3d16b4ecdd68158e3342f0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493ade035018d40e200edbbe55dc55d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b420addbfca4fec561adf4b4bdf60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff082cef5f7022f3259ceb24a4d9e776503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6358f2f4a69929708c3ed71f346b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a56ee56c28e2dca32f18359e610f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca33da7e1e358a977f9e0ed60fe085506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c75b90e2559382a5b429ecec119b44507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128beb650c079f33b0da739713a2946508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12f4ebe8d1b61115f086f8f48526bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331abd1ea863768a1573cfc4770dc9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca554031704a9c4155a9ea4e109f51d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3fdb3ccd5fa1c6aa7bafde90d41e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff0eb0c65f8dcdb6e330b3dd1ca30d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a224790890857c346761c7449586af0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f8e8842854df7648229fadc520145515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7068da6aca7cbaa349a1ba6ec0f1b5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1268192bc201c324146c3effd253f0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba319d8c1687af023d24b359e04e4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227c53cab9711cec3c846d68a4fda36519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f2a2fdb230375a20594702b7d5422520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be2de8846265bec97ea785deb48d6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ba651c2305d91f9423f282c7322d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56a667b9a7719d2d43667da75c2c8d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc527766505df2386da45bed06f5d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33fea6c68c3d184b5e257ca766c4f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c975bb62f54c9942e93f076af929f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c7eb37ca3b4ea1005cfad7847a37e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ff1997df2f43824a6cbbca7d8749c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6716cc3ff57c1f07073a7218c485bf6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07a4b6c3b914f16a388a1fe9b335f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5718280220962d8175517ad4e385f2e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281739a5f92e07b15d24e6bd45cf4bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3574cc84d622753a8b947b92a9aba1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbe328927831bc82e7c467e88dc162534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a49e352d568b0c6a26d94746f2787535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad974bfa88087b2c59f72485f6a7d69e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669dd76b31ea67f2ed67cfa92305851537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa1831ed6ba8c764c94ea82e7249dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b88a2f7f18ffc1f1b3be8b4eed382539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96d92b85e6e01f65fbf9c76655c42f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3eda6427483d77fbe65e013221653541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e8009078cd2207c713ed68721673d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952046a12b5dd5bcf60b545bfe11740543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fe4742708cd9984f361c4665d0974544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd6147891b8b0df131d40471c3c2d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a4706cc9fa07c82fa9ebd82fc2514546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96aeb975b316c9153f66595080f8c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3a93656be31daeecc1d6a978ecf91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df81a6e84dc7e57763310d285c6026549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa79f48954ac54b1a044c196ac81c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38887488cf7c5696d57fef06298bbcd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6e9f6f8c9f2dcce378fe5b2bef48f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc87dd4c09b3cbf8573fe0cb6dc44e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93da3336b41efc6805c526db92f27a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3628ae36698c620d78eb09f281890555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99338e277018ad5b666f353abd56f6ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6654d1c47914df82490cd24921f92557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b8c70079555d7e376d528c176c6cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e424ab9c6aef43981f669ae3ee777559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0c1c1e1daea2d721ecb34cacf5958560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c290a22ec0bab0b1d0637b2d4c0e0ef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b426548fd293e89dc0047662bc6f2b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cf0149490942d46d866e8337d0abb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71653338d5fce14521a024144c05ea80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0326e6364764806dd2423597ef03bd0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f052d9b9cbf73499f622795c70e4a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9911d5a449a9d2831ee6506aef46015567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2967f5255aea49ee1d01239063102c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21258ebb6eda1967a8a99d3dc2fed21a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5bb336c1929530741722d6776af72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d27da068948df644a436add2bc864f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a59dcb6f7f726b958dc81a44ce902572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065fb12abffee9a9837e77b55ad45d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d09cd1988769eea6ee009d250630d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eead5992d191ca8eb41c48c6c99af77575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc9c45dbb7b3a74afab3d451c5b442576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffcd22c7a0c9dc04be2e5c1cc9c65f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83680d6491a9c6547d2d5a5803e27143578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9604546fb8492ee40a5c5e5a53b9335579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8978225cd9276307d1b4ddd0e5c1936580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f191b20c95fd21f3c61457318b342581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cebcfe02a49906ca523ba13afb614b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850cd7adbbf15c4b57bc97e202a3f21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7731e826af0fa62881f2d14138b01ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53df4a39f399567d4faba03af820fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cccba2bbcdb08f81fef9595590259586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f50496d410b04d092720db8a878c00587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae420180adc5739a1d37579a478f48588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760786b692782a9c086a5c32ae0da15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ff606494cac09176e8e5ce9873546590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ab1e06f9a83759815f3a08e59941d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085de3f79a6eb1505d8c55dded2eacb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc984bcd9a792b21c4acd89df2567ba593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa830040a5625aee23ca6fac141d16594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb32fc317f088731b7f311457eae0c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88a757dd6db768c2e7444854f0226c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc0d25b9691d00f3924c3bbf04cc86597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743972eeba0ed945aaf6a33567d8895a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4020a4276fad63fd78f4fb33d7271a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a2b1aac7e9a63a6bec65efb876062600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e12ce684a7418cb39169689b3892a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c259591e4a26c67c0ecd441d04f406602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06956f7a8bd9326f876aa9cc48617d52603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1659ab2ac4616c1baa194c8af6cf65604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bac634b78c1aeeb8fca8a06443821f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebaa0586c3c8127faa34314c8e2186606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe74a8973e3d241d1e701941caae92607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c9acff9a9ced35f797ba3462e6a8a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858947f99a9a58c598f4265e176c12609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5a6d919bdcaad56cf1889e044608f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f171430bacab37fe674ead7612ed927611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef205451fdb8c09fd3677a1cf2a659612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62cbbb16a71726a7a3473dd8cf3876613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9bb96f0810993c390743abed3aef1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2595700cb39ea1b9f664e242be4e34c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756af416e952bab153a825a652cfaaa8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf61c26ad4a4606f4c35ed988cda561617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8d6a52ec607592db0653ba5b0b0a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121314381d77db36977cd910ace400a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5864be03164eda50cc5e605667c6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a367fc3045dd2a09026b1de649047621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae313b70283d305ee9e31338881ecc5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b1da824644520c133f7614e6d9bc3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad30b54b3410ef68685713dda69893624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d663be1963cc0f1a204f44d97d831e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1710001429b0befe47e88bc2bbdbd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e081358637555c5d790bcc8ef755820627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb374595abc9dd9ef7daff3a2add5075628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05cecf953a64737099149f347d7ed9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082647d2d6bff9757e4fb29968517c1c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb034a6739f81031a4361748912c16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cb176cb4ae652e86c5551e46ee66a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07465a6f3c090aa8dc553a3b85917a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41dbfd34c1e6b83b7f0d0c5ba2e389634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ee802845ad1ea0f9de8f70a5dd331635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a76877fbe85974fa79f6eb2d3d858636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bd8d0b0eb4b533ea3a0426e2e85e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35da6251ada2cbda6f90530e0bfc122638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567405f3a21c2342ce031c27d3c1ee73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1150119c45744b0d8477bacf622a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869362b4f653238ccd0ccb3dd8831c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079449ce26b6964f4baaed19579fe7f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd50fb608896a0d5c9fd454089a1ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090e324c476111669d70fe7fe33ce85644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe9b8c32fd45a383963d50f0b2d135645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96170b920897025f14acd6f8fabf7e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb64ab9d70843d1da750b497a8cbf74647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a5c5e576dfd132cf087336b005d7e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b054d98e69a61330f452a19367cd9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb88a313aa8614ef45adb514fa5c20f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9444f4dea8a5ccbed35daf44b2ce60f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f770c56277b20c96d5b4eb167265ca8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fc6d43584f8036bfb706c772e8594653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cbdd8454acf280e3faaaa3922253c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef408cc8c439d98b8777be5dd10b09655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ee64db120cb5a717430adf837cea8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edbe1f9397c269bf2c1b6e9d2a602c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6183a23be6dfbd40f46e94df23fb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590227f518df1a3e357c1000d5f5292659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873c953f85e9dde900efefb2f94d551660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201f6eeffe3ad6cac9e79444c530880661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392ed4e78ae52022636da101c3b4586662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb2ae6b528f29b74f82d7916f390ee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83de430b978cc34fe58fa6e1c0fd12664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c2010b8292b7be0a8e309994d1b02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4907de08773051eb16520b01d0795d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23b8692867078d77c4ad5545783395667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fbc2efb14cf8321002027eb1e7e90668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebb1877293bb237e081400154c1e2d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c142733dfe3c5d68b7081ef2099911670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c67f41fe2aa0be4e86f9a09e60f56671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb17468ca6a1506f4222b8500923cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c75796eeaf621ea01b39800df4af5c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ae54b2e15d0d1c2c25e144969e4fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee90e06a675b7e6fedd4dc0aab26891675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc91a85405121410ada3da18209890e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe6b1e91796517f6d9d204bc4c64e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d415279c91d16c6816a20a7039f02b2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbcde23a2dcb419968bcdb799b131e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a215711c11b0a56f459570dac714248680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5dad053d22c06626a4c1fa0cbe6e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518324ba0cc8c5c71329f2a53fd67168682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c82e2ce27794decbc338dabb1afd47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161bf5e6d12df50360d9b9811d423ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da4e5385824ed5f16dc63267b8e976685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c0bdc5ca13cdfe7a9334089447277686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350cb9ee91ea89ab10ff0aed38638fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1fd7e4d2650d8ff15e9d7e7bd650d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ec483d2678be2e823262b758edc7b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958e5f31bfd49349883c6521d0a0bea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30740cb2c1fa548fc22fcd18a1fe430691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6326eaf96c95eed28f98649331a12dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077618500cf5941aa8da68cdec46871693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a1e4ee95347ff77c11a90eedccccd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf7f6fd314519f5000138ba8ac596d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30173384f67dce5c8e05e2e0c93476696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2673b1ed04ffa6f972542e88c85ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26a47e01e36f8afa2f0a09602a8c61698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ce8dccfd2118ec91687781711b60d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bf941bd4c5109901b926a30aa5859700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dbeece33c4434886d0f12c2601a7d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434edd7dd507de398632f83ac453940702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448f761917b9373dd7f95b8507aea0d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654a959010cbb7c6fa613e52ac43313704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe8417bc9812e6b30ccc52a4322c26705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1b5048954feb6ee3f72efc7962b4f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971485f8a3888b584f447c2a2499212707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bb827a36ff3c1bd329d7ff6f63c76708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b5532d35d0e5ed0f7dc89b4cf6813709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1798c22dd69fdf45a9bb965df2449f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3832f3aacb932cff5c55475c530313711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49e38332a228896e899c6dc4f7f9a9712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e64b2de96692355649b2a8215037a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79dc97afbbeb3b8d005fbca5e3e7092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022526b296a61196d9633f21bd8e0d733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1a40d935834c29ffdfae63ff950c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadbd68d7f3d9a815d847c47004ee515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78957e34e6388df423b612a392d0686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28d91d1951470618e9f955528055fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3db2fb6ecc270d450267c6496d4fe68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60395cbf6a0318cd8dc77464f095c98b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51a02ba5795317308587ce3540085410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b53984f3c5d858e91ec8b1baccf57a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef82511a91d57c0f6646333207eea312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7924dda53efcba23bbfeecc85472d4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf168eaf9aba586e501f348e29e819014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033da10a626a0da97f204e4416f6fbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0625d12833242697a8d862ce632b9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd073b3f90866062f34c6b8a53eaa117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e83b61fb669ba245f4126638ac60f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bf7cff0343861ff14f4d65a765e9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946c20c9ca25f18c0b9a56dfa0443c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0e1081381ccf03dbd35570965bcb621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ab3adfd6db3640133a3abb8b48f1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30909c81acbeddff054a524ffb71db0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51028eea2c4ae89aab6be611ff77af2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139be60f892a09761efb165c651498b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1530d7a92e2410949f377ec7f811ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31586b1ca70f6c4c8b8196b93092f53827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f350658789074297ef5ca424375e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd99f44c2c27386aa7e1474b503376a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee4e69d5f8433725b0480f264425d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2dd2e6fc9596bf40b4a860c34faa831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313a4bbaa1e2ba27f5d4c139c8ac04432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cda132f37c6fadbab01c9055648bac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd506286f21796a1d7b82a827ad6852734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3baee0306c670a197ef8946ab0da035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69030479d69fda6caf477a2b8229bdb336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3347fec4a5fe4a6314508f05beba6a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85472574f17687e22f07e27e86d70c0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b559697b0d21000a263dd09f608c4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e308876fa9867df7b48412ea40db640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1df78efa21dfedb03e8edaf9e8bfd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277c161a5e2ee9c593b8eaefa628df542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cf057a1fc5b2ab0fae9b83f38bf1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eeb43c0d52b0e178e62c738c8ff0844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cadfa8a4c999f95cca528b9a7679f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e4afaa66fa256890df1020274e2d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20baea3e7a02f11363d22c09669036ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cca4eb8343a79ca6c884690e6a57948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e262c96b207462e0b83de4d0625eef449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270b29cfec6565b287c5b3a8791ec3d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f41fc52eabc44fae82158f089757b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d4202fb985dc68d2bfafb7e0ce27352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1e18445b25a82ebead14b463f93ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11f5306219078c73c9b4a6ba614ff354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686b493592ef29b41b26b2ba0f1315555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eae8dfa8780ac1a28af3815b11a9c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89060f635dfb3a23ea7fcfabb5506ee757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491142429db7492604059e55e74d9ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cc94c1fdc7cd27ee0938d8349823059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99326372e53adee364a4cd1ed7c8df9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d032482826dd84c7164a879ef3b6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99e035778cb66d85dbaf4d41f5d97c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bd39cb863f0d72a898200590eec2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a23639178dea588da479015b9b20d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf65d4acab74217eeb57ca4a14facf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb835124d29531f076c7c6a7560b5a0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2581ed11872965c2aa797912a3de95e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c65dbc7a3b73f6d2c310759d760c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159c18c2091aaec87f97bbeb669d72b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3438e4fa1a9e77175ea66d4af012f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0742ec0f4b8bd7776bb932bb4bb4d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0073ff9faad4e4e34478879509d8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705a4eeea5cfdf2f2e7870631d7bbbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025b31c86194442c1a301605d31209574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aac908ccc62bf2e264cde265db0f8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e5c322ba97500d1642de915f8e71276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39224f0ba76af6afc90aa35219e2d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce05bf04a0a5c6b686a34298ffad9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b54a12f2815698965956cddebb4ee779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8caa07e45ed915e97b1e5ee499ffb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00398d0b84b7281da9ec4099c212dc781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91940d2a2614798a361fa600eec9f33c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0144b51af1df2cf44d9b781b08928583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c865e2049bd133daebc5566ace393084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77830d17da223ceb011f745f97ed127c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1478d51779d0e396edbbc333d98f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12c0c88a0db6fb77a2a4f727595b7f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1281e47d3c85b13d19cae39602bc988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585346e7779c669c6be24daa1d39c21689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5737a44d90f6474a697a07836ca6a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cbf3042dc28c97c688738eb76bc9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacde282e8eff95bda64bd889e95060f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ccf49c30e084b18d3fcbcdeed434e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae76b9fe65148a81c7214334e95a5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb6cebc3cfc164a51a139fb50e469695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5858bcde7b2e6c94355e01d8eab295f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ee458e89cb6aee2bc66d3e749367f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6dd9c67d975f3a5c77b8c4312303498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552c2f5ef9ba4bfafcf527b280466a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f1095a69b5d27ea4b0ff196649418100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335b4c41cf926910f31efab96dd9fc2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff594562cbfe2518e998a7fc73ea3cb3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fcff719afa771511da5066f59dabb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71084503ad44d01b40e8fed17b6a005104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebf51c4fec9b6668d6b25168f6d90c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25091a776e942d0ceebca9ef900b6a01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d039cb253d02add5c5dc248d94c428107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed01ae4eb865b0f3a7aaba88d8a42c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d50696bbd67c611674ad13ce8676b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffe1dee354e3c59a256c227de62246110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365289aad514887eb2e424e0e9a710c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad9222db84d855a25a0b97cec7505f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f824d174962417c6d5e03dcfafb4eba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537b7f794efeca1dc95e576dcc1562c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60d8744d9a44d832de598524ad2ee1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b5e481667d5792852867cba26283d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc83ae74a9fc4571fa90e71e2c6ffe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d9ba21c1c80c60d58e6a7913288f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa050098e4b89ecf30f9eac6d675b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d05d5cdefb8f2304cea609ebc0ee5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4992d152db232415e2691bca5b5a93b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f388010af28903519f2bdaea540f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfa28b766bdd403d90b91eb47ed11d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9be8e4b5f3bd073c3393c43b248c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0820bad18e550bf9a9f5b3fad4623b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3943a6cd0a74bf870bbbb5959c1fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae8053df53b7e668f932f5741047b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096c4b4b0a240b2f8817a25e83363e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526bbf2da13cd492dd77da2ea993a9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f90a7123de7b4c993770ed4249a0a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07529052da2943535fc92cda9c175a2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2df88adc3cf3f2eecbe4e7f51e66d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b93ded59c51ce54dc0e50ad71e6b5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79424d9efb448534b042634af2f0bca3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945855c4703f23fd70f35200745b37a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fd45ba134e6c4f926708f20f64be5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b810e33a4fc755d81de78f07eaa83a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c32a842977a0c15f7265a8ada53e00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff27a081c7d48a64c47b3811d7f860a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144c086d4ab88a3853c653a5d3267eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0645df92baa6862271727a5749eef7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169c83f7dce8103e63661e2306c2053142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77a8d1aadadfbf9deb250522163b14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c3dbfb592e7e02ea4928f7b359cca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f07049cc2f4ecbf2989021af0eb82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71722f11c03680e06a377776736be4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fcd1bce53b7773acfe8b92368ec8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ebe61a51a357a577713c56c33fd8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8f4bce48c1c240fefa0e9f0c2622b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a117c7e53f46ba9f658a5dea4482338150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c57ee28d299e38f4fd51380d8a938b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa26125dd80f0aec63c0736f5df3490152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcdae8ae94cea79085a9be17e20edb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe49f9d7c485e5a4b1eb705d945d2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b790b406afc540a591d5cb98329678155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b87c82605076150a71fb26b2c29f76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60728871252e7c05171f5a2c025a8d4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4262fa70eba16b1d7c0442fea69c98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a83b5b04c4aab0a8a2d86de270796159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d43195c8b3b33f9cde43566b6b898160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133541c409b25f6d8fb1b03582a1109161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c6f6ce0cbfbd50e76f7b533c45e27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbbcdf24e73db4aaed6691bbd6c6f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd17036798b0e54d86d69262a8270b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd6bcb4a8c2f5aae0bbfd282f96aff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40b64783860b7a02a72ddbd82cf9a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007fc28cc1ca25c957221a44df31f85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683f253bb7b23e6f5469965df74bdad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc2e8265b6939afa98f801a2f2467c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f79140dfa6f666ec2265c233b10b2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaadf7a59ea54ef1241257dcd01d676171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b32df5c4535795a2b3bb2971f61c06172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9321f0296c2c2797fdadf616fdccf47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3779aee6b5233ed53096ff21e8f39174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfcc6ce313b749ec769f82530ec7a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2738b5157f30eb28216160cf4d7383176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c031c87d8a1ae9da3da8b81d448a774177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f0abe912cb013da846dc249579c74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7869493cd23dbd5bfb59c79f47d228179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30021520f0aa1261335dfab8604c8f1f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db7c9923373030e3932732e2286cf6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ea9f8f0422556ea3938250643c209182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef406af613afc6f1b84f98782ac6271183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a26ed7dc672b7ebb1092d717f0a6f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc3cbb2c173e6e91c8ea0cb23ab55a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5dec4a612c7d7208cb310aadcb281186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1339309f11294c01791fd223774ff82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5d8b3c2cf5a4e6427158152d12567188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c31159c447caeb85060b7503ef615f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a8bbd08285a7ce3dff9672825f214190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15850a1eab79491415260be1578f58e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671d02bac53bd8a4c912b4ddb822b86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93feeec7adb1ff258941095f722f9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7e907e2363c948ca9214af27ae334194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28403f2d854d574cacacbac5c2a749195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb22410d8f7704a11fd36bec31cb9c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b8e5943385bef0e048519e1fa0d1d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d708b3f88e99c2f75ac1373cb3e2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a836302e915f24c5a5a13b55ac8eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271b4b73dd88a4d4a4358adf586fe5b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67074409374588ad455db0ac605e8fc4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfca1ec29989b3b371a2a8d12d7afd4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17d1edfd7c3019c1f76668e2c5b567203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4c70024416524b5aca0d0289ae953204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8511f0db4126bb5358152d5396a17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3ec0ffbb65d11c6eda378c6c2785d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183839126b069383dc656b2710c54e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a03a0122c545a5fc39dc342cf13f1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac832e071549f7b88f39105f90412c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943dfa83b5b72fc2348b5efe48f2313210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be8688a31ecf52bd02442122390c56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fea3cc7f02e0a8d4bfa399577f9d73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbaed71f3e81db7999b490879a37bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9b815b46a7d0b94ce10cbbb27b78c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a483355317284a0815ec0ad6c73fa6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250ddf165fbcb16f0fbbe45770ff37f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eadb61018f5ce13aa7af8433db66cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3f2f339e2afdbfa7cd37ada56c140218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee443b388cabfe80be1834d10c5bef44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5816bbaafd07a66fce8a9bf0255cf9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a2faf7250e4c0be3276879ebc46f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c08705b02ba471de8f1886295090b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fded4aa728c3370e864d151eba000f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276779cc6816f6e06f010cb663bd47a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25f921dbe7c4d506aa855f63f96f9a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54586e30f07767194349578f5a6b9a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd90780573c34b53b4cd4aad160bf1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748ef8873df81f197bba696034eb78d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d2b15ea099930e4fda3d9114be3ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6455f0e97904b5036b299927d4f285230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab39bc540e764ac06f2b0f8b09a426231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef515997b199fc4b073dd306bd8f515232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db29eb970a32008dc6194b6804815b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebb094626278d81a852da66cd3a72b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23c4de0ed0641302d4252de1c5825c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1afc5994e368e2488597584266ed2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7160736b0cb197e24f542de0871eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200b192351cfc0ac18f08cb40ed883e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd383c2f00f058f1d2dc0f01629c21239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6039d96906d7d8e0f4147e776c63c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549c22241c59e74960bced148be7234241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382d271d637072a72482ccafa5e6838242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a079e027afb82b17545902f53370da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25e9148e14e78bd618c03ae8588445244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34b1a744d0ae4b189f6314cf201b23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ea4f794b5bd31cbd75b47a96ef104246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bc483470a0a6aa4d7a2b279f73020247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b637a255c345f96ba6c11548a9b62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022ee1bed9f66da38491abc5f83ad17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3122a45b6f865e43785408bc0c7c6fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7f4a00f5d9e12ab13ccf416c974f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ff746e1e92e6206797279daa28995252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122d6dbf63736a77b4290c32034cd95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ec600cad8edf6f3ef57424210f6d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc36286d55e92fad4cf9fca642901a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afe2c6938a154be2489e2750bd6594256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2b50fb090d2c0cc79e2d5a65a8203257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a48b66ed307508af18997c74eb2f90258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54238bc79b50bb24dc2ba71ca7d0fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a469135ff83262d5fa919d27412f7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce78ca28d378ec19552fe7bf119d1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c578d842969af197001b34992c41d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c8e9e39f2c41d545066d327c1c5e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749c2dbed23a17b56cb506f8152faf3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1b430d390523a2c8c02bded5d4064265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2811f6435d87f8af6854fd32fa816266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde37bb0992951dbacb6ad1f011fc9b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228d4f11a522cef64d876f513752a97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e46a2e95d68dd664ca84ace61128f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573dbd6c8f19607c5b4ffed55882f33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052bedf9bc5815f11575ce360622f41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6722594c836c4a46ddabbd06a6f66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7b990a446e83ca8cfc299eae3740d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b37e4252626094dac553c9fffbb1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b5966be03fe6b1c0ea2dc0970aff7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f70b2e60c3a7e0ca9b56c371de944b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefc4d146db6574ffb416377e37feb8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971a61f8cf23d7c56d60018d196fe95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1634bfd9e584f539e972d6153c22e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f164cf27dfb70196c9a3c650f8ddb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1a38aeaf78a3dabfa3c47bf0cc8f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c74ae4e8e5e24792b8494c989f7074282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9623034fa1d0cf7410d10f9f29e03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119c69e8ac112d59b4f615e9605f87f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6972decb0bf0aae03c83a46f9caddb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e0b3aa1de0bb8de93038c13291a7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f32cd5edd223489b9cec805500913287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac2e873dfb600436f2c3226c71b8e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3296526e8a337dfc2af6f9809275d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaefd4242378371d685fca6e23fcfd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5457e63f5d8ef6d49c33c27d1923af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac9f7f1b4e15530192421ce4822c54292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c2303c73df495d4dee08096685fe0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066fe8fdda4d83ae19cefd19da9a19a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689f2b7a658a3ecbaf5504c8349ecdd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6af44cc1fd042a7be9bb6a368bf71296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d18ccc7393f7a287b9388573eafbe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79879454d7458411a88acc0b7894d2bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f0bc703f272fdcc0f939858e10f14299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51166b53e1c4ecc3ff17f1ab577751d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0c78f151438efec5496f5e3b6f25b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abac59114c9d48bfd893c2ac9fdfd7b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c3f10ad83d6524d5c449a69fb2d6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd9fdc0340aed111d8b1c40f691e14304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0831394a5642984d91d61784e54c2c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843f7b9475e717e881b63514856482a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a120d5faf5a489a04c4e20659f9d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dc57b6ad426908daa6b54803ac280308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ffc1fb2d92691fba680d335508bfe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cf552d7283fd573c901e7069a5def310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f458cecb38aa1b015a822a55f2701311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51840bbeef799b51327804994b26fae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55a3064cc988ab77e21ec165beb74f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f7363c7f24d61d4d612bb6a286f55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fd102cea37ac4e28a6dc3e4853363315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056821f9d238a6f7ca6c01fc1e28f793316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d751193eef19ff66d9e0c94e8784d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37486b8d202ebe06f41ad003d2e54687318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0939f352729c81b3bba561029ec8369319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7e2b8bb13f75bcc355f862c7e5313320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d98581f7e066a24d8b5ae0c965a7f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0f71f7476acca532ba1224a5bf272322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f8285651a777eea4cf71ca14a0717323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea160eaff720b00868d085407d793e3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef915c9849e67cbcf585c95c8046638325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e672987a433b9f810d56a825ff9118326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683abf31ccffe396b811600eab865fbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5d339e64140fe043be3b285d08ade328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33298712a2d417226f1e4d9d1cedc29329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910181eb51b875ea8166eb561531fed0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9145c2e63dac7ad550bbab952afbf8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f464b6e03269ee2a206d84effdea3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94751f8086fc3509716ad75d475260333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c54a840560970c7ffe346261978d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e74a504ff217afc3d485d7855d4bae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82611957bb22445e55dc63a4ea363e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb3f5573800b3907165714491ed362337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740298593dcbb8f34dbe4a9416f5b2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289935e5411f518f77d7290a42e1347b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5df46426fbcf9e566436d376bd9b69340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8505f1ec72d34e6e5e8193ed78cdd3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8c8a2302f278f897a0ef86dfe61e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc717aeddd3278386a3ff08b7a736226343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638d983bda4c69e16226db4ef7063bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5efc2e6b9a6f25c0729242b4226be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be35aefb56fb0193b6fce298a2264d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a545bcea78b96f28205fb8ecbbe32347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe201e1fb515c58e3b332b9a2391b5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1936cfd3135e0f96de1c20fc42360e3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf6a6eae8c1de8c73e8db6db4007d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12999b5ac5067f421f9c686a120391ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbd3a511b51831dab4b5d20487a4f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517faac28b20f603ea3ddbe9dd723a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086baca95142c4527f1f4b05e8a445d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ee5c884249fd06def88ace7f0ba74355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8738244849ae3f335bbae9d0e057b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cc26bd42da3b431105eac359e947e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6f4e15b1a3fa1423fd9ca785eb15b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdeac14cfdb963de8b2d38dac8a1e6c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50415cec4f8dde69affafcd12989d6b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921df229a5b1251369be8582cb2617d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14634b7556c4e6fde8e623113673047362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcb763da57225dde58412d1b8e0a6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24309ea7add8ca503de180bae26f604d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6bf3e5229924a8a7716e3acbfae94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01627e08dc81cdbc02418a95deceadc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cfedd728461dc86fd18773530037a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c5819709caf88ecb6ae9dc2f0e06c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0003e4677a5fe0354a839fc10b6e13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f792329dbe21fc06901a0b9ae4d2b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa83ab14a59ee5ab4844b8a473f2da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe80729331a21adeec7a733713e683372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f2187107578492d27fd3d95aaa79e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf89cdd0728dd8423172772197f583374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf09f5ab0cefc3d76f900cde43ec30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e974e44adfbcd6032f368f09b06149c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a350d9468a146bc526c6e7617c5a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4f038c00b01701f9e4c7b6b34c267378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe728d18738334c991e95d53d8493ed3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650a04fcd9f535a5208bc2739dcaf44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc0b5386c2d9d892e91623b90e798e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56366e99c75d2f9bc5ee977c53cab3b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835d219b4a9ef8c9691ac9a524f6130383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccf10d9cfcf56a4e72f7826bffd4d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431e81f37d2ece7149ee581b64aa429385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac75613164b895b25f50231ccd42109386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67818b2fa4cc0216e4d33dc4c69ea35387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea64b7b40362d3abbdd2c90e7ce8aee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6611ceb031184e9954acff8c399651389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e97f1caf7882497f64ab180a747b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca036cd53899287823b58038a14e25f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b0a4d6ff336946b796b5f1348cdfe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbdee3ce8889e4e6fc7e7d314021ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b25dfac62ae3a0b6b87ce3ba337628394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa03c1bed1b862026be0a95fc879f44395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340e39b88f867bfbf99efed3aaffa86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c45c8bc64e4a4feb4a85dba6b74ab6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e138767018e1f87fda8c5e5d6b79f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e364f5367e75f54c3ab7b5401b23b50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebba9200e656c302523457957fa329400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afca45cb06529ed6ce6112510d21fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb33d3c2832b02af24197395f9996bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f5f49a40bf5d4a053280d4bd95fec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c5aca3e3525fee189d545e1c61891404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7dc3fc06d7e01641f14efb5243aad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531e1553631876d25976617c16bc72c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1e2c472213e94fef2a2f11e6851ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597865dc8d9b0c52844e8aa97484874408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48715f5e3bd9707516bc6f95263e9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff7ce967df7b90c570d1ee4799ab0d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7df7bf665b5a85841277bc8d503ebc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef48e932c9c3cd93b1818c554c4d6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adad4badfd1adb080060f9e52519e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f27fc9a8ad40fa7812c752a9155c2f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977c3c9147a65c10d31cf13e84bb77a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610015e0b99fb58aa7b17184055a833416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd31d36b5c2606807177a99418a3246417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579294c0e95f4e498171ad88cd8cca72418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35f92574ba942887822cf64296938a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e12331c402cfdbca85e44567ff167420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333e808b7196d149868d8502dae9d75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce813c26fd436fdb4fa18345023692b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d312a8302d558bd4cb6269b676cf1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6603f15efe9b3466cef4a69ed4df6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b43809b5de3cd6750faebb43687ac3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123baa71f5c13de99be646cf0876770426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66830d013684181dcb1edb1e264dba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad02e138bd4770dc60554472a2e1010428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6108e5eff7317ed54951d43728200d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034771bd273ccd03734807e832b1d581430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38fcb6d3f3ade0b3c031b04ccb277e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df261e83746d80a89e3f326ba7aff8e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1655b58d82fb7464128a9c1263a3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae737d3a1aea87f3e255493dc3db2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f6f0bb1d73adfe26eab38264c5e53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457ad870043b1bcb24b83fc3d9b4612436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d6fbfb2556d793e0fb4f6ede624f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1a18f24f61a1dfa2b40438a74b452438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2223847e63a5be4112a8455ec38ecf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a8a30912edc8bdb6619105d6b47d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4df36bff8e2d65913f916845c1e81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beae41e64623a9b0dd75171da1048e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd781047c548ed56df40dae9ccc3031443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63b0b9f0fac23a9ab552601c84e317444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97594b71a3be8ad0364699165227b61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618c3541803abebfacb528f05759419446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c3a45ca997632b7af420086be2d8b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22cb35f45e41dfcfb0c388b60cc71d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532f8427e30438509654a9da2e087ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02626328ff8be6fb6bbb520cc86ee287450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05062790355d49cd690075dd7e199ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab966762beb95c700e338562626129ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7e6111a720511236ce9b7aae880e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3e07637aa3ec886c6a49bcd496469454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b5a48573f515fdbde3ec555a2a2d6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057490486fb14d6133e86a739bd7eb7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74309f6e71208ac7a4fe56ca23631365457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e745759a63c9558dcb060fdb01554a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda949cd5e38fb63b3ba415ad649aadc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3ddd92c88465cfdb7b571e28109bd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87612c4ce983a2e9a9e6489c9a9568e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9f0a7b8a1f0d5a0562ef7755ffb6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee975ad05835f4267b152c0887a424463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8024d8912372bf0d37dd5b92f41749464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa468c6f2a10d938a16e599a294accf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd29bce71d8f9007100cbd9729a066466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258ae60a472379526ef021d8cff59bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cded4993540daae4d6c616442208ce9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79d9964c20cec8cd8af556d22afe88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d988741bfc306f15b1393664c19f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b9a577617fc1fed5078a25d7f77df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aba72ba1bdd5a68c5ee26b51fc0997472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fec441d44decc518ded4a74b5cc9b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2030a43eb3ecd8f3b4eaf4dec93a241474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e0a279553799f51afede8de386320475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254a128d50d69b06553f7e57c560da9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a50d2e0d92e9ea857cb28dfb43e4f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19499691415ab998723334e2b57d3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f564485b9c7abb2ad88914fca3597479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd15c0dddc28c1f8f5ff42faf46f09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70e9c1fc01e19433a377331026fcee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90adf608badc0464e5d16682cbc0ca7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b66a6b65f5bc176ac075fb98f3e5af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea932a2ad705a8e86fd3fea2dbe286b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e3fab96680873d539231b32ee54af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4face79b74a2bf639095d3d8e1b7372486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4baa137d7dfa64aa3d044d955f48d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07459fbcd33affebb82adebe7caea5b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d81e38b482d29e27270659f90c7a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73ee7bfa5070488cee94a8c8c0b02d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eea055399831100bc94a9f51f9dec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ae954a5f19003ebe8b91214102ec2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd38cb994d637bdaa9837f4d307802493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376715255af01b3dede890b124643b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccc80d0a7252cddbde6f43f85bb5f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa12db22946a79121ebfabdd5865eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbf14199eab367734f65ad279a87e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21138bfffbc1a5d234b9c8863c95467498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54039312a53f94748aed5867fb8ef2f3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbc04b09b1c7aee9c72200e4f1db0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f9cf0824fbce6aeac5377c5840485501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acaa082d3ca4c97029080f04598642502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f60ce6f85849ef95c9eb0284f008e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa28c93b56f9cb26e3ae5163726a291504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506b0e9bd87d52eef5ae0322ea796ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433eb78a608e64f19a7ce078663bab5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314990e266e9a9bb62dbfb4466e4f17e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fde1d5bd81bc035bf17a7cb10e583508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefced83b2085085d49c27560127994a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7438495496cae0f3911bf7cdb1adc3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c943f5a0dee3e5c0b5a45bf22f3be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f0f04888029c333b802a3e7a7133e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972041f407f25ca4ee9ec2a3840ea647513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e26d1879384b59238721d6bd6f7446514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ffd1c1528d8bb46791d9ddebb2c7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4b02ac7ed7a5bd16c4d5b8eb6f871516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9339a811e423f75c2e01ca08fba4c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73e44e832eb74e6daea926123020c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c85485ab7b050bb555ca72ac2413f6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8622f9ba3fd3cf429ec440e20f1c99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b3c5e4a4a1ecac33c8386048b1937521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c15250f52d5ed5c2c0d40d3afee3e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5439fc4bc5834229959b805921f61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebba7467e74cbbd977f85a4ecf941c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d3aff58ce949f8979264c33edf9f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c4264cf624665fc5aa85c3a3a854e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6806fb09d5b9c664ca5a0feb6702e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21718d45f9a845b71e7528a3d97ec1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9a0ec51685630baf45d1d61dd995b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ac23d3fd7778c26bab5fc264dcffe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7787d7d60fd58669ecde30bdee9179531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971427ca63b9b773a81494ad1b85937532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab03e147154aa46908ea84a33cc985533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810607c5d3c95adc9892227949aa5c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d4989551867f495d468009a560eef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae4263de483590cc0f1ad8b585e940536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10de88fae5c13ea14d4025d3339eae3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8d0e227bc5dc2036d6398fa0339c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1b24c57475424d0ae8ce8a62f8b6f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638a0aaa6f1e4024971dd70120fbbce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34786fc3e33449e1d344d591e9b0e96a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb1553ebe1a3c448af868ed5ea7386542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e65dabd5761ff85e57a64cfa0ef14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cce4dd1c9fc7f35956cc2b6e88617544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112cd1a46953ab071c62f1f52d5b156545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6ee3f41436c41f13f8a9cb4bfded3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675b8775bae9b1d1d56cee93ce9ef9d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbe5a8213a25e58780e90b4a796281548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732931340dd0ebcc4710110f2ca0059549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d97e8e4d7cb4a779b6697419de026550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3530855d069e340f066ea518755b94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337d9e565680ea886d57fe49fd82f1b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e0deb37dc8822555c1629b7d0c488553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5eac9e8ab75745cdccc62dabfe3666554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c7798ff726165ecfdca0f44ec25c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67b7eb643378af0696388c07c82c26556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06f163044157cf3cc8f4907fe43a9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f7d4b06c926733be74f27eb71ebe2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee76b39756755a96b16c349c7a423c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1504d5e9be0b24486eb517bcb2e88b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e549a2d8bb2913f3dca3d4d03da9261561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd36f0450916c7225221fcc43b429b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9bfd8a4860f36fd1698444544a11c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886520496060aa9c67a00d15bd8b3d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173cc56408cb42c6aa8d86b0bb96a83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c82c105a08af58e571b40a24f3ec12566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bf29816cfe80ddc7c2fb2ff55125f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32a17fef4f7cb636ec52f2e9cf189a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71902849968c13f6ff7ea8f01a98efd2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f5a190921747a7cdcf399a524d385570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32cd7338dd49ed508cf3268f27c47a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78db86130c7e9a5e8b6c3552b5df80d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21e35b3d6c872c8569f24817ab3043573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd215a2f9b5d3b9ead84b4b34cd1db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcdbc8cd0b703de04cc5d4ae7609c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62effaec1cc8c78c4b4d5b3e81eed2c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa419a1002f5ae3c884472277018b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f0545fe5cc2ed35f27202df587b27578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7e913012d1c401da8c7ccd0c1470e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6ca1b69f5818475ad57b27bea3a42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509e8a7fd39fdf3bdbc4c83337b99ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5249020d68db594f80fb7b717ac2e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169582a75df2fe01ffab0e486a4cc40583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c885da6d0a0342ac83f3653037ab77584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513567388f84796659f35a0b961b7493585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47939cb0bc4e23472c55e2c7a196ca13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91468e5d018beb23f2c8c0aee6431e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452165e305416f7fb2f2b578caf91fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e446fc932c6edfe8693ba99b37a902589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc2e73d677a11217df489fbd257fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c9711a46d08fff671fd600ab95181591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1014d45729e4b33ea4502892160f726592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf5de1c86ef2cb6f74558bb1319379593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7458186bc6d75fb52d375ef2add7171594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee0b39565571c06d0ad5bd1042a896595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335b5b270d532b803f7ac79a79cb568596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f4cdd398d3bbb00dddc8e30d6e126597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125866d2e4cb35ed8e860b707716aef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c2c184bb4e227f3aa7fdab189a455599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b739376762a850405f72638865cce52600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1381185d7752d4c7077369e16dcb9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fca631afe054d6a7b0149bffb7ce1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a398f09f24c1bced1649232aeacfca0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a68b934b38251f347d862801d1b414604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50eb9dc70e065e07d19d4fc25e5abb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf58544d5dcb86afd9f2d6e0928a65d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2968c9efd01b6b659b18f639abf56ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff8f63c0be325710de6c559c493194608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96317283f2ea449d3e8bf0fb215d908609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d58a754201b9f3b83fd4d96f4e2f89610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d2839d3cad80c020a7bde37f4271e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3c6409e8e5051b1bc07cf1bb14a5f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb9b704031210388c1244b46f54f7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d7af164564fef66e56e6f8cb4a93d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af509ca1b14f7bf1a432186bcf82f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c78465dea41f90b53af222d0a8550616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fb80232072249886f0b5e57edbe6b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652be8f56820decda3581eb20b242b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab821c705910a0b68f0e3c21e99c9036619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e11dc39b1498ca56a49cc49a7c315d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae10c845ec2c04161ace56e924423e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a82d91ec1d128903f450453737a3ae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f48b7c8676edf27f330c43eaaedec0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b38dcfc9b27298a55133ee6b24799d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcb5d7a7f4e58461810dc88bf8d22a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d853995ce51b906e94cf37cef92b8a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d41538ae70c8c2486d2833d520e61627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb86893039edae0d4f635f8f225954d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6e0a53506e63c6f22bb00a8d72944629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32935a3f0ac02c2e85070c9bebec9eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496826c09f956d87ea9212070846223631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23f184e4600100adc261b01ad90097632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d338ff8824a1d787a08492f301e60633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ae305bd28d019fa8e0b9e6558ad95634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f7597a5f9ce65cde788e94751ad7c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd022a0eb215337ebfd7ec0c550331636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f19463bb9f2f0d8b7c45cf548b9cf6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cf5f547b849fb10c6988305267695638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce919bfb2e56268d5e44c32f1dcae9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f321b205452538f0edf5a6f206ffee8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442ab1b127c2ee19842008e502c7262641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6f676bde226943a2acee01b0b5c48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee1fc5f9d997673e11ec537671fd1c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcc1da158c44ff9bff4b63d28212de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1f5680dd914789864a866b39191db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f69df7d8bec1dc0cf101cfd419504646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77a0ef2aad8ea8376954436577a2d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dcbff11f91ac9d3e879920d220f50648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635565dde9d613cbf9153425d461c93649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64c1e8de9645e8de14b842e5cdef69650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690b9f16b19259210c3d2b149438239651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a40ddfd9f501401f10a17703b92fe4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87bff9c7b33a2f665d168d14785ffe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754f675f7b6d829e495b2c2c4083333654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6ffae551a311c0135418696f3041b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5bd4e5a5a26df026261fe0d73499f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b9871471a0e2b2e9cfd0d8a391ae1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7878203048082c516492dfbb7dbd2e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe30c6c1bfa8af6bfc00f71b1caeb6f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7fd1636eb944efa68e8149f7fb5ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b99b4eee1aa2adb74074823c1738b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e1ed3cad798fd36ae709b51e64ca8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558204f472ec421775d3ce3ef8e81e33663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bc26cecb46dc78f502c5bfcad4269664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570645f7e0416fabdd9872a1da259af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba7aaa65ff22715db5688511074d75666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160662595bf7c231e7fbdb25fc681cd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc568b1b63bd595c31967b869664b882668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075efbe721864a054481f3c200d382d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8311880f014141b240795171489ea5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde89e4478591512d324ee02837d0a1f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd597bcdb7c9ea1c0da886de45e25d52672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f212d44144b785c8ed25eb20ed6b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db2e9334b83b9383ba3b4ac90eb19b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e270aabc896cec0f0b1b086f9e0908675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9451f8dde63fd6a031806f26baa2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c063ada4a5af97d8ce993236bfe45677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b42ed90af886c61d15f3b561431592678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>