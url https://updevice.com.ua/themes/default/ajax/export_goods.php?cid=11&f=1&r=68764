--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89106ec45400907ae2039e92ac9569e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21ea406eeee27fd12caf33db7c3ccd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbeab6f6f1db89f6f1df5a4629850a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e996c9283c541b7230c1b0b7d488b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc469fb1003b7bc15abf4fe528e14cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbfaf820edd748034031e60e86c4116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3fc08c57ba8677b25b148ab8ab88b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a3f5b269c6792c20a0973567042ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24b7a1a4ec73ef06578692302082179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae09768d7f754a1362b994dbc8298610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c6ebc21427c41f6f197baf5fedd9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1700b9eb82027d8465b201dc2dcb04f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17316d74b586e29577804ecddbd7a4ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d692d8159994b3383013569f65bb15f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376010044adff6bc232675f9f32c526815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c1cb1743d51f41ecb0f80f30d89e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147808ebe942240c0c6f37d20739f6f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9bef7b84442a6106e34a380d7569518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56859a159a8f1f6d40d832a084291b6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846e16e156064498a7f32a2f568db2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f65664cbe70ba8836289826fda23921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038de44e640f669851f198948e8236e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba4b1455662cbb6f8dfbc47f58b46523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55379e623569049051d98daea4141524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064f3f95fc1a82a3fb2daaf568ce55025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f206a134c63b06775356eded95f039826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3bae78e4623134e1536ed1bd09a4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce0430fbab8fe0639ed8c036c9314b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1b74421b287d54c4640a973cbb35129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1275201f4354948d3fc29a16706b48230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc213bf2e844c32f5d2213281527d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5efc96089827f52cc7815a2291fee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc086ada5103190e147dca24f8ebdd0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6684f0c6a162b59c5c6dcb012935834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbdeec6af660a290b6af5104c7961435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a8b587836411b0e05b5050f0bbc9d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f8e0cb993b5dbb56edb2d2c6e706a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1913d85fa103fbc3696a1287fde5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2206e13c57ca91e8cde34040fdef2f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b82307ab2e02da6705cde07a2d66940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17db1c1a03f7799a503ebcb2d39941241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b940f9d68f2e5b4b9c49fb5d6120f3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b679ba77c26a38c4474d726dc3abbf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c121cc202b240a77bf76524d0ae9e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12784c563bc86f9f4b101150f36ff945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84ab262f64db0a6cab58de7003f9cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea378b6a74b2d9c0b5a13fc78d13fc4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ba6cca49dcf7fb988dccc31a8326248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bed37933c207916bfb85af76fc0d8f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6cde6477c96e8061c55ef769869c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f98c26a66f99a8655d0547cd094c1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4615edc1bcc88883910cbd4b2c273f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062d648bdd090703b4b7ba92644d7a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8e29f8da0239284dc40509d25a86454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df430789b12ba78605283f6b9ac98a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23b8451696cd639a089faf9322a00f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f0353522683961278d5152fd05f9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ef31b7cd31de882749390ab49e4b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b819edd5bf53f239a1177c34763513059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90b8d4f989487b48ca30011103875660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f241871b6a94d07cc35a1b2a33afd361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14d73f0ac9a51919a7dedc114c1a0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d883b3456a733b566fafe854bdd24e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f419f2ac3222a3cc1410b951e619f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1953c2e23d995cd49f6d6aa99a173b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e740d0657464077a8eee71659de9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23208c94153b33677bc4b2e32234bcb867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d5e60c7f0643db869570def75c14d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f3a73c16b3317b79f9f1fb4e2eb6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3989b3cdbd85cfd0d6ffa9eef681970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b9e2b85ff1019d4f1d38da9241e5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4c88ee1d648de5543c945714f450a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2280ef63c85ffa87014c1cb8577ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d3a5d7c91b981a39f09cd7800a30e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035db1fe62773d28294a5c2b147cf7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847fd869aca6a96c97118b0afff8d9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f1adeb4d9d7b489a8811dd3f4831777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c52a59932bd7daf17e92ec4609dc6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47e88f0e8d3f201747d86040bba3ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bad533f408db2521510b512d64b5480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b5b4472570ed27d85442b3a024f9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5356a6048fcf8a4b52c13e7d2383582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd552394072dad89fb2fe1902c253a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5211a9a92ec27ba0bfe41dd29fe99a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b187474e18c70f643242af41319fa4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a6217896a8884eaeee9f5280d851386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bdc8cac041876d525a6f603fe63ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153b2c3a0b845dedd979b2b5a22fead88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d08c5105027de617a9b499e69f9cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b53211493bc9c1cb98e4039ae9754b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b2f5cd357a9bb8d6b6510cd4ac4ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ff1ee087a3eeee6b606447f2aadca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5e3b4a48861c1d887ef1ffe0781be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7884d5adfc8432bf1df52bbc057b41994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e576b01205ca527f642a12735cb95e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32194c0a9c9c33c8aef7fd17ce1e5c5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d46a9bbffb3ae96fbf743552ff31797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7d728ac258e83b0f00fc6bec8ec5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8e76fbd1fe5977c9e7ef0bf16d7ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b952d23c8407e2657b1a6e2286b1ed3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ac8672a479fcc4e050d52985b0fe6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d832a02c62bd6d585434d94e3ad5290102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd217b7ac4de3da2f9c34e22dd1e979a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbed1313a65caad4e335363e4e2831104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08304837883a4c7acfb6bda7f0a7970105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ba88a147a624aeb5a45f674b760dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36c9041512e9cffe7710215db2c85d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90f714e9f854b39767951f6e5b4445108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1da99db3641a9b51a09e0d3a388e23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a581ecbf0d54acf978d462e56eb35a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6453ffd453e75233c1a9997a1c44d30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bffa59077862b973554d5d2f6108cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dfd1905d8f4dd11d9119058b8decc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e15b4ba39cb823ea93c855a43051f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6414fe8308d3a5e97748dafeb61f31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710564893697cc29cb7b8facf763115c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f1bcc97e51f9c684fde3c8476f02a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba55047bb6cf204957246006bf1b67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df6be64a76ab69bce4228e59194e73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bedbee67fad7281ad2388e0049ff8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2a24563f9943b7903b9c5bf23631e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8e4ef8ca3bf86e1722b3feccbbfaa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb841b7e3cfe06c440e4c897d0dfb380123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cefb69201e7d96296e5ca904220cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e73cc672054724d8d138269cf1f05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332b659a3c041692f82ba3995cd72c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fc761ebcb04ed2302d024a3176d80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60680da012481e37532f3476217ec1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88579698ea3bc45816f28d960f57902129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13682371c06b013e8c2cd7698d0dca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bea93ff91a093e456cecaa8264d6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe1fd285218198d3ef8efc439d7629132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eede75c20bb582f45ca327d3b0bb03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc20ed8c90a5e84990b57df5981fe93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bc42b7710ec9139002d4f89486fc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928783dbf0478486b87c5694c1a6c97a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ac04e6ea07d3d934d3711fdef26f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263d466ef634d4cd252ad5076f2b603138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73f4d59abce9facbdb5a2157d212b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3a656f95c27d720040e7836e0de52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9472f90f3f6e1beec50b412bc4d8c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329523b81f297be7a01ef981ca61f6b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c84836620a9be522b644e24e91a92d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf47c64520373fe1a0929d148a7d09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12e6f6d8bdd8b9658c5feef27ea1be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9c51232a073f2f4688daeee77c600146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c72f1fa2d3f6c7ad1caad5dbbe47f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e58113ddbcf1547ea5acdd6d9c1f27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82b4715eb5feaac10e887d91966923149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf6a357f715165a9beeb8b1e493096150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0ce2767d7f5b790a56c6378f7c875151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed816391c122699a10dff4dc67685d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ab0137ea174f0c027af551b1452b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7bfe981c5781cb3a7e4adc5815a6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8ff85b4a14d8401da45de327de598155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556d51078ed706121d1a08e25b83fc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82b67780d7a7f0a20cdad9e1245b3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55486b7a46ffcb9cad51b75f6a0ca26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad649cba41ed01cc4213b176c5893a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1a97dac77325b0f6a05ae94c29bee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffff4c762067dd50dd23156a8bbff42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ace8ce32dd1e5aa7a5016205adb50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877c1b286fdb482c5be1ee2e1158f37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18b44b62e69df28c63c2d38b11f5cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0c261a26367d2a313dacfa6078b51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dda855a38c4cc0770aad37cb85857166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48629ca584bbd479781a976aa6312203167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cc2dbb27b0f37eaa90911aaa54fc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec51fa65e91fbdfb3c47d34ac3b6eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945da5e2c48e5c7ed9685e5e9c369e46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3a974a47f0928cf73a9414273840a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84181c98d7c11b0195f4f06771d224172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10685e838aa2a39ada67bfac90ffb5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe962a5eda171c5aa9224ecf8a9ff8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43097443fac13fe9040f5c8f018de2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0c798728ceb0d54ef41a73dd51432176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7471455e4365f6b304ab9d3a233b6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13a09e5792de46ce5eab0591e0204a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b65c6655b222b34ff929648b79c4b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59318c6f3a3386111e7f101f399d5008180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0596476e674959c3d22b6934ba379f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a330e1c33339f7df12db73fb0c528182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6c97278805d90a614e54730ecf889183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51ff4161554b559934b2c7ab822643184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2061787aeae75f0e05571d36b38f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bdc6bda518020f67035a2a4212a550186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644bf259f155b19b123d03c55ef79bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e545126007d22f57ba9fa3afbbc104188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f079a3c965eab7537291e5d58a34b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988385ab6ac4acb6272dc61c392f3607190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71017ed122586244151ff22df74df980191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b8bfc946b54b4764fe60824229626192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41784ccacb5680e80d38d0cea300e1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026154c139ebf206c8d2c875f65c3cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa46f96fe25149fe4ca287c9c689f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184816989b99d5da798a514a173a8e3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0367674028e4078fc2c9ab357673560197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af291d70708a166afc36f479901d26a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fad7c7ac1e480d5b67b669e2e4ee82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7785e8f103c7417aa7dded964b5556200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fa80d1b6b4144c63149338933b3f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed51353b9287cd35b31bf5a4036251202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37218cdbd578a34d52cdced17a974091203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff84555c3d9fbde98ca63a600253c35204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef83719165c83d74688b6aff68391d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5b7dd6c6aac5fa4c24066167ce0a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2ae76398d59f9b39b59b250f2870d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c592bd93aece68e87f4ef8a2ac9d89c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17f8c861c7fdb02ff8696ef7a39f17209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5477eb66e7d0225c442496dfeb07b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f293c6a33023c9bba5dcd90f715cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4d843f84dbd6d4f583950c50a1c88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2502a2b104e7a573fceb295345763213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5be86eb89825e2fdcbe747fc1a143214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cef4e224f0628c764abc0279519093215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e0dc2f2c7833d4132c67265a07a18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b523d23983c9ce50d359ce4d635e8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413423691b373053f1438941d44b923218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61694218253c98f05ddb48ab852e0469219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9da32514f324408324707a017eb221220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed969c2baa6008b2182438533c09380f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718711bdb42fa27055fde15d354fda53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e6931684a55d6a723127a5dae30cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77161f81940054c06b737f3d27aa851224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a267da389a1e98ec71afb6e9b855e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059bd1f5091f09cc4b958767cdaf168226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0108920050e23270df48d1331fb8a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ba177f2db6528900221d0a762368c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343bdabfd0527206275b244dc934768229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e45ce9d93de62fae42c0b0db5ffa8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5cb837cc1d258b700dbe31624b968231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e955819f857dc0699942733b2834d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c499f3208eafeb6834a24b3bb44df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815345495cab7f9c2e400050e67f9116234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abb120b95e63d2d389fd75ae1a945e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc3bf137accdb1d6b59ed2dc357324236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3489c68355bf84ad3d100d337505586237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ad3ebd5e06eabdfa4f7c7429f1c7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46a5a1b36833e29a1aa6c4a7944d58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202620134c3e66e00a52313900d94628240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c723f00b9ee7539850e3c6b436d049e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9f76dbd1cb5d4a900eba3097a4f02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b582ef625795da7da6f575a07b3cd84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c088fd218694e19aab4586ba8a5663244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ce70725251f96fba48c2a0ed8eecd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe3b006ac59eb81034f789d20836a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420f1a8da6b337c8a95357021ead6ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5aa1b136aa3d47f43aaaf5b232d12248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09fad1f492d52af55b03b99c0ef258249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b36e8daf1ab09a9aa6b45e149406cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2622c682cad3031b988f977292f928251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d7032e978173ffd455c8854cbbb3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4b97978c696c0d052a7bb2f2967ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfea210ed41b39db714ac3384d0c28e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608f3d8b194701cdead8ccf5cb0b6cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76089d6477438fed788189ad17c0c3c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f957388170166132e1d7bffa7d4f26257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a62cc7d564d6f1cb4a91fa84359463258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78364e173a80c12a21af5c5aaf73393259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be27c4bb04eefbb386a43bb66507d1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156217c5d9291a430afe74fdb180f97b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399e20ae71aab405936413a29368103262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fc4b2646788d865c1dd7b9918b38e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36c6780cf9687b2858eae3429681f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f469646c2e7aff027e7e7297905bf8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961a4af95e66f449e4780290abc746f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc404b59a837a876060d79afc293e4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c576a81bde17de2f0b245f69cc46ab6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e1b5c912da29f501adace0b565d6d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cf2fd8fd9aa0b55d6b6833ef15928270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed638798ee1bf2e2a81ceb05a8970251271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7609ff8504df8740bb8819712661cfc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439a3e020262b4088918e4aa749a231273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f8f4e75c09c9b0f5f6c810d8be532274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19677a0820c8a2840bb760c794fc27a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f34b37f512878ca46c30d18c22d3c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d990967691c6edf891c40cad1f6ad16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff7f58203aec88fe5ba04d9ebb4ca1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3146a79856901f490f6f55d2427ce9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc6187429bdc04be91ef7b26f00023280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceccdebe4930954fac1d02bedb459e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e780ea410f54f4acaa905456e13a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab190125b36725a5313e85ea5da7ba77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58a810afcc66966a7b3df75b3a2693284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1666f16e1406e97812ce679b18971e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2434c0f0520f277f47214edc58635286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacf78feb4c6ff8b07d48f61cfe606a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935ea3acce4dff661caf952137e55d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60954e3960d3c8731d7faa6e6436ff6f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854ab5ba42f5407e8f639f0ef8ceb0c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46cfc5940851dd6991e920f0f1b681291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf3d83d5f331787b49fe37cbc3ca99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f315ab627a7caeeb8aee954335772c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcc550b8ddd42b6b617c267759a493294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5635032d613e1311ea7fe9beb2c5ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aea8af4fff5c3cc881cc34674b255296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512f7e47e608a8dd8111e2db06fa396297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026ca9f89797a0007eb06cc59f7e2e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccf8030df7dcd029f483b879ce6dfc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a5dcfacb9879dc162a6be237c02ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad59b0d7ee52d3f06366a1666d5c8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9352569e5938481369f3e649a83edc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52c86b4576d7dbe0adbaaa39dca68e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c39db1e1a8f49a482f386edbb9f9e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527a765ce35a189cc867fdf9372ff20305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920bfaf1b4940b84bd6a696222ce010306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e4b1f13a3fef174fbb20b80133d7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5416e147c40e1076426975f5df424308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1082dfbc11d4ab5300d5f409d1628309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572bfbddec35c68489975ce42c58a30310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc5d0ea927ab9944b9bd36f3e06ec5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf570495dae8d9877d3cf035a8d15e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bab95e947d55b67fe87b678911fb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce09639ea6e0f50d4c194eece6b5545314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3bb4fc3063ab31894eeca0be39b31315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce0043b0bc25dd74b42087dc50a62c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b0a4e04582f3ef617b34411bb4173317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6f00728b1019dd9a17c5135282027318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e874f8696499846f786f0ae0ebc4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6deb0ef03c0afafb5e15b6e5a84336320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95efa3848170a2fa8626a18c8a260ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391b00d57e6c600be6513f264689757322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcdbc51fc1f300d14c799dad14d088323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10738f548518016b77d61604cfc5a815324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde03d157c660e221ac5f314310d6d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712dc89b1257015b0be42f90471668b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3109b8013379b084586b4a283a7b1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050f9f5889beba8852af3a4aa9723e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47099f7f2d5c764cc9737b6de400eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb195f2c0908a847e117dd3c0a266d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d50524af1ddb0445533d3c4c460a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60e7142ac2f35eaa36c1012264c704332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd349c73b9cf9b4a75804123b50fa6a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451344b73c750b1244900e83d290b203334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793969b7159a7870ace4b476f8b3c694335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee12413f31a5627349a2845c84b3bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6470ddf1e7dafe9a0497a02e23b5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2d4861fbdc56035c93bc4d06157b3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72236d5bfa945edfa46d69391f9d5616339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef1f819d472cc3552559351af90b6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3bc2a0754a31ba577046286212066341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf530636bcbcec913aa42171da7d7555342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc8f9fad1f0457e566fd672cef14a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da185e3ff89be485901489db531da30344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef4b796c2c80032dc83f8d3ed5873b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9ddc028e4284d0b8312de1627d832346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dada61996adbdc4b32652f0bfc1bec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1142e0ba3a0e8ea7bc6953eec88ca53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059fb7c5fd114d0d0afd22c2e32d969349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde657fee2d0c5ea3df8cbf16cf5466350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86866506560ace971ec1701bb3409de9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c44f15d1ecdabe3591714e50d37e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fe3e016045bc6beb8c11ae08dcab2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbeda927c83f0a2b0bf0790a135c712354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c05d2a7fb3e3fc637d4e7e5eaca9e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266323ca94d26d42cb4715e5067849c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab79a2f37582486562c5b6d46912fcc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f4967b359734ff3d6806c3532163e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ecc81ed185ae30c02453e05bff651359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dac9c3a3f63fc7494fa8436b520f19360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80502c20783159afb3fe12687069de9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d34208a46cb5aa5409107bef3a3407362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edaedda0c0a0e627f3c0f7c6a7f8ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790d34192a9cfaab89847d738f9a36d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417192321a1ae28b40803c0b635ac44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7cb7d555fd812b9ae10043661c329366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa18eddf0e0564fa159cc1e15ae127367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d944d0f702044c0a606badfe890a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7649fc71aca460dedf2e403090396369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb10e073e6a8a88e0eb574ef3b297b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bc391d438fa81e6fe76afba7f6737371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e171a37530034d052f07e17a1b6e360372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a3f4cd485ee6b5ee5878d7fdff28a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbff8f40f119bc197f477085199f6b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50426ae869f7b676b4dd94c0eeb4ee1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbeca7c073bb5779036a5f88351a049376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ef2b866ebbcb4b3ed2a838c4c02c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e41c6c909b1614705e6928fc0d2fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4412b441c0f64cee9f2b99673dfc5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d837066ee7b6f2c9710b1b221154d7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b32b26788c182daa14052040c958fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3bd3dfd75cc1b8ea0e3d449d71adf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98040f39d07bfb6a140dddcdc0cfafb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43026d14494faa105d12ec0061c6325f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117ede7a5e6b12a213a6b6dacf4460c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660a530426589f4329e458ae02690c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1854e2d1b01e08f21463022770901387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719d4ca8ced51f13fcf48daa0dfa5e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123a2c64aa14f8f767c2a821a602aa3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159516a45cc9e78d9921956fb1f6e94390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c851ddd53dd711ec637b94540a1bf5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77292eedd24d9e217e5937ec22b4eee3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709e6c4e4ae8b844a5768a3e8d36fe4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8bdd72baf059c54ba6e1bfe29c2a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1224fcca27747f74e484dbec428af16395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb0a5c8422164110680d783636bf85396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290f2e69dbefcbf36bee8eb7beab27a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f6448be499bed8b88ade10c2e1868398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fa8b401101c424f8d292d46827584399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1110526a452ae3ff1f2c0539e666f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7162c1c07cd724dc9e3c2e65338ed43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282c90967c97c59bfeb267bec769483402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873879d55a28f6fabd64234ee402204403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f676ee1720d69b19dadb43f3cf9423d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beaefceb7a8dade4b459d29ed7cfd8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205b6c81c298d87ca745cc82a05d6bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907540a88b76f42082503cedf1999d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd36085dbd819ae8859e2bdea087d28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096d10bda0238121b0f73821a84ad0d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdb23f8e66567d92a5659ddf3444dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8723ec4cf71ba2a614c20a7cb4820bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b140735972bdcbbfcd0826677d412e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73533f01774c9d2bf3cc64fb357a39413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1fce864a87e8fa5ed4810cc608ed2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ca76d20475ecaed8c8e5dc4a213ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481f02c8beac781026c5b288ff81072416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf28c3bd300424d8f19c386a37365f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e77caf27c6a2dd046be723a6b6e8f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97812df3b9c7cf7817e3f4d94fa0e8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50211f46c2423b6b02b5263a45484140420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ffd59d9786146e7bb1d39093954c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50819a313664798de0b68fa4adffa5bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce70a17600871a6a6741fa246eca2c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c7f05d039e131c0f811402ab1a44d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334657e821cd37922bff3fa583544a15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2647e14c4f9c4a0b6572ef3395d7f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46af83003ac4caa5a0b5ef42a417cbe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c1fc94222a5fe3ce1e0fac8390b4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6325e8496ad82b3b766ed8ac330526429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b555fbc430ae4d1036f43c04f0b403430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c328d66f8c6f364dbefa695824b8449431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d723f4fe10929a48b8eea411b9cb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7501128648991bc7688d239b4a651a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f12a1948c6f3670673cd15ede563d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf3ef4f51cd03bdc5780ec95172e4e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b50b7400ceff22ffbbfb4c6f83ad35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98d02f61404401054a3046dae40534437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518883f79a1ef40c7b174ccd1243b1c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad230d0b6d02d676d5389776456aba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c72b6073d41ee10a3b5c83f7615171440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbea9be031ac7fe6fb15a82678b4042441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618e0cc91e4504de47cba9a7fea14b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c2e255308a31d8cf19a88a831006d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97aa917c53738f3ca685c76d91f9d5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076d1cfba4df6d256f7ff139018bbd2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c565e66450fe3852ca36c47ceb3790446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a70b8326aecb8478d6bb472021d36447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb77742b29cefe2828d9b8a01405fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967e10a8e2a37273166eb7f92a29196449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e686c5fbc62851df331a8d162b5f533450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c531488f2a553596e6c25f058abe6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408352852cea66fb87ba97d8b12818b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0caa6d1b2a8621bf1fa1817e84923453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b17a78d32702b189c41943c970186454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aa32fb88eef4c4d39d9dd071c77f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766724c794e2f7a4de8c0bd534accc6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070606f7b5237f19e51e17fb662c5c7b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a8a498a7bbadcfed879e70022f6a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563056c81e4a679dd930988d551bdd0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099819495ec5ca5cd9073d3ddb587d0c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e3dd816733eb934a938925cc8775b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0110756bc498e9d227e79ed0acb84462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439d95e6ddf67b82418fc9e0eac5305463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135e133999c666d6cfb9aa30692fdd1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee60892dbf9d39adeb864f9e7b04122465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e93603322a90192bc20733e3708318466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2ec09d1ab920bace5ac9755ebb72b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979c388764c64614b02a6a1cfde1592468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eb787da9d5a5c8b021aa89d7aafc4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead1a2aa93062cbf1099d756fb0c4b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf2d98bef84b561c2485d2f0dc9bc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307afa829d1af39ea35e665a0a0b0af3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc85bd4b0f7993237e7da30c5a4482473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07edca344a5ba549304c1dde8065a59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728be10ccee687474081c5e6e17aeb7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85186301977b8c1cb50b91984eb62595476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af0aa5e0919151b08c19cd965f4e0e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4d84f8a3fa7c07499a231ee23376b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc5b0cc70eea17206d27c4bce4a2df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dce510988314918ab3bc100b2f1f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fa3e314b482db4c6bdd239d910453481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445af0b17a888da46b6f8a146656af85482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398723057e9cae7ccdaafb93b6f66230483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2bccc4fcf8dde6af9639cc1c0e942484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30bac72873027ec41745e4cf023334485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a98e7d79bab6ab00f19c1ced20743486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3ead48f5594abdebed8740fed3268487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b52ed6a13065f9c770ac87c14e871488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3267abcbad2318687196f31b7165ff3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c355965eaf665bf96139b3921340b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4bad73a9020ab374f681e9837d924491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a3b7d8f930ce667a7fc76933537fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0160b79d86b9bd9b5e40a2ef72f4dcf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6abc6edf2352fc627e004c6386978494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a524d2b3be4ac31bc833dda8fef8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c78dfdd957f5fa0bd564df0d056e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683b393927bf1e673013e41d30c6081497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ee1fa53c139384f73c81edb6928d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ddf6b74d594fb47b2ed3ee1bd0eb2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ed5da9584b0ae564b84ddb84078ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78d966d52c5947002ab5b3c35d298b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0a5b4b9b83acb9137d3d0cdd02234502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebbf042129b090d764d4ac9da7e9db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842352e4a8fc66bb444573a1e59936a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c1f6e828ae64e3bd1ff35ec943328505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e6a7ddd8482798c3552b82c8f46ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e252ef8c48beaec5e7d8f111280c122507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920e0fe6a5b2a5c893d744cb6551fc3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fafb00ac3943c95918ea68e04d6aaa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539c1ae8b3e038ab966cb71d8843034510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d19f51f5dc4efc8f75e63ebf3040a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a5288bce978a46249b3ca766e6ad0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb454853c669d567c34fefe37d8099fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a5e1d2c2594dde0b281d6dae3f66a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0da5d26f876de70f687ed036f3859d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2832ba6fb17f74055f527bf5c19d19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd26a6b5ddbd34c60049dba15477ce3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9e04fb27aa0de5a4b84011f17bfa7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409101af28b80fcccb0bab7ee4ace43519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591a00783eb4d4328e4252963972df1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2d45f139f1113d7268bef502b7d24521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd7a038bc6915bd0d75f283bec267b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d3db76b7c23ab809ef79fa903f15e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f687bc3e3a76c931633a9dd6a2a75524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb52086fd0e0776fe2bb8301b4a3c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e84792d6b4624c94026ec36c82aa3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922ffd00ddbd09b2603c25f4aa0c3de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365521697abbe0857bc4feb6dff91804528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964864cef726a6398fdd7ff605da11a6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5494a23b4c7f1e421d7a63ce81de90530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f6b41d1b8b71d2024342f373bd5ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b5a80c93bbba8b86f527e5f82b386532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6908246f86721029c4a384b928b5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d47bfdb1c129e561d9967931e644c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad50264992654bd129c0abe3eb3589535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3d156aac218e01c95924d878fd3c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56832c263b9aad2711423701b1156d99537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a2300a052add264142ba645140521538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35409071335680299ffba56fab22837c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39117270cf4ad3946bb6b7276b67509f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e44cbf9ec074c63b1057d054440cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fdcb6f1d53dedd15890f9f21bf1b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a72cacd1e573b9ac0b5271e618c22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc31a1dc7b82a37e682ff7a8fade004544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f30bf63b99ceb51c5b2c007ce59d9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932babaa5d0acbb32977d4390d856634546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efde83fb5c41c8c48dc93f98af9663547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f948cb3dc0ed10ba23e5e528394254548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd64d3b1c1d67138ec79de150b6cfe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9c28d5875286a5126e529bb8830ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa2436967cc7bff1de5982819c6258551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8d5071304c21bacb0a582ae609d63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32032555d4a12f0e0487c74eb86a862553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd87d8dd0de7808df42da7f5cecfd27554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9a6bba10b0bc83d51849ce1b6f6d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9075a82749df4e5aacf32018b0fe69556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc623e08a6dacdc6f69d996281f1777557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b979c0d9ced9a7b29ba58d53d0bfd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d950405bf5c50db6934457c15df66559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca96890177ee28c0a571eb5561a034a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252dbd63af24e9d7ae4ffe54f1a0b72561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb69ab18f9eabbeff216c651fa1bdff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b14c35d1e60cf04e50edddf71b6e21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18005e0b8d1bd03c33baa60feade36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405638468dd8a7b5b431861882ce520565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8326b689b3b9f899a351b82249b059566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce6fe71d2fdbc6d6b4de2c35684fbb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ad377aebf74b7e33a9245f29e0637568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b67751a2ec726c5a204258a70ca9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd22b3436cdd17342584878f2e64ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30b93a08af7999664ea5acfceb2c78571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b495cf213f8ccbfde35db2a9c0ea6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f950ce5827e2af7e47484d3dddebd4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c850f23b70b594f1bb067ff38e859574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd256b77e819aa6d0b7b11ac5719107575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12853ee45d446b3d7204bc4a6e5480576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3187a859f758ee2053414c72de71dba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff354b900984719ff7635fb5c11377578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cc6c7a31e1e585b13364143ab9a80579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b33a3bacc56e313f117f381248d19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa60d666ea44ee98d3ffb2c93f982b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0d63b5e9e87f04344de8bb49c0f12582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf150337c23a6a8adf3a4cd66e0807583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a08c4ef262ac092c0ccdd3c06cef7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bc977d99907e95b21a07e32ff932a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bcef401c98b5441e99460b4845bac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaad852fac884c11047804575c83f4e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c397f3e7b2143b94a65cb8fd58e494588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1231279e690b3eb312c153ae1438c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a78f669930ad46ff4ecfbf1afd8575590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e93a76eff45765bfa57ccb4cb753ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a949113f19d434a017a92dd2503739592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e06bff09d074bf7c1cd61beb197a2b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a4bbc67332c61f8a1fe200c2da6d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12363a04d40d230c1b426d4b6f48c309595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f316fd9a2d9a835a9eebc05d964576e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9b9b9d635c1c56eabe94edc26d33c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d6e59e6fba121baf667c349c72429598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a424c5e939752151ecd10b275b6c710599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7349f4ee126226c80fc6faaee9bb4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d11885e2550b71b73d83d6d24c49c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6e914e0e04f60568765f2da599ec2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43150040b6d41f4b6487ef47beb771f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b29273a5e5366077345960d3ca3a70604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31913347ac3a966dd5eff70746fac6b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71695d73d1df593ce6c27c7a87ec251d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d30516b469ef348ae86214c2a2de71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6d28283acd666cc9e42072cd4efbb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930ef7494e1bacad8a5d0e4f6237f06609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39c6edace8ea26309d2b1655186d8e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d70daa45c6c9bfe4b4fcf764669ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce84f649350db28fb81eb48cc7887e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfc01a1d6c00040650a51496f6cd3a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2e7da8302d104be8877c06c4510ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a94a607db4508d7f4e7f7342c4e21615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c090c3fa30ea97b11e2360ba35af09616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c2126c8867bc115b9c66b10a6b2b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958190c7256db23b91ace3eb240cc45618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b5ea083a7b4017982a16720759f72619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099e9adc85927a80db8179e37cb8a1b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c50ad1de89c297669dd5ffc0c97d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d718a2d908a122b8c274ebe61926b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e09daa7717a6c8db052c44932226a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c894d39a8962e14cce2b91a5ebe06624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b4dd2c1b84f4149380026a6a4518f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26c9d2cb79bb04517d4610743f65ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99bd5ef54fb9619969ad68b09c8c13627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89266b2b54a385ef6721c5606a3d017628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141936dc198b0d03fc99d09e39a91dfc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35634d9eb8cfded1b836943d678616c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a6d7e393bcfe58f4d6e3e5afa5974631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb674463bd893c2a6590836cb8eaa45632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9de1fc9fab95de1fd454b50d976c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637401ca3c67ba3b2e86483ee56ea70e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809be00af3f70b2036e585092a177218635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61aa61daa24115361d5a08cf0f90dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714193e1c72c14a34f0aceb6ad4d160b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0b59a8471ad27f717d7eb1404d4d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c8166e6ca1158e37305ae331f4243639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4c5c4dd5c3d335b8b2ab528c0e3b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a031233fe325ca8ab0bbb9d71e01f70e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f8ad63c5891bd2b4d9ba05910bda3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba0d6f9374fa96eb7690f3ffc98017643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fa06a3f9b04c8e3b135c29d9c082c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6ea1399d614912309d04bb91e237c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12c1ae6c2c07e4dac590dd7e2ea077646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6939ac928f80828efb4ec5d29e26c26647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23378196b1046c89c83e7432bede2f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ed9a5195777bca5acacf45ec97a75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c1cb609cce6968e968a3b7f6d5928650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ff7eb544dfa668d085564c2a7f873651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27548c00dd3093c4547fa888dfefb60f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673e2e8e25ff85f5ebe91a855e9ac77653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176cc7302786cf76da42db2b2689aeb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b30a59ef67705cb64b2b4371b3fd9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7e6e9eafff81fb67765a56b090af9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c832f3ee4d68776c3cb6198983b73657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa9aa75ba9fa643d8c12dc50796801658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b724daafcb709d1070cb635768fd68e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b2b2cf9a09ecea0c657a334bdcba9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff23a6891d803182a179ec80afa35eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ace7e2b2a8c809f73686366ccb2b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98bb35027931626f50de9a6215a1d2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc066de283251459b6c6a87ec60475664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc949518eb1bf1a9ea1b94effc3553665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ff71b527f5b2acb7fe7a4c876e28e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507901ee6364eb8d5dedc5ca6a2297b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dda5b174652e4b8eec63f87d0dad55668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6733f74030c7556e3265a09c4402a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f72d38e08b2af7100e008e682e5d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27524ba454021e9541280cb35d55ae51671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf577e1ef9388ba1d8d62f16941ebe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80708cca466bfac8ebe765f288101c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048d78fc8a004a49348288d1fe8f416674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664ff59021720727b27bfc971ac1e0b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46ae0e9c561d916d4ca2233c3505e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66cb22a2d7d1616b46d8919ba53a94677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a80e7647481fa4afd8c33a288bd76678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7f68921b7bb94acfe9c3e2193761c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3607217f2602b9ad3da75aed3b6293680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9cf067e1f2385f258ef11790eae7b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e99400a3bb4fa5fa9b3490227f4e5a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dafb1df31ab14ea613158aeafc779683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf9c81a3adc81fa205f515293f9071684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27339d989a57b23e8d53339054834db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b35c456b4d39c9a53f9edd9844d497686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036a1e88679d58c42b0076b076191d1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f228c73b8e5368bd8993b0a7830b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924f6b9108fccb1d1dadb746cf391b8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070ff6be147baeebea4603e933b7aed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad8fcb9ff13af1c62564f56a9a90f6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0044b74e9f8e2540f6447f8d714d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79193d654d6ff15c9b4a87ab79d2c89693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037edcaa231b0d5594fde0574449d60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ee7a51578ab2278a32f975e5cb20d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38f5a62528745101f2f7265aebc814696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fec958e72bc6891df9393018098a39697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61fe8b34b937fa7c0265364c1f8f51698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55865b7e4f5d7be2993409d2d6caa576699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f162c3a14174296e2e8f923c252b9c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0b554dd331bac73fea2bd612b4a89701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cdefb211b83bacdcf130d2ac6b84c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7bdf4852332ed02b0cddb3829a5a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2715612bbf23dacff1542fd113ea13704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bf1ea87e877fdbd3e6740863142e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1ae1e9a768f128ca54235443d4e4d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0d1c025865ee8ecc34641638f5c71707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e82146b7212cd83182a4227fff7d29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938aad36c4de4e5f4a747068bb5373b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa16fed0e150ac948c89d7038d11f1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3925483ff2b6db65c7efe3ad382f2d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759c23d49a773466efd962a4aea891e712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bd184062c8619d5aa7f8630d3bf2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aeb5f83a6b532376b5391586ccae582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff8070e56ece4db3d3abe1a13fcc883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f53698aaee9cd449937b0e218adbac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f469cdc58435184a872b96a9d97be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdd47cc134547b756c1c128976670c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b196f488e189fde3be2071f5d8f5ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9775807d2e8dd81a05c3285a87544738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd203435d9db1bd08a63203157e3baaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dc4c037166ef2187450e168e7258b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8aed47c75ada43a4a04a38260dc4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed031af1ab8c18d82a50bf5c5a913b1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd69841a457e3cd14a89b743a6113f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dda499810d28786a9ba14923b80d7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58980cf5bc14bf97eede2149b7231cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a70ea40869d24272b92e672f17cc0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899097d358760f79e35a647bdbfd09817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc889bbd0ed6b2c2a71e23a26553a97518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1889d80a2b5f5b10d8703d67a8fbe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5654b002c85c160d40fc7bb71f7b8e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb40ac56f690efccebfb1b8bd120a6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698797970635bcdceed71612ea7aca022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d69307945240552276bdbbdbca879423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53b3c0d465245872757bf94638998624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbdbaaf4ca7c9f99ed8a5cace9355825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6852bb828f318f5500e99c32af5a3e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acc0dfe60f6b0f28b83a27b333971427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462a6795be2908fd6dffde23825887a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7db782cacc021ea0ee5cd2ebc620b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1db51a7f4224590f1a0ddcc17b37430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff13669bc19d45068f2c9a27f139ab031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707b48ca13fb8bf5865f7719f16041632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c56777876c61184fb6f494285aa8cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b552f578b77f88de1a6b4f34f138ab134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c15a3cedfc0d26aaa4a4aded972c3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6113cebfa7160ab1948ecb2a841f5c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25719dd78425c9bf794d0d539a4e004f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8a8c18229765318bc13123f65b42d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0b79517d61ceb912da147e47fcef439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa6b3d0d7246e7a030a14cd17531a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d1cb928b314f04357f9c31f64a10d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1018edba3926659b780a79a1205ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769f0e343b36210e7d5e77e5657850643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53713751ef101ce501256c59731e28ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f02927ab04f3516c2c0a8c6f25e2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930ea9998cf1781a7fd73d4edb4e53846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c13c68b1553ce3efeb28247fcf095b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78854da05eb1a2dfe7f477e2ad8fad5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec656eb5d808cea1fba14a48d727b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40af8cb9d6e261b950bd7dd2b9fa6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869723c948e7e4601d8079e2d771335751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec474665a776be8efe536dbbecab28752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcde73af62e98a6f4bd8b279a95a5ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f354925564d16e3c96feb1e984c7ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e1575b8e2df7acdd8544ec15e162b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebf817a7bba2d79b3f9e100b94ea8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22475844e99da910933cf2077b5fa8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ad83297140061318b16c890d4082458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac9d340a00acf5c5aa5cf6ee197e8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d51fea616dd13b54c5b1b1849fae5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04e87966de40a876bc4423405f949561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ed53dbffb252f264bad6ed8d08df262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab8742dc57106a74c48e611ab6ef9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29a3b03f0469419ff17be1a283042b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f2eb589102a9ebd213332085c621a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62946ea59af5ff48d78b448a3fc93e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a887095e2abeb58957340ae9238e567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8001a5f2b80bc7330e3f1b827c833468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e56571174e81b0830623297f76461369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a82eca903c0a109e781c75a118db970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ab691e5bae1821cafd8c05e556ca971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55a82a3e37d46eef1a08dc5264645a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41025a055ca5ad3630634f901de30de173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316968f8342b42e9c9451866c087c7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993065ad3705d1e1c21e2796601567bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334cc212d91825474318e3f30bead7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f683ecac309e63183effba49e271f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41669f6cd108a6fc8a98803c33391df678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b7e1b65cb72c44b5a53ed69fb20e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7fa01bb5c0574425131c72143869b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74550fb7c4f2134d8c2d05d88f04ad6581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eddf2c8c135c4a9a03a334555136b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ce2ef321edf310fd7037f2f83c5e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac570b252d329402faf3c526d21b5ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fecd05bee6c8ea3cc85b10eb35b0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd562ed1917903cc847a371879c3fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a0ab826902f43abfd5acc135512ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4617307db729392c4102a7cbde407188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe33d7f7a7f05f185704d35ff1165689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1f6eb7f9ec8d7efd4c0d8eb7b1b2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d8653d71ff41a0e41ac7a34492ceb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cc627920fb470aa74095f9f6e23c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bca360adc7434d739014445a08b4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb1e8ca63ed499a1f2259f9967d6ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd389fbee3c8d102114af4a0843286695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1de8f9e60fedd357babb7e5e0547ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acb70e7a773dabf80143b50795b4df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8cf9f4b4948228602a649ff6ca3e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bef9c23609c8ffe379a2fb5a340ec299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4975034cff4e5eace2e4650db2fe44f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517b269ccd9d8d0519783ec2c33492f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dc1a154ce6bde78bdfb1293185db8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50834dbd635c53b608982eaea03bed31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bdd3a40aa1c486819bedc24771c96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba788f0800f09c94a1795c96a8710cfd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e89398e8a84fddc39fe464f8ef4a39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381d558c0e723929ac735e6356edb4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffec5c15f4e0f449ec52339556fb2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91a69251e7ef29f5e061238640805e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3ed293a597a51ea672a7f9b0d82ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c768525dd099bef9c3bcecb08703039111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0244e41ab99597dcbcb70b9f31a45f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142ad358f64c2f34af9a1773d876f85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768c6ebc23da89a7ee55388b8a49ca4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ecef5825cef6d47fb366298968920115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79863289d87041b2cd493686a064b637116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94e9e5bec0308b848d7fe6a7139e4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71af85cd8b81cbf48d1699327cc02a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cecc2e745e8464820644fe37162c19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da3d38e751ec7467b764c449dba45c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2875583e046a133ab68cfc88b04fb97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65ee16234f748e9941b1f303b122d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd504b536b1a293159b277eba5151e7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055f5c0796f51311805cbd0457773f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544868493be86ede50eb75d8ba155f7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ffec829c150a0d708dc0b960f1601126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e5030c37dc5fedd72369d33c1807e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77517cb308bc58e3d6f49b8135c111128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856f9a1e5a785aa8ca7692c4d9517dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ab5df52aa8de2fe5ea6c39b1d9558130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4ad600a2e409a4a5f173a9866778b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebfad92332e1566d0183d1d91b11e0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951275441a6739f6f3b71c4051ffd35133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe88794bd1207a8b142c5c1ec8d4b70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fdbd4a984d4141b0941817c4629b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b88e0a73ed8d4b164728b2cf443d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d943e9e6438e3abeaff84698073334137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bdf5dca03cf85d2f0900b445a66a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105bdeeecf66fcb66ce855f6638f4d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64c7940434e8e822c0c267e14ad208140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6c73034b6f2e46d1a473295dd6442141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae6c9f890d8fd0a83e22db7f0cac18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950cccb9f8197acd00c6ca630a1350e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e43a7a3b6311110ed2c9b0c534795d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098083c13d08ad2ba876f73b973e992145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8f7aa5df038d853f7e9b6c7e2d819146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b680c628e372ea895fdfa063f4328b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbf1fb16c705607c759c77eb0b634f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dd89729505a1d0acb065299ea70ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e1895bd4ec353e4d7007a86d39b03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1017cd7ec82e10551de2c7d8a7f58e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d59177adb7894f53d9a8b9d003173152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4792540f411313790a437dfa61362c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a429ca984ffb58f93eb7ef9cd441454154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7c275ad100e771741d7475f92cc13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4cf0a0642d744e615f86f8bbfbf00156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ab0f01f9dd9c4e711f0b640f7d105157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ac2ccd78ce9ecb166f24d2e7083f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9031aa6e1c82d02ab4234d1a6f1e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a45cf5d4ead71543609a802880d1b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cda450238ff871dec725f8be774ed9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df00bf2ed992e45a624c8c76f8bcc7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb2b430317945556429ca1910ac90a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3f561d77aaac6e0269eb09b38e2ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c18e9584efa621c1e1cc90a65cc0ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8ab800e1cc60250ec77a46e0e0508166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b489a56a58edf878b296c9fa9c884b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039759a6c2f351dd81e4cd3187fe5919168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e3746661db7ab0335b44a4486c9c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407519279f4d8908bf8e4e4c8e9a9f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115233cd379e170b6adfcf645790846171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7316bbdce656f56f84e4312047f4e2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb194e651a2197ab65c4818f00cbd503173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f9766e9d002eee80d946712adbb00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0082facb0959f72daa21f701ea10489175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93f7d1f46eb7c0bbdba69b452a3e82176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0316334d9ce16fc9e84dc7afa20c086177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e6ac63f29885edac0481572faf790178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b2c7ef7defed436693df8e8bdba1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e974a28bd97f8446c510fb3e92e243d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07966c0bc56adbe16f0513fc9c7e7b3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3139137e26d3b2542ed9291e608a18f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb713504d567da302fc9cdded99a0b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78d4ac5a7f80b25b50ca89d03529f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe061142122dfa7ec192c24751211a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a565d8c5c61d5598ecd86ef05adb9d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d001f8473f364df1be4897d9e66ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4e7afa7dd29f2a2908db8fa29c52a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86474383597cb38c7a311e140ecefefa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8a37e585f5b567a6329bc546f91d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb72ae00ff5e4338902c06d37fbb4c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c813f9464478587275de21557353d7d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38e53a61107d40ef353f80549d772a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0615e4855bd123b9ea438e2ee0f1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02c3754d7b2a1fb55ad1290cc5fefe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8ccf3789ff3036e7dc4680c564385196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221d27136b49dd45be9819f614dc691197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e8c12a7ad79b8544bac06a95508c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2aebc5ba6edc36cfea3fd3ec38582199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d0db09166fef1cee16786dfb2e3fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cbf337efbee671f207a79f969d484201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422ae647032dab864fa84ab57259d43202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b00483167e721d7213bbfe87655826203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22e31eef3bab60fb257f6296f845c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e214df09922f2421a1247608e030f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d73adf0de0ea6535bcf6eb282b3aa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e59fb40a1b018fec36e2a8620dd2ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eb6a8ccace8e31536b40d539cf968208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b70fbb301a1ba395b4b3d6301ee6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d3f4aaf7a80e80b25d9e2228ae438210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b15ebae8148d279d6c55e0648ac25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6e454e4263d3d03a79fee7ff98470212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb44a332c4a4391cc45572acfa2b35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0682663fe941b14a9c424060986974214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf01622d2514a82c8551d59b0dc0a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4200878dd936d3352a8f0e83bf700b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859282bc43da07924b5c7b7fcf03cceb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496f2c60d7dcb51ba1b3f2f37ad2f29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249c0811d168d153eae982589b7be73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5b84699d328fd7ffc6c66849e1c6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9e2c36d75d789e00132ebe8b5005f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d6b541b51f85315fd5e3f72bfa6f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591a93b80c5876ed848af7c67ee9cf4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f176a5f46e5d934f56bb2a1a8af65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaa5e5466698836f45a73904ee3efc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a02cbcf81f2237f1bf643b58698125226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa7c32e59d233aea870758e5710227227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b27954e6d8874f20edca59515f7e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20fc43999365990fb3fd052f9d03a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a17a67ff4468b415a8efbd800e2d24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5947c7318de376c72252a3aeb9015c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957012d5764912aab12037ad2952bdf8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39013e5af25609c758fe84288af6985233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534f2fded5e70504bbdce98627d6c5c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf44f8cd9793a569470cf0cf3502d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe5a5a9e590b361d498dd3e6155da9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41a6d026612b5c9041c11e49e83c55237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca61f8bd04a9201b93f8d933a0e424238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159b958b33c601ea40c586eb53a026f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714babd9227eadccc606cec243ec1d86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada692d22d151fea9fb23f2b3a52447241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3d4c625b7c7da4896b554615a065e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f466b8e67570fb27815953e2cb2029243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c3887970fc4dd4116160846323da3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b2b836d1d68d8bc1d1fbcf096a870245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522479d2c93095b2abb469a8e48a81c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78016dead8c2be8d8b911704073b1a74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da4d157ad77ca726036567f8fdbe59248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8172e5ff9665fc13194b2b56a5035249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce1cb69b94831b77f5759182cbe428250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa8fb8cabef4082a6927434df5c2e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26187f27fbfcc61112608f8dfc474d7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a212502fdd21bd107f8d8ebe093b7a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a87b88e1c7c00776f5d89d302b2c95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fee20c30e72765c6e407a100c76890255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d60ef5b29db0a3d8092628a11df5af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fdce70967ac398a397305b0a7c0e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94327d78ad2e154a4c258e2ed899418b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecbcf7f5b0ddb6a52c1dec8bb33ec6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75630ef4795e4f8e20abd566425121260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7746d34a5db77cd98fca06b9df0158b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d486aac1e349cdd4b759463d6bc1b53262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e352f5c5e18782c90615124506d7d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49df57904b5499084c0359fd53aad06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86416e28f2f91437fb9cbb608f0f29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded13f2da430d48a5c9921123649489266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cca5f3bc978a64d344a19645d384f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd68d2cfb1fba2d486b13dedaf5289c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14121a348026a0d41a3e5ad747d1b3f7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5830e8fe98b822f3c990396e998ac0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379b08aa7387410e9ef5005cc8f8092271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02eb8435cbd90fbb20f18082eedd66272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71f5ba2c2f0c506668f457bb725122273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f093b6f8176027fec41198e26e03501274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724be09a6d5942c42e87ed92c40c3cb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a04832e937288ed932b89af631f62e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491a7db5b6f0d3fdf8042f5331eb079277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c0efd20d9c556656451b1631749e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c42ce25708d9fc6098639fd41ecd6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f117ec4acba707648034635ebccec83280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cfdb67cf11508c42b6f74e1eb0149281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667224448bf3d961ac7e4b0f89956d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb84897fcaee848abbb8078fdfae5d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a111101e9ee3e3e78bab7253a9691284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bec0d58871ab77de680c65993be364285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52893be62c46c961f910e6bb1f4add49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bfad89c275d2ca8d5d01e1bdffd0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539134aac9e32f93fb9cf1f97e3845e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ed9042627b04f6f9559bc3316f11d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43acc6d105d2719cf6a99512275f0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c027c6cb1665509e4c34d2d1914cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45441cc67a98d59960bfe4fae46fadf2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25af75cf34957b72277fefaff9f0906293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d9e3dbb50102b8c609a7b0ba1b781294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acb9352cbd905f34c1e5eae6b0ff25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188322526f02b645faef324569551541296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddc627e5765de322bb585f5d5b4c40297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd098faf3448e79b3cebc274ebcdb2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222287910eb94e4b403aebf7f1a6af2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26926064bceeccb0bdea8943b11c9636300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fe517ff746cafb8787ddb96621733301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b099bfca2ae10467c185c5a7016c35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539b24488996c5875c48f3636bf3cf5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5821ee981d4b8423d455b81e3bebcd8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028062b4a6628a826b3809172f62721305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a821ac15b1d7b6e163db311f12b43a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a686c85f4adfed13f4615680e8c3e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf88748cd18a0d9d3906eb6371cc0d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4afe978244ecb03b1b15990d84388309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ec534542a7fbadb7dfc5cabd439c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fad607b76897b5534e8c07544d7317311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c55e9baeb2c601818531c1be8e86e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82420159627f8c07458be9da4c7a1ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339f00a326b2c3c592e6bce5dc5c8f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3246eb386595a3c9f62a2da8a2c80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b15017bf6e45ecb20081395355f580316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073ae71f23319974a60a9b7960961a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0668c578725d3ce8023cbdb03fdf0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa3a3eba72f70c27fcbc68cf7572c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa584833c454bc37c760ad160125a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499327128455668ee1be9dd537129a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140065f0c49b0edd72745fb289e5220322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93f37cfd9ce22c910ecaa107b503a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727dae502a9754ed019f4ccbafa53fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd71a210b6d83dc0df9340c3e89b21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d59612c5a85ed3647ac298f9e392b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82f0a5bf9993814977b10f840c1870327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0baad2b5841ead8f0762bdbc701992328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614786d124366bd3027e87a4b58f1977329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a56b963d0b8d25065033056044d796330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7126e05d566a5143bf62b6bbf3062331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e101c4d318aae3b664c735860f0f4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b521d6177c18fb5b65f82c217e93efa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d92fa2ac823d9b8247bcb24123a5ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b12b0bd97340329ab4520abce498df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fe116a25477c09aea6b7d3db27d57336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a73ff3bf50588be5b887b0d157b47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456fa626384b21d3e2568bde4450da9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c073d14595b69839594709796cfed44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e6d13d10019e13a57ccb89975accf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515e7b0535e0f78574d8173444ea3a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc335a742fc42e1ff67439e4c26aa7c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6389a66cc4c41ca207b758e417b6dbf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ad9272fa325dbd5cfa7aec5acf679344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb674deace16a23984259bf9b2a972345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f4e031d8b2117b021287848d43db6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7cb2f7cde1ffe1719eb27025e62c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a28985eed31a08182f4322bc68908348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb317c37a09e3130d78de7ed48c4d17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7732d9e4eaf5804265034e66e73a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c2e4d5707987699bb31b5405e9252351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f27e2299fc7d33a076307d84d63a4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279248cd79385db834f3848168bd1707353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be78e21564bf0012214e631534d5348354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dfb38e24ee0123252cd8a8e0ddd27355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdd9a6335bc487563b0b9317239b95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa50785bec3ed8649769694025e0f68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e044e789bfc1f5558fb00cb408d624358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e399bdad7bc6b38e20f1155be243902359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6eeb8ec5c71051bf7aa4ba3d4bb66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe275c2e5f9f83a349f05ac8300e1223361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b0e446f3aff93e78b7f08de0d70d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e304618080bce2f751df119550feaf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808aad475e13c81ee011b3560a4a3fff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d471e06e3674caf92037f60f61ae5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32115dff84311e8ec97d63316ddd651e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882b3bcb1218be79a9207ef9fa9303e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db327d3cb39b578f7b60546ecc58f98f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2efcd9de37c50f9fa6b672ba00027e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123890d55d11ed0e495ee9dda9625a5c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b56f1a8f0359e9d59d3a1d1e6caff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453227a34d1c7c0317272ba01257538372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b60bb36063752408fd038264576c80373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657a67f0908cc35323918aa08a53059374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb30417d1176a5759532889e22e2b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095b7546beed7656a3bab48ccd18d9f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f6df5db050c622b62b21cf6ae0aa4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e496758a73a60794de9cc42656dc1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3f67332942a830240b477df10f063379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e24d7d70e38e2f7879fd42121989e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a257c5b0aaa6bf14196d640a19885381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9771bcc6bad45a0815d8a5a31caee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ccb1f62a5ef47768f589f356bcf7b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237641b883d0faa5103d0a54fdb59b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228d66c46f9754e7ce7f0b16e930f09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647911156eb2498ac11d1530ee8fe32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226deb60bab102255ffc5178914e33b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b54e599c776772e8783fc8ec33bc8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaf998c32579be031fa554056cad1b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644cd516aaf62be62597c07588149b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83addb15c9b70bce3c3e37d8e038566391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a5a1d1b1e3390f8fc1d93e72dda93392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058548519d33e6de87f5c17530b8c90393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4900709f1455a5bb097b42cc897228b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3421815c6c5bc564a72998555deba2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e6ba10b8793e1a3739cdd93d508d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1cb32459d640bc145c867f46dbc7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aea2cbae019eb6907cca19fb20d1ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc71daec1b465576a8a2062d846a45e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf447febe8449002adbc1c72c31926400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b122b013546d6c3ed3f8b2ab48ddb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90460d1876feb92557c72737feba16fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af9e35e892ebaa348c381f3bb519ee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcc3364b35a5ee1f0f2cfbe4ac3f53404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc58327bd47b00e5db4d533999c9258405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec2a644bad7a67090f3d5224366ff6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3561c9659f29aacf68589339c1b7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388514f0e0deca230e4abf2f7208b81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238f5aab8d38e3888c0f5f64d3aa64e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879d9276c1a13cb045d61a5b3f799b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcee90ca803b6d028041232faea3bab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f7c852e4136831d59ae01b4c37227412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4c02623da394e4bb842a822268fac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2080525b9349aea1490648f798b0a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e0c1cab8cab2870e210397874a085415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfee57e3511712558865b25089f6dc7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465113c5c7bbadda970fae1aa474b937417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653699ec541db0fa4c87954c5b0499b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ad396f104802ea871b8728fc1a450419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019191429c61363a130993d215dc4b58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa46d1ee95d4f847bb2759f027e5646421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9accf8469ca5327b59150cda5ef0f81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cdb791ac104ab48c202c545beb469423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31204732918ddeeaffb3818381b4f22a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c63a6f8266d28ecc2dcd05727a9260425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008ad9bfe57e3425967c567556bdc88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debddfd0a0cbc6a650e749c4a9dafc2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d93272865319acf63021f17d91a4f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab46c52918962da32284e0cda95a85429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67d9e4705dcc4cf4081cd1d96f9ec3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70bd9aa75ba4a22b976019ee29151d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7979f5c4c3b396801ccd1cdead343c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed825cce06548be1bdb8edf2d178e8b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bc290f0ae186f5affcacdaf51e4b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73ea68e5bdeae0d00b19b59a4578d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8dfeb5e96eb502c39d726f78b2003436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76fcb9b47c325bb7061bf2581e959f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b46fb3dd85cda7e904eb1b96afd765438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25535e94927ab9494f3429f1f7e39385439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079247283ef14a0080df830310a87892440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6fe78f656c05319b6b337ff53c2a0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61363d8a84460e9850c165d5fc8dd9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5ca305b9570aec60e1249b190dc59443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68c94ecd19d09214c4e1ab1bc5b175444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd12d57022b5a90871eab069965e20e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471f27e73140126b1547a46d4a156e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde271b4b5bf91a3bba6fb4cbe21586447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca90d96747ed83d26aecec4a59ca13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc572ec7a27fe31b7ddc87f2bd7f8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40a546bf5f9d986db3d9507c596461450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a33bd5e4bb2cd097801773f1be444f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba790e610c7aeae8a1bbb47924278d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f6cfa04cc7529c966f4c6433821d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbae5f2498f72c00bd891233016f64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c75b42b90d5336516bfdca073d422455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41de51c40d8e31e03ac831fa81e9d18456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58680201a4dd1d3caa6af4becc7e5ecc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7d3a9d67d10f733d2800e6ca75e28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b0b7de47efdfabd89c62390ac8892459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bef1a2948fa83d985b7a3df12b4cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4ce6bdb6f79af845831ad5e560b75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a798a0bd84bd7a3d337d9600949cc21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59388dfc2faf791edb9590ffb0861021463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1286c729edd05f049b25574b542610464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49821f398479eaf8621e28bbc853454d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0c00b2051b2103f260a06db99c83c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd67c915f2269b0a72b0174809442a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c21aca5af56f51273c3002355bfbac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c20fe748a7305fa27e58ea3ec294f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389ccb89418a4de323998a451a983e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847904fad8d0b3dc7d13b7c2cfcd637471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0fbd8c6ef31f672b207a29a23c0a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb7559d0b4ae0a739fcca5ad64c4c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edc33818162d9489f26a1faca014ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edf32d380d5fef658de22d4d553ca5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475752a26b799f546ab921ba023d7628476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4297b57bd8fbfb457ff7feec478be3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc4971e970fe522d1a3d072a794a94478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d2dee626a3bee3140aa4f4adb86bb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2cdc34cbfb25f49c98e1a1b8bc1f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028efce92e983fe0ab07cc404248b71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a5452e8c3cb8fefe0f2c908d03970482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b11c93e1d22aaececc94a0367870d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa3a77dac539da07671232a212d966484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb339ed6af227ecc597d9023abde30bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dd2e2cf0c545af1cd2aea3b95ef18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fd95b73d793b6803144c195833784487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5acc7efdd48d9f2c5f5b3bfa9b54e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67281e3770cbb4390b41fe3375f5c6b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f22468977d749fe50b8a1cd3f7ed35490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b082d07f9b3017953bc8740167841491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066b64b03975478e5cbf47f0c6f772f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1482144ba275a1dbf7da32208794703493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab5d64cde6153711844f0899d0b92e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd100995c32664b2a33ad03072d65bbc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624260350e240196063559c1256114a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f152cf39a486128763c77bb0d6c41b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dc34d510ea864cceaeec3aba8ddf9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8c6a79e7e8c6569d4db16780498f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c51d21a06ff53ff35c11684cd025be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29c163e4415504fba5f9a94cfa472c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7598489c4a586aa124bdef5f0eafd00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec7d23f95a9a9e4dbd871088c0608c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33b3aa47836823b1ed226abc6bfe6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4460cc355dd8bb42d3bc6b92826dde5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4b7ae83ab84db1534b086ef1f38e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3268de24eea6c9342eb9e5ea106a5c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90680be7ba333cb06e9d7e97034041f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db41ca792a5e2b1515fefbaee91780509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b2d0bfa33a71480ac7cc71a3e41d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34584ace0e3c821d4229ad0a53b8539511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f5d3c42d7f792e95dbbf2b1afdf64512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ac1ab2a78d6feac50acd1efb6ec2e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8e9147d495cb9be550c1e5677ef4c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7095e7e2f71ca32c2924c0cb4a2ef6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ac43aec57f5e13f449146b63d7276516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab5cccaf0a79dc28ce4d6ad3d08a44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d24db971b80a8680f4cb0b2848eed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd167b670fb68d051d132d603e41e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba24e0ab6d6e109844b4eb47aade9e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53f3542ec69c07066f8264725d3dd3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c084aafa66fd33d900402415a7f4ac1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ae8bde85555e6f29e495ef5d1a3d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f80090893bbf2d2216ad8a629880d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de08f02502a3b1fda6642a5bf6e9749525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40e133506aa24b1a04ac73343db1fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12136fb5857a5745422eb20fe509948e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798f3da66445e56aedfdbee03522fc7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc3abc3cb78434fa3e0f3e3ef74755529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501a2222d01686c55d858ef17779405530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b5b927f107754d26e98cef59f8f1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2abd04d120cc3b52c54c64580172e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96756febceb0993f4c1e6177abdcf108533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98f5e6c735b1c29e4a36134f5a6f55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1148861ee7f18f0769fa63bd94e423b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ff622d031465f92eef5e280a67e0e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652844c7f55248130deb3e22e292a8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236009796178573bbd1ec39a88838dac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e677ea9001769fb2cf6452b52afca4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ea31d729f5bb7412876c5e1721e06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ea265e09050a96cedbc833fd36ecd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc99026e72e6d3e7c65e7e18bda3771542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059128ddf1db1434afb93702ea8a450543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82271231047c9592568f863956cca827544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269eba19623f788420898c748f8709a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b59b70a85f8a9ac3bbe168f253d03546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d417451614ebb2b57c3445f5ef0c466547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872cda50553b7357d1547e4ce1bb6e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e83aaec18bad2651ea67f1f3343866549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179296ea69add2800c24663c507f374b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510f61d1e6791639c4f651eafa80f00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2454ac451da5646f3bd934afd87ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab913ad443acdcb62ed906951c109b3f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e1a004ceab3432f4bea29c3311e79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ec6438477ff794785d0bc415dcfb1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7c3c47e5ce9e3cb2c49cb1aae4160556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f7b5941f0e1411d05d3feba821958557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bac5ab37c02d25df3a2eed195e6f23558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b98d4abaf3a706cb6d546b6dd3b99f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641d28790df805721bbfc75404ae660560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6947574e2627b9adca1bbadf16ffb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671de5270bb0f86c67c70cb0b2a0315c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49852ec3e159084c60f66aef7bcdd693563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff41e6ea9a1b6272d3ed00cfa67f39564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b56ddb2b5ab77b63917172263fd745565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e3a3f2f9b50660554ce35b5d5e169566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd2eee2f20623a0a022a2a8553e3ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13679845a4fa73cd71e4db156a59c0a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cfb77dd3a2a37c9c33734e664467e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d74ad2e944056738b1b97badf55554570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0f41469fffbf3157967e8f609c987571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5afbec74310ca8baa36d8261666217572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9906191f8d6f145b90fa41cf84a01c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413af2860326150adcbb6262fe046056574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4425c5d5bb9dd099f6ae3045aa3f09575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90250cf31aef39c94e203f52ff64bc1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a21aab18a3eca3224c70c12825d43577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22f287027ae31db9b4d5d2d0c2e4c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb00e736e9d199503e117da7718423e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10471a1d9d676200268826deb33feb5f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a366597f48f0eb5bbc6fa7c0914563581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f80461ad3534a3e3777d8fb9163a14582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7b06b396c645e17a83ece50a0031d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bc8c02cf9889c84c5f2be6052d059584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc117191cfc91f697e5ee0af3c758b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc55e14eb7d2ccf6d111ca2473097a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa28ba7bf9a9c20b15953bbed815a8e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49754cfee58d9213918a23b73cb135588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73689a0541cef411421715cf29001e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a27bc5bdea09753c14c1adddc70f24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194cdda12d8145de87e0e8569d651e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6c3ae121402545319148101cb3222592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b00ddc2e02b4033978118e8ba18b08593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc94a26748ee93ba8a39692e47d6a75594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae22cd62f50c75468b745177091425595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0984bf0e90857763dfe3233da3682c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c1ba643174e02f05492940237fe90597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090af8df8bef2bfbab263c4b2e36fc40598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9a21b2395e3cf0daa611e78ee832a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fcef9e47aba2c1c73325e449e0833600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa142eea5f28147cb66ba466a98d30601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7d8864a3c753fc987e2895fa4e7b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325760ea1b656107533e814bfecd0c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52624cbe3513460adf1a16dd40c8f19c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965afdd51746bce2eb1ddd86a1918c91605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769253f326f186235b95d7a6f26e5f6d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741046b12d0a7749fccbef880e33bf4b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daef99e03aa8955a1e59ffa8247aa88608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e9fd252d54e708c6a536b40f7a9c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20bdbd1afd904b8595bdb0051a6b0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ee967d149fa6b38569afc88792ca3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736b4f3422216ad30b72e1e090ce60e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148196e937a8c5717c247b5e74c4e14b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc94f6b067c782c8914ad5bbc034858614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6b94f9f6d9f52ea04f08e11c88a87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41638fc90746d9ca8077cdbeb59c5cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c71ded52fb52242a306d53f7b29ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c16851c0c4c27d7c6f14ebbcb4fa3d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c95e5903d01212ffc092134048ae9f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a097d746d4b0b15832231b799e81d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f3ebafadb3b3726f1af597f1b01a7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3032b30b6e33ab7eaa159e2b74cb23622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34b4087634f8e1c8ab977810dd6384623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d54f0a23f8bd3886fdec56b246bbea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a50acd3a26ac66e2c52ca8582096b6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bd1dd1f084ab97ac225620a09773a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13266806d1397824b3fe82080dc0f654627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357508da65b35fac54be63bd9fd3e78b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c2cc80c8baa1cd22cdb0c48a40b79629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c45a69394b151eb6939fb675911cd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6586ecaf9ceaf8a8641d77ff5eda6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b69477c20f9cdfcc8719844316cab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c81b348ef8dbc0a8dd06c94819745633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac8cc191eda63ec5f09b52d0310ded634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73c6481d229bbff9a80c859de65946635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12a39cf9f3607b0fae9162166c2a19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2f54f08268e7e86ee5a8777f56aa9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5037bab4cc64799a091e9de04cac4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95883e2ae0acc45e1132f4db2d3a5877639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30167e2a29c28456d789ae9d00c0ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac0630a0831dc2454d296d9b90414c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad3f2b6197d576182e58181f366d76642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8a8178ccd1c58535ebaca02c93fee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43ebe8660c7700729d912e080e9201644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45745a57260c156c5eb68ff6493165df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190c34787e92f7e1aa044879e422cdd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b5fffbb54725400d6f0a2149b5885647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2452470498d1ad7f536a44da646ac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35005072ac3fc249a74b6756c0f5ff37649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb21c27f0ed3bec0f693e1956e0af59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7c4e1a285fe5a19fa1989265e881b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179bb36eb49a8578996dab730827349652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9074535bb95544f71249add2ad416f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae21cb80f1ffdf4c98848b9064de0a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a1ea944e8f77cb61757e9af20022f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87121ce9306a2116eeba397397e789f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995619d94beda76a0321da57e61dcec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f999ae0e8c70ece476e02dc22fd3a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0402da168883b6d5f5d02b887602d03659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568c45f0e30440e87df26ae572f74f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357678ab873df42aa5db9910af23081661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb9cc8eb1f7bc932e883f07f728731662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29ea43b93e540e510604d844cb8b24663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c606b7a7e746551090c4e7bf9716def664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608ad92f7e2dbf1089082bd8a5785d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd400bcdcf79fee32ae5041c9fc6b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82a579220283b203a91d87be209911667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862d5f9bbb78625408943a06fcbd549668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f29c36ecf8b6dbf549df6010fd552d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc96fe7cb1fbe80f86634072d504980670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73fd8a856bb3f73589ff57a6c291f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ce60b95e9f32af9c07146d8264899672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a0d626e7e4d94560f492d1febb19c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9af446635ffbcac9af2e36aab14be3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306a6d952758d1b121d731a76bd26da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eda2c7f780758c6ea5098ce9156795676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035f1eae018e482e4c888be8eeda132677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149661968768a926118e6137913b9ff3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd725c452b0aca65d06cc5b857ee425679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91306062aa12f07cd0a8ff4e59cda6ad680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>