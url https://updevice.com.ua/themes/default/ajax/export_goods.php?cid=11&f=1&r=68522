--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc163af7dd1380b28469c33effdaf6f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c13d5577da133aec89cd952b660962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cffe5cb838b7b87a82e61c7f08d1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24da1d68a5df5aeb5207595a98bd9004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5818644468c63be34be35d85919e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259cdca409a5137816e97b58f1629456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b918b68f7941dd03c435f3de60fe0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4796846b2fa8d78e482a56cffedf2308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d63041432f2193574fa2648585e899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec2cc91e0f8a91758f06daa0a21c2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abe5f9dee041fce4d31f1667e3854b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953bb844ea9e7439f935d6fd7f8d0c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c765e9e3870ffb44a37917f02c46113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f381cdb4609fb233a6770948d19fdb814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972fb632ffa7c1e81e888b90f79d0c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16359b11d584844a317a3a6b84e5d6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4101321d1d661d4e624d0122eb954d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818a848cffc3d93e1a609a0fbe0a97518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b25ed3b48bf9155e5b34b509c1df319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aca547593b6247ef08690cd1d51c4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c073c5324861b0915584b85203d8fd721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d803876d5f63daba4da1a64c3eac822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab1b6b0d794e7d780a6302f4f4e34523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b4cdc378a031f0af47ba00d56545e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c74be678126a58b484c3ab3ef2af8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b05ac58908eec1fd4f9b1b350bf8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6ea12521adca3b20e91ea7940d3a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3165c3832cf5f17c58789da397c305528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7da867486fcb4fd2f3e11e24eb65b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d8f9d2f054d803a996334a9de7a6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafe7ede8f94f8fcb6096efed064f3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4819aca1c08153d924daf6cefc70a0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b8150c44ce529d98a0aa0b2c7ecbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dd22ae475d660e979334abd53d71834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c25628be63c7f7e210eeaf4436c21935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222437cdcf215d46a35b345a16ef5adc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2974b2eb482781678e55414069bb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e413b0d9a6fea7ff6d9c0d473316038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d629051659e237fb16bb86e0dbd2b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd27ed9d43f38b8fe6ead94bb60cd6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b74a2e28a2b3d0f76aff34992bbeeb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db696527504565a682edf6b18177ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702eb1ab4fd041707b7a8e9337e2f7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8d35e8408b3a62f17211200c490fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a746c84f26d511de70a0599fc0927e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcef05cd2b2a5e88a90a113c65b32b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eecbde1f03e63352733f71d89d91247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d0d25178b26b612d66d1c9b8053b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8015d223c5c661cd9aac4e1542d6ff449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891ead8d0159748f7c0f052593a4dcc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbd0b7a0407c6e2b8415990874308651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba2bee789b9a84b4d6fa124780cdf452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8d97f5161b124e28769bbcd3026e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3442bb65d13435eaa5c4f0eb85bb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bb0c51292959f62957a670486dc1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e811630ccb617d1f15dc6e11eab281756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e42b4edc45b4a1b920814a4d61452f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd1ba4222108ac8cdcde0624a9f0b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf05d433918297e6fd787e8bc644f2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58cf2ce03617b2eab7c149f3ec65dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e779483d43200dfe66d74e0245faa8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01bb71173d280af87401fd62222f2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f7cc323e9cf892450ccc4b386fe7863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02fa85298a82e2adeb0693608225e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef9e3b557795abe8624fce547013be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618a9d258b17b8e73ae3a8324a1d2b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266b0cb3c50bad7b3adcc5c8872da3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c4e73b0bcbc7cb10518d98e9e034368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b789c9dd8077be94113d6e7a8ce13b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626d9ee70232cb6b059e9516aabc49070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe5f3e2a50489898ba917997c8375e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e81a92219207fee2d4398171fd52d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c4a2d8e9a0f055906c4612e67dc3173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0c2f4c95756b620c2e30256cd280c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0225c22c90bd2bf47c4c626dfd48475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e4989d2f37e0324cd98ac35f6af1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381466e9c1e896a14b70811a71e30d8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ab476e1934658c9caa8d22c2d865c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae633a41d4b4bba7c9dcf0351975e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9420d1564a87b3f38e7c70dcb6c12a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11990544b9915ab55344e706fed9764a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c79aa54e9dfdddd8ee84ee71d8d42d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a2bbd93e0f1f22860b7822f2ab23083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c493e163e389c80da3db51bc33fc3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b8c4a3d351bb283198000525d0daf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ff220a02030f19151c4a564611b8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa19fdeff6619afaf9f8a4598c76f4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfa25245f5c72a1a60b1dbf9a22ee988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc883c7d0598c5ca004def86a961e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628ce455d9bfa2af0b54143a2e776b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa80d4ed5a629f108ec519b840ed5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fc90580788fedecd4791f72b5658792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1364cdea8a061b8bc3550edd99f0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f741d0cc0cf688f9826183c48d922eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17e7e9c6972d1f519738c17906bacb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0506ab05c6abe8965ab6d9d603f83e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e4e14e3b96796bd1df9c160f2b19397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1a7c848fd746d0aee4986306b61db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aefed7753154fff995b85569da202d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ee164b1b3978240f8f34c919c6ad9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791245eba76b87e20d1033d2336e6288101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c9e8c8ff121cffaac53078180da02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fdbc60c587ffa00cfed5b0284e828103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469d57b05101c47bb10d71b76ba11a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb4c99c42b011ed3ffb69e9700e77c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39232ce071b9dceb563ac0f0e59f9c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795120b28146548845bbd2cda2e4b447107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027c481e0d3ea4717eb7bec59632635108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79ace40f1a53268309b1099a85c5b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a52bf2f1a8c2b48d58c6d4f223fdf1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2b468ff48edfc8bacf5903ada64f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce676aa5ecd7d116ec1ac5009bba589112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b035e71ed9131a37c80806bde0fb464113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8220adb9373d2acb35457572dd5b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c05123db513cd275b7fdb5b13ce1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cae8c1ef5daeec410de55d49073a42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25ae07427567efbd4f44343fc1674e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48529ad7588f3026d064895a34cc0f70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b6b3974fc8612613e9b93b1d0ea6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f4568d2473160e92750de372dac06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917474d187596c623e52948519cd55f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf062901aec24731a59b54400a8cd79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf4fbd82d5384a78427f30d84d99b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abbcf1f121ef102f5c58bc59bc5346124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dace113523457819b0db24ce4d614a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa25c9f734f2fecf8f759fde041ee3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444835545c929d4cb1a4f52b7ed7dbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872991ecc622d7825d923cbbc33d7a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec906663ad0f8b23929b37343db41ddc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa018fca4a1d32278a89e86b4d23db3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c563fef70cefaaaa2fa20b1d76147131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ce7f1940a324dbaefa64d676c3cfe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be0db395c6002fe314cd71c38742a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed049acfcb62b2f329a94416aba66b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699dc3cd8bf08eafd14e516c0bf6ea3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b6a725f34483190f67a389aa6d92f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8001ffe74b233a16103b2b7a32fb958137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc62381c2477b04f7b3962fa6ac759138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef74f2fc7613495cfacde74ff121b52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838750c4d8b9e33b10a13d2d9ac88878140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b751171fc25ca8f35742dc228505d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a43aa4fce16841b11a202e2d29c075142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458c351f28d1997dc44ec4318ad8e3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52926e3b2d79ef2cbec2a81c2028052144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550dfeebe4ea8dcdc56dee13ba5d319145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e0d927e3e52c694fb1b58eb5669ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396988599fde8ba640f07af8db0c574147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c447c2c4ca5725c47afdf309234fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945a867024026843e228d01e5d488cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203d90cf692fa1ffd6198b0e3ae064e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681db2a2c0f39bea636adbb74bdbaa4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e01b98154bce131dec2a91950b1fa4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae6eae5bdbab957071d9ed03cb54d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9c9fcc612e5aae31808ff2f33d5cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec3b022c844560f98e4ee26551311c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d6509b5f66ed075dc377efb874ae2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ab01e62203fb619428c750f2cf190157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb021560a840c5717f5a39277efd118d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6d24398acd3a865f043bf0c443a63159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84581aca592a82229080a9dedcdd881b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456909b05d302155eee0b9800a3fcc5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e5e4689d25be7c9859b622907e9c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817c661e24980542e13a96c8f50c5bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91729d34e9799695630096735e979348164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786760ad8a8ddbd21131880012c38135165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d690a9cec59dfb4a5e4743a8b2c4b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ee2b9da28ffbda46157971871c44c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115e98cca2796b778cc9d3121df1962168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc691b85450818c0c841e6ca7008b64c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16e320fa6f8462851ff7ff179ad879170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b00fbb4441d6246164559eb1178dff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39298f0c2249dc9bd1e1f1a3f0a04e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d9495c6f75935bd31fab0d19f7e7d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6c1ca7ccc2f8caa68842b6a8c0ef9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50b350337d613e463d264c54bbf2a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95dd38425ab7c977a08084522729f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d1deebfc332c89fe8b80c59cdb2f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468be43a730260acb12e728fcf4aa711178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c41f53306cab15b5f02920bdd8ebb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc420781fc4f7537e084f0c70854163180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318425c7dbbd48bdd1b681812e6b0e09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4205280d917a043b078a07686f8c9f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71938377a08b5f247b02546629daf239183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf55de30f0a51861bcca071524ed6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db60f19db6d9507eb08aa1819cb610d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316cf883ff513e1b20956e4beea015a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7928cf323c9c7577f4584d27b254198187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307a668decde5c1d846c6de8a6d2ea8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b53ced350608df00c2ab979387303e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b38d2d964df0ef7aae027e861006c2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de597ca047bde81422435e042814ed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753eaf72ecb72630443ab8db871c2e7b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2a74983134a753ba075e5aa6c4894193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56988a55babb701a9e94f73df758f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fb915bd79c5c339c83680851b8656195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd1a2f35caba7041316fb275d9f82b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88726ba7375a866649bded3e505e8c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98331acc949a2da976671eff46715bfc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88d2aa34d96fa46a2fab049f1852bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc16e2875747daa711d9ee2263246b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552e83a76ca8aab7ad4aacc3197b275201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7f9d696699ad43e22976638b4cc1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf10cb1d77f8d2e0afb185dadebec7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cb7fe7a66bcfd980cb95c7bb05360204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2620036f0712fdfc0594fb8366487e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d2ccfddbf070ad9fd1d84e1ced073206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bcf697f032f6f6ffdd8a35030908e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88febcf05ab234c0c5be1dfc027b4c70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aad4d6a265e9a13bcc1f149c361aff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86802ce24bfb3f13cac7d52bf6551323210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b40de7e285288334e3ffa4f5feeef6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2beef06c923805e02f8da73e99eaff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd915375e458414b85f2328f995e94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab566fb669811b1f8061493bce11c8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38596d355067bedf28c318f338c40e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6710dc2cf79883b3d57605ec1a41ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f9252c890e9ff6b3d03a137754958217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3701b8637dc489bd1bfcbf510c9b1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdf17e2a5a7c1c71f78b0d957c3e16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871695002581015da1467b7d2673a21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fc106bc65e34d342c85b7998bfb52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c460a59cc010b6addd2ff8af82fe8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174cd7a98235a664df950d632042357223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c312a0d6e3d663eb1a51c95a8bf4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c702c40aff01834611f4578e7f10ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b665c558df1a6c4ddc5f274fa4502e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac677b45925eebe4bae3cc30f44f9a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa78db9576b288504a2bbf2605317e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84106dab265937bf18845b81e26ebb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fe212e97321ce3d5daca3e471b64c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c88a0d9df334af113f8f0300f4995d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f03fb7ec38235a827e70be217d8499232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0efce97f5e1ab802d5f376e7f5706f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e211fe08a826cb993ce43e7c4c9ed67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e83c85531107e8fb8a22bb03484f8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28241dbdb0c184bdcd5696dcc8ee8ac6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18f444237d34b34cb3e123cd1b0563237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed742117dabeb6263a3f10e7b69f9caf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f96b559765a309fc4d4bb9e4120301239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee547f566e5f44b86be7cd2792761a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2f5b25b151e08985d15445b010945241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce5cbcf22e49820b27f57900e1c36c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30423825d569e4f46906fe567255019b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d385ef23ad90d0ea09765a25742ee51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cfbfaa71bce053a07e1bdce553852245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02465bb211f2a67e16f1af2b6270d0ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5901c0bc25d7131768432c008504114247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5569a8bd7a39c9d3ea23fbfc32e912248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18f00668264696dde2ffccf729d0dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9e9191c45f966a289e39e6795cabd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c102b72a5e60f591f60deb187fde69251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b41e64ee206cb7cfa69f0c4cac8f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34980cb83d02c150a02fb92d7ebb58f5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7909ff5d720d1fdd1b7b95fec8ec5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26836013a929db782cd341f20b9d282a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d828aec09893c43191cb7fd903f8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b1e670a6daf321c89d284f4df6600257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2650c7733d2df9a6e837487ce28173258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e23987e85f9b3768239138443d9a00259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544a206b64256a4377b573086d54cd9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6673c9d1625c4dae748b3d2b6602f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19577d9a7989fc14a9864b55a8f1df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c62e04a0ac27b6de6263dd9b4f912263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb25a11392e8721b3e10ab3e0326bb8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2053b6ce152be98afebab3b15cf7c73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608538facaf2d91f2bcfbf6f9603f693266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0398e6861c3d937a5253a81d361d3a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e934d6350e3b57cce2d0df3886f7c9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca8b73ee89edb232dfe2a87935f3de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905602aa2b2db5324b990a6f37b15b07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699f4bfc556600902180ae18315cf55271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb898a8e7fe9634b07f3bcbff09ac125272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb51923526dddb6ddc7852160a908cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3b000da2c5c4310ea6df71b8af235274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eba9268d837708048429271c4daf6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92d8d8d49349451d134e16d4b5b858276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008a9442cd7cd9d5c3fbc941dcfc8db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1a20bc045d01a64d5c67c00f4451a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026cf3484edfed604089f574dca33bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863aff2aa171d4b7cae1cdc12f444a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa386fe0ecc72e5349eb3299f27e26d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe26c1139fc901dfe34fc95c77f9858282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f9c90d5a852222686d0fccb91e285283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe97ff1fe2386fa0f234cd4c8902d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56f42a7d89cc7520431b8b6316f40d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a94253b428e683fc656fb6244fd59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d14e2d6905c5ecc0284818755fcf7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0f7ae3215584183c732159a906e23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef41da06cc289a5de18a333953ae83289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5119f977823420af6526a66a442c015290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a163da7d42f336bcb43b50938052e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da245c563fd685f2e5d386e8eb54b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a52c387b9f2dafc686dd9348cbf32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cabf0f369ec9871ed67e476d97d6b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e2fe17d9dcb94f6678b625084f072295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da964dd94840c662df62233e2a8cc9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fb762656e48a2f2f50d605f6410c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464c2bdce66f613d3f97350f49d2b98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a40743101b4eab8aac8a211e29063299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01018cbb42629f3657deeb14994549a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6a8f5585e9de0a94035ba0a95839c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71f7b078d0311339561e61f5c33f9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5912168746101fab45f9eaec5a0d9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148c6fa7f3b73f963fa3a58712c2735304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5eb7f40252ce6db2c9a2ee07341b3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ebf4695af1549a1069c74134d280db306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af30a8547b564f36b3426d5ca7d376307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4bab05efe73a1268fc04016dd7f15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cebad7367f1c0b3ec9f11d9e798d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6770f798056f62b3778e4e9e6073e18310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ce8777aff06daf766b8fcd141a101311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647974c7e4206595640d500ff8fe835312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ba3b3cbca26fa4dec2d0710a2cb88313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b06c0d28f188225262adb761a7d5d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f27c9a8cd5e7d7441f68eb5d10abbf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efde98f09edfaaa2133386c64ed638316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e08ac060a76c77959c828cff20d0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f43caf79168c6f49118835973a5c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c89fa0daf10859dbd7a1169dc1d92319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023062f0f38e300febe9ee5daacf6e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c144cfde09b6f66a64487b996c1aa8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04092ca629622d7cb5f5aed2cdcce9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e17f44eb59570db1e48bb12355cab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780553a9628e437d246fc5d16fe95406324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450881ef8702513e651a9c666f4b52cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6b6acd93b099c5ae0f8a5c0435d8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da62e8a0536e0c2a9beec362823006327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66478377aaa2a6cab8692cfa13acb500328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7be86963e95ec83f34fee11a0d4c22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7b7d74c2a61ea32401e47762ba643330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdddfd64afe7c537137a06b391cedb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12270fbbcd2847c15f4674af3a4fc6ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398520054151d839677307763caaa702333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd810db175e488f15aecab01671172fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c46444ed779168e2ed299622ed0da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8206c61b6b25e7d10de1ec86ef2458e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe57ec4983c96ee1be6b7b009e1db9a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630213ccffaaf6adc10e41b6ce95f79338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563360c0b427677dd5bf120af04ede91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aaaf3054ef8894478ba83820837a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5630902eff342b73d5eb7f3ed077b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488a775da5a41872a0750a69607a9b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca30f0ce335360dc5d15bf9c6ebcf4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c402ae3cf0e68eaee88b0bc6bf2a5c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea5201a3c5bc4be67c9b5d3b0543fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344bc9d8c4126a653d89e38481dbcef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffc466ca1dc84860ba62802f23281b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384285221d906f617f2d81ecb68de139348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bb823c6e7e53546d842088b3a5c03349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3034ab5b380ec36c811f09eb1eeab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4952f0c67bd17765e8cb3fd76b557db351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82691692c6324cb51092bc753eb16a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f1ea049326f5bb7eec3812b350a9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c606b89c0ee313355fcf3565cc5cc8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c77fdc4a400ad9b5326f5c12f478f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a04dff9bce6293e0c95c120565f5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e1e2b9f1dd954384eaba2a45a413e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58ed62bfc9ff0d1168c8f627017043358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ce3264b944ea7a2f41e4f0378a830359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d516bd708a8257973f29f6c08c2044360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d51a9ce43fe35c56bf9854c876876361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4e13e9ad7a9be82adaa5b09f6f456362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423b7ce1e44fc1c6b98a88caa592fca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c442d644c21b6741de3e8343f8471364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18698aec123c0986934e270fd8dbe85e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29590e778d9c235a813917a90bb7dc4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf54490fa6603ed438193c67a20f59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69434f0707d422b714efe1559a6d97cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4c630902e9cd9a5b99a5c61a21029369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae86479090c4433c763c1c2734a5c23370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828493c88664697167b88abdbc204d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62780887fe9393caaaec9bdca18da0d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a71cf23bfd7b1d1350ebe31ff45fce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ed7c8f5b384b4ce1e5bdd78d4ebe3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addc29ce3ef41f5453cfb78675b290b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6688c1ace98d485daafdc7918cf4b2f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3917f98b9f23058138631dce2cfc74b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a8df7afc32817a0182432bd600594378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93180b2271c8864fe9506755830461f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11ff0c7b22604337de82003ac0c308380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf62dd430cda2216a4f6d6d4d610ec9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5533c3386c8a6c43a603bb4e58dabe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb67b838ea82c2fa2cf8405a6a02e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77beb9b84cd53d486f6da150b064ef1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e4913642e15c989bb8889534a65e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc0a2ca403f69d0827f224edd5405d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb6aa8885b87179cbe9672c7067925387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e1d80ff8f2872c6cb257ee74ae62e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7c68f5be3a931e7a926f3fcff0894389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf82044cd2f646e2716497ef0bae720390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb545208c49c9c9f5a56eb26caa12b73391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70a06599d395cd279b7247cd121a47392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2550c8bd7fffd02c6d2ee1d5cf749b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed17153faf0386eebd7cbe25a99b92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a6e93c7aa0b623ffed8bda0091254395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a39352866a209dfa945ef72b12b06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25131d2331d8403a56f07710163fe85f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc08f9a4fe53297fd889400daf3950d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb243f0030f8a8de62bf72ce2f6cbf7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97cffd006dadf050f2dd059a54c6c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4592bf6e8c04f680dfdb631b82f2f2c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d77a2dac7eb43b9dd0a7584341fbf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8097834f4a8cdbaf00fc8cd413a87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975c7a33b20c093dc4d9b09bdddf68d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1998bc5b7fabee49a40488b2a025e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518677573003cab7c9e230d95c362c37406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc404024426d9dea4cab07a3cba746407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf3ee05147d9f8e95cb31b655de52c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94220e85956e9110b3cfe9184c2b9fa7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161ca0cd5357ef96054429f8e552267410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ed52059dcf51322f8e8d52cc82a12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab86d2c3ac1ecd3d99e9a9d17d4253412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb34c5ca443920078722a7d53860dc1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc26c9750a2f3ebd5c892132edb25a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6705ea2e2fd372d52ddf00dd8107f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153465f284dfee2838eff555d31ce92416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebcddec33f6ae9070dccc7f2375f72417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b1616bac739858013d735420084dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b5946d1cb364efe5a5a32676c7cab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e08f78029e3e224b8834367138265a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf9718f68682e40d68ae48655b13ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a815978bab5fe1dd2671e95e8a052422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21164ff46943fc6a0f2186c2dc24fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978490099306d54032d029a71a38cdae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee02d7689a8c70214056694f6ce150425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd88ee4a68aaeedb3cd0c2049a08d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234854de821a95b141cd73a9dd41684c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48175f9d0d5b34d374ec9d2e5020d49b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ed32c8fbc1b0041a09a39bdff1428429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4e4729e1ddd2c07e8a0c68f2e9276430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b8054e4fbb014fc022f3355b0ea6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421b41eb87238b1580364c0059d7bc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee4f8007279f158d5ac02fa4d88f52433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a76e3400b6c2b7064d51fe814f09f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1ed190660738b7a90bd7aaa180526435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cae0b3c1f573e8df79d3aaa3f2acda436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0696694a95b2dd91155c8a5dfc1ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d501678688fd153b9d7747ad68904438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a12efe7aa573f4145eae12399153e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc860d80118a2648004b231a5ee4561440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951eb57f8685372043dea13263e3ea0d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a45ab67c5be8768b23f71f40e9a557442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6962922a35ac0a21416f1f7bf94be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35cc6094b54ca48c77ad1f134a2e5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4c80360a3f7e3f52c0b0c05716711445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9eeffebb7e5bbfe25c85cce6c1ebb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03bd1d3f0b7bbb61ea44f678fec316447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c0486419f6c2eeade29a3b0dce73e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d869c39febc4a7657c7d92fe25d29c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a43461484c143ccf018c916b4f55cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cad534ecc463efd55a5f098b2bb2ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ae108a78d40090472e41261364189452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab316db228532b3e41070e7a65d9959453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554061b70a679fa5fd1eb5fa67c344f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78813a244f7c53a9cd0b2b621211cc3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762765abe6d59d4df8f5c3c68b0726b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64384e6f62ea717cbd47f30ccc7ab8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7357a2fcce5c9b44711e56376c3a44f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1bd7e95766f75af7151b8288798c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4d74f9b338d053ca27f5325622557460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668248f7f8a50aa1d98d487b28f2713e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311035e3961648d2ca6bbf0f38d48f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7a086e129dfeee80e40c0291a8b0b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e22460fa180ce062a8cd1b71aa2197464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2506278ade432117dd1cef23e4d03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1bf2db4e795f021149d230f9812ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11511c625e2bb280690ebfffccd7d31d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279826640abcdde9ffb145eb5ac04513468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707765ffab85790cf83d712965ba5713469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ccb684cc4294ee236b162d8831909470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61649aca8100a51fbc9f613b116f85a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61332ae90e2da0d0ada6ab3e9e68bc66472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050b33f4c6d5108517b36c4faa1cde3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029097509d8902d3a0998893740e282f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c9d4d5654997a3640c80023ffa231475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121352bc64d9e8db765f31496b672c0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7af4737f732360cd9074b3f471ed4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba3367f9a989171075156ee115dfa4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5a5100aebe823c20c8036c3abf630479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098238e3091309742dc298edd83af9c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a819f5e74aa11d85798f44c8f7126ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1bb68433f81489961cee9da5d9533482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f0396ab3995ac5f11bbd189a5262d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cc5b1e184ebb307acf4b756289109484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e1e10ba09ad78d67d62f035f1072d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e1b3ced8c2bbf82691ae9f4575fcb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bb03b5a5199fe8c6ddb9d706f3327487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef65e6fa1307b0be0c04b6897593a64488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2672c3124d6524e50edd74c8903f08489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe6dd6a02e316af108397619faea51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d3f08a865a1e6cf719ad4c571f522491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647df7cabb197dd3e34f5a4943ff82a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ad6534f24771acdf87121906c7709493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3755ea9e94c99bf9bb2862582b933494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2465ee286bad04e016935729656fb7d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063151b1ce53b18761e6ba079fafdcd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c16c1f7951c19cbef82d9fcd3057d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fbda6e83bcb195ef97b22984193ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42230d8fb1f7467838dc973667c9b103499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bcf36e435d1870ff72b6dac253668500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d7007dc17a7aa80511508ff9e1f31501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a22a934c8fc0f288b5120bc7330da6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f7d495556ef2415ea03dce351ccd3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95f9005aa0f962591e8e83ee47399f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112cb4cf6a0904acdf4ba748497d230505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21696b0dd441ed65cdb4d81b0cfa8d6a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daecf234c95cda4ec4a75490cd1174b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1352bbad7a93f01b4acd9bcb7ec27cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c916a273969ff956ea6817652590089509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368b7371fa73393e53243a865ffa868510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697e2f70c94b11502292b233b4daef0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab878d1e417c198ac41353f5c71e9e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a21436b9eca2d3ea333bf6a2726bbf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd0d7a74da81741d2f796a819573fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9b21422a8dbdc0669d1afa44370ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece426aa74613ba76e533590be95c07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82510f61a66ac3bea3b2b3a14ae7ccd1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298c38ecd12ae69c04db8a5f4e67d1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310a1a8082662b68b35554a666fef81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04fcbe5ede97dacb4965838aafa762520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a90894a0d194eef8bc14e455dd6865521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42681ee7ad57592fd5b0ce7d885e52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845702e195f4c99d9d0814eca2faad73523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a07c88e9311bab2ad470640529b89524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ab8fb5b2c6d1ea3c8659a1d9f3c6a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e1a396490893406609dcf3b5d644f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e505e96dfcf68a4dee5d16760fc188527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e34c327c48a4b8ed60171de6c3b22b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b6b77934baa5a1c519cadb3292337529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707d41941339d7126bc052b02e0d752530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196a37bea1119a288596ede95e534c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebe8422e3489e5b800b785ddb7b245532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2ae9bd327004df21d5a2b8043b10a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f34af3d9e94dd2200a266a1313016534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97061489637c761cf896c6d80161ea5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bce310bee75384848228549986a18536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3d6eaaecf0397b1eda599a5248733537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac466df753fee4d4884dc9fe4206a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093e8c1269556eccb70f54b28c3d858539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cc7a8e581f3782aa900470ab6c846540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902a77f534029bfe7a12accfd3cf41f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd8e613fb8a8cdd05a56bb1c23a630542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2901c56c695b99139429ff5541e3b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f6fcf8e013e6b868c01c0a7bc678c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb18f14b658de647ba33896d9e3e722545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c10c0f3621df4ebbb75d2ecc862638546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c108a5593611a224f001a7c16ce033547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212283b5e6cd9bb09096a9d75d7d9e1c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7899d71c675f58240733095c5ea86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3817c5ddecae59db3a32bc68524cdd9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458c6fd43793c00949601a0f0e0ea59551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3830502a485381473fba1db7b14ded552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c166a413edf542022bab7299af7228553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721aa821c3cf147a2fc60f33193dcbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45934d0de016041322fe107c3f317ea0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a5c3a1a802ca8e30616fda8721ab9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c56139c85bb0ec9096656aeddb429557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b28f6d4150a9582e78c628571ada4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e0e6ff2acc7d35d38184bea71548a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae6559d0eff20a1b80c4d66d461ed0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6231c036a8dbafa78129708bc2e34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f41621705bcb2c647d8dc8aa246b15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f5be0a6fa63d7ed604bcc4518dae8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522eb031c49129601d1e2e306c177c63564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42c081d3c4876bde1b2b02c1ba06b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e31e09130bde2edc202fc28901de97566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b67a1e47003b122bc8da6fa06729c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0baa46577855197ffc7cfa8d2a232568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d93d6b968ebb8daf5b0a4b2ff972f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d531a277a021fc56a191bcf72d74a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5167d595eb55affee857dc9683c4e3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c45cd254012ed681ee406a5cd51ab4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c33460053af32d142f5938108a3779573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22abfc829931bae0f5f96aab690d43574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467677076827b9f288da5d39d46ebe17575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c19220f72764eb9db43db32d201dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83583d2b0633e755570871e1aa48f27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87473ab797a6619810144ad64b80a301578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6fd36aa373e71df70cc7d30decda8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c10e9254dd09e24d1c4a5f90f7e093580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e9e00c71785b6f2b8e4288642082f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0585603c68cd7843ba891d33261ab5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240082fcd328c2d920bef4105d67d38d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89309680bc5954ab191a6dc97c7faf16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2154ccf9ba6cfca93ac34d05d0534585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903572b310127561558fbdcc2573066f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019b3856b164d5e47fcdb734df4308a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8cbf253715df9112bef56ffd69418588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7de7cb0903fcbad94b7ba8993af12589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5228136b0ca9989f563846ac1bbd9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6e3a6439a129777ebf8518290ccfc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12cde5996cd03d8e3125bed9b24afe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a386a01c23a385f81878798a47fde96593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981588d036b56c0496cb550325d602e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae8904ca2aa2b1d3df160ecc2041de595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31480df0d86e11c22096a8d8293bd213596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017ef2c409c435a3d90d17bc5d6760a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31199c3679938c04cb6c15d30f3b3226598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5f53f44599537c0f041065349096a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb141b18b047dbc344d9a66cd7e748f6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653ddfedfa90ac8c2c8f934d4176272601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594b26f35eb03485ee3edec52e23ea6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf17d36a0167d290cdf31f550aae55a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ab5057bebb23ce1eeb383238ace8b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8502e6a4fc7e1d58ded557c8daa4d3c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321043feb1c82b47ab099ec22c781e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735fcdcd478780d388c5192fa8e7a5d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316134703c108aee56a3dc1093de7e02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630d49049059b4970fc9b5dcfbd0026609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9032856e9d436dfe4b78ccba5fed4b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4034ddb0a176e0947af4c989488723611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d05d78b71ed4c53cf79bd9cfbff074612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf115dc6c9babed76c5290792e7f4d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb470d7fe39802465ef7a5134b2a0b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637af500730f0d1d5fc0cf6b56a308a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9597e4ea5390b72fbefd4e695d04ee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8c5b576a284ff1e07001ffa83d174617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd7bf3a504fcaa1b7dfc8b82e6c31a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b4178ab56c2867d30b170653c2c74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cccc1f371e03bc87b33b44414d519620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc7802ecf12572a86b1e5e8bb596da621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642c5a99759855d5b3e83dd9bf8a011622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1438412f05dce304fcd32d7219c5b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef954382d6b55d5be3fbf549b0ce114624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d968bf0c2ad44282a3c170e3930f34b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908908fe2469c01cafb73e256a939fec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70821e2bab5b4389c9a69fffbd641b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91056a187c711eae3877b5ef2430e346628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50aec08b1d595ed10b860f289db6fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28c5580da3222f70565067a412da47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05391450565a7ab30fa62bc519714ad8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858f62c469d2cd3723d5299000abd9a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379e0913823dc9ed549682b9aff2dd2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ba9150a33f91116658602c1186339634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b326af83ccd7941e0c1340e367b07635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aa218bffec89f7d777c922f9d6f53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31c91ec9105bf8635810004c289a00637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc7107d6ca3380d55c89a9bfea1aea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0073e75af76253bb1d3b57fd3840a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7caf46865739be9e7b9dfa6468470c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ab5de6e42ea502b651caed2bb2cb4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273a9cc79ab56a78fe7b3f0b9419d2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e221f630241583d4e1b5c1b189540ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666731a36db3f340106482e389d2fde4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6793af5b47b64b2e4d01f8c924548645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148afc33d813de1268115e9d2d1e7a32646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da675d04333bb6abe1755cf3e4ac70647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f895822dd50f00d990cfd4065b8b09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ee4b926006ed798b853d59515b5f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07e013ce9be80983d6d54e0daeeda5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d541ec29f0b116b1187039e53c51cfc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38df9b6d0fc59b5fabed4ca13bfe6f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cb877dcbc233ce5b9a535b4e97aa3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ddce7055dfda903f91302efd7a71f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934158e2e32cc7c2920dcf4a75e03e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8ae82125f095db0f2a056f79fddf2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892b06021c2ceb7365b4614cb387617657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ad8899fee4971c135e53580febd32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac613b76484fddee91d72b4607ad39659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fd0a7d1ca15d9f51e3232a5b87ad4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f60bf65cd1ab0a5f8e5e13d989489661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95b31ccced08fed72d2549f1972dfe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e3f0ba28f861ee4f3bd855487c2f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f3ee34712ccd8e9f2a828e65c6c64664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba3c9d292d4c8b4d397d470196f887665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f341c0f5eefeb60ed9486a2a104ac7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267887008ce6904456972a92489be98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837a2bf29f69df07dd88824c93f2229668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd58cbfc143a71444c2a4929da721c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1156dc0429e901de035c918b43474f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b712b82ba0a447ce7f7f9f648afb3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d3792111830dd908fa4bb42357f92672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba8bae2cd3612b432f2b118038e74b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983c7a573a057da5ef7e0c27e07aa33674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f796a4f17cac8695e861cb7eb4b6ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c52000407bc168f5e1ebc659c768a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288013eaf2edc95b66e761f49909f05677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7befd9b3bd104af23a5d09c0e3d35678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd0a2eb258cbc4cdc01460e8fba90a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930cd2e36104cc66f582ba52f3ea3c7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939940f3ec40f987907c93196335246681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357571cdd0224a9a84e56fa6c7346263682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a263340d4349a39a56e020d402a26683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76df8945665f648832444219361fa3e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ac5a911360988e9ce0b9e12f29601685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71c074367637a49278fcd9cdf2fbaf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9bb6405f2781c0980105c0ee8ddc0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be4856e4f45c89809ab942c731838a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3811399cfadc59646410cce4a871dc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c29fa40ee8396d1bfd0436d8e9d33690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf5c39a3d6d8a7c55ad3c8970d8bf1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e85e526ff6feefdcc69cd8a987ffd7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a972852506259a5e9b54185e0a0d575693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecca04a8889a3d474321f0f38fc309694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01fe89469c40674b3286fe4cd42b78695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ed878eb7b3fccf159c3cd8fc73696696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3621ec5f905b01f5aed45687373b59697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99712e866f124abd8428ac6fc1f625c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd02a58eeec919b88871b98bef883c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835eab521b5273fb81e2e2eb5773b0d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1910a882b8a05d681edd619ef633c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d949c6187d5fb6cb47ff66109e8d9f3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a880ad58665babc6f73377f017e185703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30a8606642008dfae6799397e52362704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92052ce07443ce19e94da499801130e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec38a8bc1b62e3c1ec6ebc0d6d318c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51851dabd94ffc7ef1704968388bc64707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f15e19babaa4ce93f5a14e7497741d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e068ccc42251fb08e305b0c2fadc7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa027bf1579814e96e7cbbdfd78af72710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c037457d0eb41a9aa47a0c0e8756bc8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44583f44518fd82eedea5445caeb168712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e760fa47a4fb642665365e3b204c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddb7c4865e914fc5064389f2f5d330714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156aa133b940a5caca1d31556e8b552715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d0b4775a15e3b4502a52d0e62fe39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1daf9ef4d9076a5d973659f12a847717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6ffeed3f711804d9ae633245f291c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4d8bf98fad2b9608346f5c481dd19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85a45605b6f4faa03004f26dbf6fe4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fecbd16a20c2be94aaee39e87e38b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e1a5e6b488dbefdf27fa03df522b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18c7fa0d7bde07a90944c210c7165f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e445683e601c561d009d21496f23cd5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffeb5a5c1734d9a8baae0f882ae58d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a9b1146c59b1bb9c989f6f144bd77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25e2ecc5afe2fe563d79d9af780a6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2c8bbc518275b683406717ebdcd1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464af6728cef2166ff75f252ae54d0ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98173046a6ca05e47289384855e31ba730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688814d72612a6b3377abd7612710ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25be75fe37488e13864b5cdfa0d9a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefbd5f5d12e08e2c74b7023e21224f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c64d7fd714293e5e5ce977026c12694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c967c133ee372f3e843cf4ccff7bd355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b06af85e6963a72920bec92e7c7846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a68d673f70882dffd589e7d6084b117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dec8f03ea71bf99dd59542903062d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fceb04de1d04210269fe0bed1121639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb1a74afb712086f7acf1ff665b16510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3308ca0cb8496b4cf8072bb560f3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36523fcffe2828afb26544b1e568cf2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae68c6d1127bda0d377aca053d861713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018165104807b3a57e5bf9d803a19ede14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1575b157b0eaab9ac36d795176bc0e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61735eef00e69dd99f10818fcdebf4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976c807eb09f8a3f30792a777e4963c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771877e82827f560cce4938b95fe14118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1ead5d37644048a3e33f2a202ffea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770ba9bcc8112777ac0818e7bb2a06320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88107c31a96d086eec30395aa8aede421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6dd6737c36facaa4c1514d14ec43322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacabf5aa7d3092c50b4518cb33246023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244aba11dcb6f4b4ae200eaf92ba46424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4dffd363aca65606a4684ce22ada325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328ac23134bb0756e4f3639795ae18c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27500876fc1d93232046a1487a819127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179410566f6032079495543b36adef7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697d14cb37ea16205fd5d32f2eed3ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb3b57b402a2d59017ba299e9dbe7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684385335988ce36d5de6f5d54e5c5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4124787c5d147ea972d06deb147d7dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf6860448130f299237eb3d8170d1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf0fc896567d52ac4a2e8960a1950a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2c36dcdc845cfe8c0a0edf4120bc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491b8d8ce8191935e0ce34b78ede9d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fc9801fc1ae66e57933e3cd396cd437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d164406c65f555348ae4587aea3303338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ce3095500f74e424e68b94de115f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4e351076e57c1abc512776354146a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59023ce93476ac8271d5ae74566c8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7341624e425856cfa1ff4b2a48a872842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302ef3028dea10977c92225bdecbabd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c96a81ea598b2217393bceb1bf78cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d356b0c036ab463ccac7509150ef1e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5f37b505686cab441fa3192af81dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957e6f858a3dbfb2bcd8772d91a8cff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573ca4df026ff117997d11f36f8c35d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3979c0c452c9b1098381be5ab8e4649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eec8aa0c9c467d833e3ce68b2d9be350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875dfc9f17810abef05b3c42ff5608951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43c5decd4a53effb4d8c6f34ceb6e252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5481bb9c22108ba2f926f9f8ac6d9f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fc362112e32fea017f2aacc91bd0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525d3ad046e234a3da027ebbce69cdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ae463b6c0bc98d9ef01c9a3897cb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cd135b3cb5b51ff0eb9e026b1a0f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9eff971e1d2b2c2bd8a1abf5d7179b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca695810b784086d7a247d54f3b4c15959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3295fe3bf6bd79bd7670d258333c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b983cf8b2285698787646b2b9813ae461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109176acab6027c15488e09a9cc7f49662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afac9338b13cf8dea96a5c5b2af53e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87ef7d9ef835070b46be28cd88d9f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d084abe4a3ea63c2c9cd6c263b5dd4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031497686cd793021657b4b74cd445ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dab5b138d046f6b539d66401aa042367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c60ab08d9b9bfdaf340a6ff3601ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad163ac257d087f3e7b21fd49a28b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca85eb9cc3fae9efa78d95b7c9107770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c82b6376a38b5078db3ab72f87513371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2760ced5de0fcf2400e8b4515eb7672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e680d1f8591f6f770d3a9f8996010873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb28769e16081eeef5d577a857d9ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cef1ec9127acf257fadee39de6dc3f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82600e8b5cd0f66357331fbc1275a6eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bc3d503fafddeea97cbe1b634d04777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802cc710cc81916cde9705bc20cc47678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634fa4949ad8d48c84544a55021c8cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d6a7ce69f9b52e0815ae92620466d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af0079d14a89160ee7f8a72d6b5cac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d441e7bee2fae437498bcf8c2c885d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2417661a55beb38c8deb8b0f6fd91ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84763d079e73ff32261cf442f9deef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87635af4d6a839e707214ae7b75d3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09f7f1ac8a71ebc6a0ed5a7259842286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549078c81e929b3521b546d6718943387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bef6ae9b946acc474f39da479569b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d04ed0dafee97dcf9ecbddd4254eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ee993954231b28f679fe79e3ef6ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9769b2ace52f39a6dc94fafb85d3f3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ea582c10116fe2f8deeaa4ca7170292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d76fc5373aa4058d2658c945365e2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e451b87107fd3dfc019dec6f8e1e4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae869d160832856a69f7087831d0d3d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72efaf8d4bdb3ea0fc2c81586fc3ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1837a6b22ea0f55c319bd6d87df93097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe0f0aa588fd6faa3a5b94393500be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7e0e9d700875c05e7d474fb216ae099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bc170031209ee5da88bc72f5dab3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a006d01248031bfff0dd6882fc1be3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f4404c3d93ce08e43cc0b7ce2d4e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2409e35a1a734182ff1b525aeb050103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb1ff205bca6b98f5df299b983729b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a453e73ff6cc68894ead7d5e41827e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd3471dd8c5f768daaec8b8d7ac76b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c3d5a8a49906dfd6bb0b2cf7e319f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682c288535b4632895e687fdbdcf036108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fee9e35291e321e75c907d63b75fae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bede86e1a8ea92e85c0ddfa13c9d4d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbe01239f11ee759740ca62c18bfea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec08aae20cf9ce43e308c56ac052c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d867c56ebffca60767eecd3410bd08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d3623427cde20f21958bac14cba56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55752c00da8d4e4681a99ccef751e70e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54314a1f5acdfe3a30ffcc72bcf0446a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef2de6f4b3a594476a76eba6f49a1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaad79279c79c7f41fc50ea94a2a033118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5f1b420719667606f32027cf997a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522ffc1fdbeba35c6bb634448442524120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374abcbe362d229c41f643bbd2dc580121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a05ecbe6321585a8902d9292a936a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e95422c5b541f56cbc7e5516567b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5775d50f7cfb3f9013f74c86c92da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7dfe694b0d1accdc9f19bac593d87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf612f177a0d177c644516745f119f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f362da88251b15da450cfc3847ae8cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4be490a8e13ba58c74dd7baae72ad7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df72d7623f348703ad0df952b1a04a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06580626402fb19db7700d656842445f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04ae3a01ae94b6228e1d889a0b9bf1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164e9b05abc4c045531b7b2402133cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835c2cba3c47a1b412fd1b039f01bfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb062608005ad1512b1d25b7a87e201134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf26acfd6cfdadc53e1531ba9011fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d950428b7ee694c7b2b7432f7979ebd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f1f4efc3fcaede96e78842a2f3e22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efebacddaf390f54dbaa3a8efbca824138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671f56d068e78e149978ee31df92666139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a3c75e6908ccdf8dad59ef77f4789140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742c034a2b0d102a056f7971cf74753141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b6c0ef8632c963e35b24801a552a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52b49d665b8f1addcf585174fe93a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9d1e573221e15b305b847527b8e32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a28b671ffecc34b46c404a592a89fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d937fe273bf22e6c3533d30707c7b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2a4058ff2c3080e05a85acf73156d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55af9651eb65c88f85af5f5f706e29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b6fd514fc8241a41224cb107ae957149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05136533010a3d4aa3bb927ae456bda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15777ee6afbf4026a4274d73fff4ef12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a47c97698a7df72c5d3a06140b742152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e75c545795f3d0623f30c508103fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f4743590ebeb03378b7e9f0ef427b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e5e36f875b5cbcd7963257557b572155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdcc5b8a1db3742e5269cf532ca133156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5d98c2aab697265300edee4b67405157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c88198173f4e541587b1252625d48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd2777183abc9f8e7844f7fc637454159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9b8a95e215c3336da8c7d4efa8536160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5af4fbfcbc193cb7d6c6e86d733f6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda383eab7bca0fb2e66878901c4710f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d084701987362650d6d8bd1c6a1dfb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd276cd45453aa248187056cf62918a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6ea25e6f8de0468ed636f47f066fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988a7b057f2c22411bf894639a45f66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7c404bf20552edd9ba111cc98d39e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e00f472253a4caa1bc95a2a845c508168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4222d699cec25550b440e1b6d942d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769d6264f369598f3cb4d57b33d01a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28748a039d949054f32bb8d71d1ab911171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8baf88def5397da82d09773d602f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e68db0810d99ffebe2353c406a979173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4657499b40b28e5a741fde6db0895c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46b555847f5728f732f98caed80a6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da73fb2c0c61b2f7f8edac47a435bd8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d393c42a0f5e52798f2d25ab8c7aa2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4d690b14b17d0d4e64e7f3be065d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1ce7d2a1cbefdb1f6bbfe2903b5dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb58ea43532dcbf045276905b9eb9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0204ebe41e9c7cdbf660868e94f9c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13461757e35270d12304075e327a2fc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f366ed43b3bce1888a40651c36d853183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482644672ab7b20a7cf27ee20ae186f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37b2cb9d21145b391a5d169908f0a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afa43959755e492b82bd20cc0fbff2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12220fb40c4f41f59f9e35c9d743f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d756dd310eb8ff26639bf646ed46ac4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419626048d21f1fa68a0d50a2e91560f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbaa3aae969aadab1ae187deb26f17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df565eb7542fe68982763a291ac00cef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb05c0e311b1a8ab950a6629c60d0ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4adc62f91546601ec0685374ec79ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd3a885df37b45e9a74200d389128b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793bf6e809c37e91131a7d27b95a440195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bd91bd166c08fa945b51e8f018811196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9eaef93f695f9ca164fbacebd1673f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aec82436433466041246dae8ecdfa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636cfe76775d4ad9c0616bc13699c82199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f1a527a89e0062e19a99793e48a57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d72a46ea73d358e67941f129480ad2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b23a358317cf63f533cec113103646202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d65cb45abcc12c6720d3904c5540f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef97accf4909ea9fb24b3a1c178bb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4896326f4fe9203fb0c22c43828b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5069801cbc79aaa5fc68d2ebf1fe4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18537307eb04b0deb3abfe7f1a94727207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d4df4acf14a5ddffe476f1a46c02f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc78229d4d84254d47876eb93a1c3a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa150d68109a4838a2bbde06253fad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967497f39338505543d982ef5970450f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3812f4ebccf48ec63fc406a33f6b235212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f09220b41af7e39e5a12eb8625ee5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56cda21f346d8eb4f6d08e6d0cea76214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef8fcdb6d058019e36a34957a675b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c875214df014fb34eecd30f606700216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf63cbedaf939d104c31ee786f91b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce6fb94a91a59afb88182b8c424eea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e437894dc5b0f580da045c23222aca7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d9e30fb7bf9fea247e9e45b6bf8a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f7d6400998e86cfdf0d62cd728c49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a703fe2d747be483f80c6acb0554e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184311e2bd9cf846626b0ae2ac8f5e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8d36f1867996c9e493df8337859e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09791141891617bc65a2d7aefaeb93b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab75d59bc99d2c0848ac261b49bd930226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db646b0208162cd3f22e2bbdaa98a356227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4764a2958f9ab9373d9e20b421bf8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd358a997b0b4cb91db9374dcba7ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa6449b54459eedbf406b1ac00ca17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507afe3d610fb7b7e5485b58ff33c8d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c6a8c9da381e2243b4912ad488793232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47710756bf4c57215aee68580636b897233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac11dd403dc92636ce0316363f9dfb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915f21f45314d6b7a41c6c61c5f34b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f74d480e2b30fd4c6bb9dd1fe905b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa5814c1910b755d170b02a9e25d00237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c2c2ba41cd0111ed160312e81673a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535848f9f026314fade3f81127a3bb27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb820ccd292c518bdd943656d46302e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6d63c5d69bb729b04b53967c447c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c2080ffb23bc7df96f2f2bf86b956242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372d25ae37511baf7b76fae530fb6f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91f0cf2468b5e71e45b2b538226f6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e18249cfc77780df9592371e46d766245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98080d8f3246661e68e7c0a0e2f2613246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984cce33dd764c84e194e118b9adb1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c076b73eb02cc2a5a7c2ae80d4b3536248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afca69a7f2a21eae1687ff8a0bd1d87249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf44118dea6a1d002d591d441c129b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d753a45c7d18d5640f68bd62e9b05d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e69f52229b47e913f73c49169d81f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf0def03519e43da45d00f62ea9f93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc0023bcfd97aa78150cbf8f3803e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e945e34556b37749dfeaceed36b46255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53154578aef31b2f2282507a31e193f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28a8beea9b873fe5f4b1ab894d9154257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbc3ca94ac2bfeea7dd631e1344c2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df51207873adef538647ffe1202ed6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5999d661a99e63371ee98219c50237260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444716ff94b50600529b78fbb1d78c82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb617c25ff5d2b0e39ae7202b8c923262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247f9b548aedd6a60e8fc84016690ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49151538a0ce288e1cbdfd1563d3ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8447f38b4dfa5ebd7d9d32669115d6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e95b1073823a9a4d60f17e0c2f7d79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038e825d30e3a5ce9c33851b8b6dfc7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bac8bc1d099066ab21f2b78d7005fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae327fb6b789e78feb27b44b79badb3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c2d96ec20c87df6ae1923ea7e0f72270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8fb37ef34294884dbf031ee7a3610271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10627bd1d18183bb8eca6c6e86606e56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a22bc33ce0c4926974db23e07b296c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5debd56fb5ea7db2ce608e6df5a515274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d551f882dd1e654f92ec8b9ed0b84d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349d2f0d0959855682f2199ebf2d2dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c961290b622506c302029dfcb44a4b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6ce5a934b6ce17bcc9cf7782a1524278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9d02dd39ebf80502e09988b8aae5c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b5e540a2d641c3fc2a68de1c81510280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b5dd762aa8fc2b4ec72be83ed0b8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15334e1c01edaef7599b11720f245f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8483fc5d468c7c2e423e3e3b60e8446283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6be874a882c31ce6def9b6667220c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5952ddb334e7c47a3c7b6d48b68669285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac2b897a589a9307c744606460571c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230740a37fe6f306338f31bb5f2815b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbfeea0e411138596f88da43f6d936288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294bebb79f84890210e63e16edf4f0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a7a82685c256502d3c4161c693737290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097c4c491999c14a8a9762a0a3cfa57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc441110d3a95c43a116e93004492d3c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91b69746f0fda94e50cc6db0bfe01d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e04c88cb97c8a9c6d59ca86726f6b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df340337855811bbbe355c5b7aa571295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e2c69e888fe599d8e44a859018b1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ec59cd433eee94c3e1de01929cf86297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c276ee816598428fff81a057dbd76f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd076134edf4afb6ca467c5b7035b10d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4571e217642baeb5aa5cb4244fdc8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab61e17cd33272dd10836c2d6971cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2933d1754e92d6c45a2e2c2a9e511c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a36cc58e6f1a4bb276c909debe2e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf10c211846d946d43cfa64461d3a75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5450dc683d7f26319ecabb667fc396e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6d35e476c65e0b4d39681aa186183306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76494e1a2bf25ec9200369ef325ffb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a4e93304bcd4a43e7cf7214243900308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45823149a8428f2282a582f90c7569d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51961e801366c51a167b6e78c9bb4275310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e4ebe6ce114ed68e028381cc22ec2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04515516c4895bb22e1c4edae085fe1c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c8f9125e596430b82f39497a95480313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a8eb7bf07e95e81d18f183bba55a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30447e92473ee61d76a88fbade30f515315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f90374295cc7720d01eab1a35f374316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ed34f7d132160c6affc1603fd5aff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dd81641a56ec0b1ef32e3c6d59126318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d859358a2fbb5b09504df15d11a07319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb297af6398dd5acb7be0dc50fd253320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb29578a19c05b4c313f3e74e92d847321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464aab390c5703bb3f79b818494a04d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcc50732b09d03798a113b13ee6e5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2a24d8e3ec9fe79270f2996aaec75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e676dd6b045988f4e1ed38d025e588325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea353831b01587666b42670db34ac204326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e11c0b8222a8ce842231cb70a133d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b24193f8d2ea195e834b503a8b35e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159b0e265c8c1793988064b55be6459329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae7a30815b358e3be260a2abfd48f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8dbfa50a1c8cc5c7528fc3801e14e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d9bda395c18b6c22ac81b12fd5169332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028d9380fa64e149c4b797a422713e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc4a49ed0fdbbef50611ee6df213c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73ec670edd0a04960b39dc5d382cf3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e949e7962fc7ba2432f6f95257ba3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7253911e37e38cb65d4b372d98e7fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06245fec61f5fced5de20a204e682420338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbb3e0da40f48e4b3b45e4e936876b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932c96d2d63d86c2b04f966d8d5766f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962b03752c2faa29e5f70b3a50de7bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106e20783036e6be8261e27ef9b641b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e43adc8801232994a4353f1b84ac13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562c62e873db5b539fd8ff4f3c17c1f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9332b711e5f01932bec552a0d6b83345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58eabb1ffdf61baea4f19ab4d366a37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d45765bf92fdd0b3164146b3f1a82347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d87713188d00a8072869a2d0405dd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc25e5e57da048a258d9ca9375abff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164fb108a56e661dbd0fbeb8efe30b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09d32051041541b131d73f3deefdc9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad4c7509d8550e0590c3511eea9774352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac16aec9869fcf61df9911690fa6401353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c2de62b5ce686fabfa6fd4f7a3aa0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c31e7ba8b3e603726cc53c5d24138355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15c063bca721e5c3258180ef753da0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1210d889f25b93d736ed7170bed328357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4fd407c7129c2a2a8f346f58ff32f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051ff6349523725678cbcad8eda562d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dd922d9bdbb7b130ce7447da8f137360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6498de2d9d4d6ffbdd5744d6fe040a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7f7dd70e8929e99001aac89cf7ef4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589b384500edfbb683e1ea616d3d6de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bebaa6ebc826f214df15575686e85364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1fbf7700fa4b2cf91f1695bc149b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35bcd49f2575c4eec1db236996833b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6728c4b833d1b066b83c99e70dd64367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300817585caf75c1dc82d5a14605148368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdaaecf9ba2923c6757f6084fb02700369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc2e914d997ff058668466dad5c900370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17356b2fa64a3d5a4e38810339fab877371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24476628381bc22e303c3d05fb85a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6e2c4de775eac5198642735d37a53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ef4495aad2ef58e04629d8ef4c666374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc119727d578b8fd2dbeeb1898fc540375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121854c52d0905fa33ed9061e7d0b25d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f48f33118a810e8e1529b8cbbc2530377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7682bcd1efb09e5f0467352d287bb93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453541aa7126e35bad33ee6ef066386379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76303303149b0d5f2002538d243980d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92965b2ae7d4c7f301d61ea9fdf2b2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72aaa0086f23706396ae303f4548877382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dd528956aafd12fc5ae160aa5a9f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f7f55b7a7ab8958c29b32c3f5cd13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f9dd480caec0e2d7547224fbfad61385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090389e2558faddd8dfb7527ccfc253386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6485052bbd268a0fb2a53a9c97e4963387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bb655185a00cdfa6344b4549a4416388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ec0e3133659130d69c7c40dca961a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002067f18c9f42e12423854c80be9788390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02807ce7801dd964f8cdb83b76f26d1a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7abbaf8b2f01119e1fa2c93de9cb2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd650b30962b10fb10dcb3c3efb863dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeed124404ed59d2d83d9a848311a9d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b872ea30c753bab527be0a8a30901395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdbcb5933d3c2dfc85016d2b54b3a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04f1fcb810cae616ee1da9ee2d1ce4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31e7d53a16f255888a36cc804c3b94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab00f52caf630c47b3ee04087aa595399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f391199161cfbd2153574eb0a559cb4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564100879bf08cc1b99ca383b30cb07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af223ae9e3b977a57ff2f76da5415a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fef376bb2b6e3bc0e555e6a211568403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2dee5be827b69ccbb5ee0ead27378404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5bcdbf93499ba9137b3bbc0a1727e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70453b580007bebaaeb2bc386375bd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa9e1018a3d3920fc080499fb8a0cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e069ee3404a6d7899ace5ea42ac5c66408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620a7cde3e9dbccf5e8aa9c145c5526409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28e6144f9fd7ae7096f2cd22d293cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891993320f1f48b563deb7608ff4222411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1aae361da3934d248f280c61908c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b58a7c3872e9cc6d9f0071f06a312413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dd6082fe0fab04f5a9093ca743723414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcd0bf6656d81fd4d1227ca03b8eae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddddf5fb25c13652e82e6f2973bd606416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4719ef830eec47fa9f36e503c7dd143417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbeee4a06572e0a03686f6ac46091f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342eb13c57d0ed49fa7303f20249cc3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186f4e1ad21bd406e4312409ded6fec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ee89944440751a8352af18de4099a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b8603aa3796f62fe0b1faf0b877ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3941cf141be85f52f3b2a15800bff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983d7d7a849b7e153d24727646ce209424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423816459e6db42cfb9af5fd232674a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69c193566b0656c96463b5c98df428426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbbc3ae933fc14ad34c60f9f011c23427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e6ff3d4d08683f1e60de94961a1f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e9d4758ea3c51cd3a5d98e1b5a4a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675eab2229b727976d4b774b198a4dc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d1bfde80a2355720293bfa3d1e84e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497c033fdb26f26636c84cca60d4280432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad384d3c228bdf183bdc1c1a13b1b7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d2c4e2681719a0c4f3e8df12e891c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe8bffdf09f90944b819a2b8577579435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7335bf32de824da155fbb1d0c97cb1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783104fe9baa7225bb502213c7fa746437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d68d7ddcbe6f04fa9a2a889b8835bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f3a6bfd4c13b54d2fb5c980efd43c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3080b0a89d2ae44c3558fa1a99029c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb794bbb5fd6ecf33f46fda216b0e39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86cf2d14f175720a0ff84a6c5670ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396723db51e15de759be20b1366e201b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52ccdf65a2ca36780d0221eefc282c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c57c51b202d08749cd0f9bc031ee7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b90474b260bcb02ffe80524d6b13a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a48dca9acb9d454af9682f4cb1478447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ca15a91371493b8ac1e0afe40fc26448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8eef47682dc14f2c45536ddcbe15d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b826fc0e313550ccdbfda24638d70450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c2d4f5c1d9fae8bbff4bcdff803e2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3e4d1f1db3ba53b95d51f219ef2e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a14f30acdf2dd6cfd4eee05efb960453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f181e0842e2506a850a1bb4febd5a35454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba03c05570f67b4543ce9f193251ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bc50f654cc70493256529ef4b8d97456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f41b7eaae6cad5c00ec3d8b1d62e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63bbd08aab0dae7645a3beda6b3271458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d39ee6248e142c29af91e38bd935f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49925ae405b7f722edf548e7b33f88f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9a70a4ab52dddd8f964d5e7d491ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e0d99fbaa88661feb81687ae66e35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10251014e6e1643d30c4344ac7187eea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b804c08154d772508ebdeebae79dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cff84cf87648304515b18f12661d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd53279f9383d32cb7756a5a0e1d38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314688db4d3b8670da535f16cbcbb55c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d98edb6391ef09a5cbb8b215d5af6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec37529b831906e6c36d78c1c7e557469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a5177b2e60d43cd50848ed57214f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed5e5fda79323a71a9b04c3e629ba0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb09c74f6e6957b4d6f33b77718219e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b845f8c65fb5e465fa6a912296bf7c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e4ecb0b5159dce841dd66e0b98fe8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea4b669ff24eac55f21f33fb9979de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11559a60bedf1919cf1a7478bf76d6d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c632289e7029a5075537a690defb0b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c1ccc09385076f9dd9867e7ab8d93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf9be75bb980601b04656cfb5468e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e96622f25bc1a3268d1d426f5584a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae05116eff043e3d51f0442234a990481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fb43350d97fba1dcf692a98d4c742482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95437697122c20d618c798c6e6589476483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e03c29ace6fc5aa5fd8cc3b5ae0029484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f46dc3a4f763a36c70e148631ee972485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67badeb5d8e126d8d58f99bea85baab5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb59d48296eef23a959eac24e0790aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c32830490b9c65d7249f5d16001a3f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299a7c966a43052675a74d2a695d63b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38562de02af302b7ba996a96439a2fc9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e536a760847538b47403021f6ba98e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71a66d086a618bb209df8df865934d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc192762f323add6d5e93d3a48407a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e667bd4c379ec5e287738f002da9d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3734a84cb67bbb1d1af886efdaab0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4799cb522b4db65d35e0d2fe3d4cc0d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754890b1e004a879f61843bdb54be7a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcc8b237997fb6726801497c334ba3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df7cd33856d252cd3000738aaa9739499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5aa69c8014095f8bf60518b19e9c16500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f642ebc9ef07333f99c7d8b57c821e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb026852e0a6805ce146366371efdca6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47fdc28013aefe9772d41d34ee4e3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ac97b0f55a412a9552bdde10fed69504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845787b60a66bcfa36827f9ed0d2c355505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcf557a33da7f44199ad39faddf446506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9f0028fb83206ce38bd34e5792fdc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4da3dde8af52ecf33ad5f4598e7481508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37863803d22ec199d093a3389b789da9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1c839b7b849ee75e6f6487ae197b2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553f15835e6caf76b7d0dad568af3a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7d24db91545eff38214429be74e44512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd47a0e529b4cb347ac5437da489000513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eed70c8567d090a65e89650ad43503514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a4f2f7ff6b9e14170b566a792f1b9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc5c9ef77dea9260d2b276202de06f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9e0e8a6bc843ed02d23a7cc1a94cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed508cdf589cf5795b8659977801d90f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41124f7274da7f7f90fd12ef9bc95ea0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11fe5d1d5ea8a4f39489fc0c4f3497520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2e1ed9f26220dd1ad040ac6c61637521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cffd7f14c199e5a4296252cb2c223522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf2426cfc4a0e425bc1b8557e5d8e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77eaad6af723e11fcf0d0d7182762e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4be9f22dbcc22c67980641db6230ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9f3973d09d8bda96948493d8ce575526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae2ac68cd4af3ff851c689cf59e47d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85580864fe6817a8624e1b426fdc2f8e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049662c31ea3e1a57a25186c8fa53f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de711d65e3f563fdfce3aefb2a6994f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba40a9122ea096dbc6e973e9b5bc8d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cb2f31733c47b4441fd401b50be8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f7573ab5ae0ce8d0f9d4f5ecfc8fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e11d6925debd960575ddc00cec308534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964428f4fa00c964858d7e76f26f7987535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589c663aa45217bc549a3e39805606b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b825116add05e3d933f1e3a8d26823537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43da2ab8bd7a75df390d207d7d8cf4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35f19ccbe12aefafa4a6d673dd5ead539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db4cb406a39cf297342feb8b2a82ac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c35f25c1ac7889c32ddf48150bf39e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ca9172e8786b736d5099857002fca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490fb656ec816f8361fca311c13e0fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966cd974e33732fdc4520ba8e01a080544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab3bec4fe390a8be46982927f67763545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356bd5c35b862e775000c3ae9d84ceb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79fa7ecc21f6e50bf8294540e4b24a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1d8f19b8a7c147d5bba93a70c0def548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a097b198c39ed154fdc429f432afae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7760468517e327212dd03ad49cca3b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59333ce45879fd1377a9c5c597ae8aef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2925fe42ceb4b1ad26e5c72e38022552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78fc54b10485823af153f1953d0bd2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405b76353702706f36c67935e677bed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3346cb28b04a97fd7efbf18185243555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ac7f2b29461eeb0f4e1aa1b6c3f97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9370e467b8c0d7fd842d763cafb20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661d08e214c0e930d35f98a69db4d49558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e39c24110d138353c5c7c6b1fa7144559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5a002e63d2ac74d90e6e5de28846c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7138b79eedfb3fd4ce720988b082c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73482a2e09962d8f612688e4ecea3753562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1104c4aef857084e01ea8f332859d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdb3d374db12743321c9a85afc5be6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a1ce49d36d2a7a4bbccdd67764d15565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af997543220f975106e7835dbf50e49e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658735fc2a8e10455e068bc904ca26d9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c0cd4a1b28a05a737d2859d0a39da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1c6a9f4ce578d54a2dc6317bd5c8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9426e2171e12b3160a3692c23746539570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cecb990e51b1f37124da94a71c5ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1cf8d0cdc83535347e0d86a9b6352572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b3fd7264c57a872886819090576b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867b7b8062ab964053a619ef0d24737574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a8c8914313d673a857114082a6291575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da376ea4695a5ad771425aa2587dfe49576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96811b07c567de1deb2519837807db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8039f5dec26ac4e3c540970cb3986d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7c294efb0f2f69da2179bef834337579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6a1ed6a089a200f5cc3df87c38eeb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73935677ded75d2b4357396e4342d130581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23d6811e1f0fcacf0511d0c47b6863582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f071bc91b1b3c5acae9473bef4a13c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50028ff4a6ce3cf25d0b52d92e967c5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22caffff0aab9c6ba13f260c85758ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e78b6716f59e43d5329e51db9aa0bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3f81baabe90876cdea8a38ab46b7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e74ba9b3cbacfaebd957d85d9ebe7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92107d9c84db07d50cdd67f75ad0df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34c7b903dd630177ca45ae49f946c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716852dc3a9f3f731382f48e7ca8ab9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ab1bfd1bf5b94b8139e78de376720592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c56e3741ffacda27f6f25987f17fa9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa20395b0c3ec144f7e303450ab2ee6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26681569eeccecab77df37c56b8c699e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f44eee296bb4a87626eecc57399aa3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d27e6f765f45a1ba92df3b8f5dee1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436f0af95449afcadf35aef2f7481b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82026156c437a70bd13fe349f16d75599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edacdf6c5c1bf7dab47751977c5a1c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe75d4c6b337732e01720c9aa57dfc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25323dc8a5a525a8a60cec57f2c081d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76754df05811688782d7ede4fb23ffcc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad972ad586ec320b60db9d1ff9b52100604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21aa8610cf61b682bc3747b5310cdc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bae9fc6d6de8e88a37c52bc029a254606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ac5db93bb92c264dbc62144d07494607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615863402c8c36ec3ba05ab5c62d39c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c858bf63a822495c07f7246c6052a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb32a1303d1cba724535ed57ebfc14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0d77a2e597da60155c70a2a809755611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e991a93bc329a5eca78d77352e7c091612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b8072eab40ae213760237e03efdbf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440e79b333abdfc8d9a155b32855c48614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b29a7579a4923107ddea3a00abcfd6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd92e731f4d87c695210b6a5df48a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cefd554f9257d9e9bc960614b4f49617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb456e538b1b4c381e841586ad3dcf3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1a408a5a27e7a9c19229d2b3ab99b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4eeb7d1c7d88a3bab806ae3c27778620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e455b0dc8e625f85ba8e55679cf076621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871a6b4864afc023ebbc67c008162cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b8be5e2883fed6df410713d910729623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdcff50053fdeb09cd9f590ac5aea6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c4153da7ac9c7fe5381159c5f57b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404338412878f8bdbfd8ae92106e379626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b805f63d689fcf2832069a78d55936627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935740e099174181ab3caef656cad10628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2aa7aa3a78b538fec1ed91d895bed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e159ac7961d260d9ea28f52044b1cb5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a73ddfa95acac915b38a852adfada631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d8736feb5d1a4b8a01dbf0ae66522632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7824ba3277a2b34be035fbe558d237633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e4c7f9175f2ad065285d6b48ada20634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a09d404d51bd96f4019ef009350123635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27f4088dbc7d01e059123d04f81aed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19724dd4fccde45d5537848a039672637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928e5a61efed5bae90ff50f66602d6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7c6b19d4c0dcdb354930a025902fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152c151b1a18e33b7adb48abf585ef3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a20d58c32183ccc69681998a7bd191641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe697daaf719b395d3e6d254b530383642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da80c426b0b7986d4aea05d675289d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1e69876fc49bfa3ec5f055ad69a86644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da854178c0bf07f02804e6640a1fcbce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb0b7105232feb83cab244565d11dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1d806f1466d9a536e1b68b90fa856647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddaa6959454c334d49eaa9af0baf2a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5af4a0c722de8f75f1418c4daab7ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd812dcce97e2f8d933b1dd388aaf914650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee69e39005a169706291455032c404651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47136692291dacf9f1de727cd5832573652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16556b510c0d575fcc5bd136b74eb4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b498871debf1a86d6ad411228264a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bde10301a4fcf9b93deed9ae72765d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cf67305a1cb0f36bfbe84a1fff637656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0149668d296d9b91f1bbd3e1bc46171657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f478f506cbb238f916ec93353d26ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6136bc8a730d6f38010bb8e6133575d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d698b07b7da9e3b409e72eb90ca08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815835fbccc877f7931dad2ec6eb4e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697edabe61a134116875f2e22acf11b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c590546d4504e52c509214dcc4d0d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8f0773c2e56f8d16c900f287931be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f816f41135c1c3bbca461e17b0c13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2343653aab6c4a28592e5cd61954ddf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f7e088212665ff2343b1a276b5367667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd72ec018e5b8a976d43ed304c15ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce579f0a7d650ca656146d48985d6e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe15c3b9b7154ee8209b9799b9212e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e651b58aad1ee8c22d5db269f232c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584bb190b29e727f7f8be2318ca0bbb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3e07d2cb4e3a2e1ae8fcc713cb648673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063bb5ae87f1fecfb72cd81eb14c7b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71964626fff26f1b33ff95b910ede5f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493568c9f0b459ddaf7bc24ed5ecc80676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca01e40da2268f7fabb006f201098e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b45196877bda07ceceb06c68779da1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab256a18300eb50ab055994c31710aa2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bc722cd0be8cdf2c78fba6bf366a0680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>