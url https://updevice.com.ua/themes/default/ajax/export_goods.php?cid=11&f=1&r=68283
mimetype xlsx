--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c133f8b24b7b94f74fbed9e8e9f8351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257eb6b17ed2d448c515d3e423cf78e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7312da04d4ce500820fc49af0057ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5496a16febb3b0a2365392b25897d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08b0b59230f53abf47685225d6d5b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102bae87faed6ae2e25ecc5bc04d3966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3069e002673421265021437cfb61847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae67f7206d91bc3f4ecdf447fe1e978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb837796d0fb91fa7927ee99e1007be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784160f4ac8294bdb379baec81eb6fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abbf4c035296c4ea894fc3477f14ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d679cb4acd49840223c1499696839fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612feb092a9961c6002e1049d1c9901413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b663dddb5ae88ed4be76d56e9d10c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50fc0a4fab2b8f955a41a2d4e5639415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e75db0b8789d46d632f8c99afd7da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01617b6c68a7b5d889955861dcf6eaa717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0255ff77d1ecf648a325976e5a13dc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61f49d25b65dc6956e364f43ca3b5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2798f2a6da77023f7f5a6d845ab6a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b775960381269cabd8f6123e20ba521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefe6804d7e9855b9288b7bf45e60e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a1979ec2bcb31eb83d406e3691bb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9904f86f7cfcf82e7fff962bf79e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82468ecb283bbc0507fad83ad48b671425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf5018d203a91ac30e4224e5502c5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72eae7f240bc297e41beda43020f4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aadeff3c5f6ca37ca2260486dce9a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d108eb874c642cb95296d0159bd60029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9738c21ce79e29c4e0f515bc9fe67c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43af42e6b85a3b44fa8a68347b6b3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dacd930aa5d3a8be0d3e9e445f93332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a325e529694e55832b8468b0bd5850c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56f16b144cb626b3cd23d547f7782d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b696e2ec4177cb299b78fee1f670c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29134af48cfe4705a76d9ef3eb88a67d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4b2e4d92b0f3db0e3b86f2250469437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b73d2335f676dbb0eb8a160f3f55438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425f451513b005187a54f3678b7b35839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae2affa83274b64923334d3698ab9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713c37b8c662df6bfa45a10bc54808841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deeae5983affaa34262b3c772675fd142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97c1576aa42e7d27634e157090977343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47109a539594f8e8d9d5dba1fb5e4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c656f5dbf4544c29971ed0f31836f8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d951d112dfd3f5917f86bb257f85a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abbd646f06b52a45cd3e33d80b09ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e8fb243948f4acf68b14204517e4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be8a5705bdc5c22f9a75340257d7ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3179ce2b80a31f11b441b3851a27b6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791ada2db7a9384426d3c1a9b15200651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b951b23a5c3f7795981f545c36ae55f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f3af2a5e3225bbeb21d5af4a6fa1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3e7b0c8fbf8dd69b65415ad642a2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd433f69f3db0db4aaaed297c4dd841755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f8f18a380401ba9fb350afe73021356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f365a3223b4c52cbbb2cebc54ef354557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7076ca09efff3c131858a3d894220858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519850adecf017e64837c2c8531a5f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5f58fb7af72eef581b256564fce4560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffdcd0974f3d338c02aeadec735f3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e452a46790fa419f634fd6ddd6599562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc777849fa697815bf870d99442db563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bc10361e552361120eaec863ef2f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579c8d1ee4783e0d94167a79a9ac7dd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cf5cff3eb0faa241ee9af9535d40266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d932cf34c96c990c64d262121395867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c098e7c65b18f43d8a13c2b33fa1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32e7df4c1ca3abf9e7781c0924301b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd148ce4ac00ba9e5fe264b715bb0d0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054430e653bac17392dcb0a272cacccc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fca4907aedb05574512f46a8330f4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30a72871e851b113b58063fd96001a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c2cf25c16c589e50dcce2e5b2527974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1774df99cd8f5959637f78d85f285a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc77f4ed3ab32747c31baf4851b831176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709269ca40660248acc9b3e4dc6142af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2e96c3585c67ff6807fd2fcada06478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7ee46047e985e5227fb373e32808579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270f342b765675dd7721ded7a07229a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766754e84404148ea1e412945032a8c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc15ac8d290fb4cb8e288287a9e2db482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ef1b2c4518b49a70a12911671aceb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6678c5de6cf3c658765ee9ec9fb7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16ec23b3a040daf04d849276703c1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266032141ae01d9b6f0674b5235d351586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a62c0d502e2a70d7e1b0bf806a24087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32212df3e9d0d77665c2a0b6489bf8e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd03ee45adc20cb140b9a5b8cb75a7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11334dadfa9f19b01a6d9be40fbbf25a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7c9ff4aa451d5a642b719ccdc0daa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2b81b1370a9f3ab8836b1deef81d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd2d30b0fe5b54ca790ebf8279e23693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c173f0ccb5eb980134c38e385c78494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab6928cd9e47ddf5c5123866ade74295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdd3839d10e8128f919b8878e4b1d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4d53fcf556f668cfa58bd975ab25797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2f7a8ed3853a0e4682f241d41a18e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f0f4ff7a07f610518dc05498b93f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cfb9c61ac3fc71fb6ac24e3ad387d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaff738be77bfa09c12002df9234af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459875c779fc1a73b50a3d9701e623a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a6897c20142992881256029945cbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa17d3ec158edbc6234990b262c55a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86cacb46e0d568d10698ca77041095105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e2c4d5a7e9c6b4f4307c350e1b6c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8d16e88baf00056334b270cc03724107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f850884896d19830e463354ee37531108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318baf3eba03b59c5d7b1e018b5e96a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796fe6cbd32b4aa172b9f58904d1409110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48587e95bcb1c9aa1a93ca36203e0dd6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08679910a84f74d62fdbcbb3aa57e703112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727c4ac9a58181cc10cbe787f945e79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddab6b665cb27601abfebb614e648b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebe6c16841b1379633e86516e07b84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9b0c740094ee4d1f3b1199a1c0d7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445936d4a876bd1f8f543cf1ff91c5d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f042c339396c8603f31c07ab170a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf97e67c323649afce9d7a1df9999f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c57b2bedf5e179bdbee35298e77405120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521426b420a53f9439b91bc4c501fc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c031692c4f66d180e48479c0c03638122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc926e8404cfadce0cc4ba71c2793b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb3437bbea9ccf565ec8955e801999124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b878b670e12ee83cacba896af13ee6b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b3e3987bc9474af646b6eeb9bf5fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197546686c704563ec0b72800b2e8dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59db02738e6be3d4bc36af68593165128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c238404647433735e4996e70b2bcc0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ec6b899debee0842acf874eb92893130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa00ad542c9d52d12255956f649ee2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25814ceaa0dae3b4686aded52978c75e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400b089b50cfccf544cf7ede7cdbeac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e45070627ed2e660a9da8a1c338393134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf0e4ab4016afd81f6307e22ccb811135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67f296ba025dcf981c20151ba1c1c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e8b4aaa005e5c68343dae471691d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166121880dd8cdc7cef330be65efea64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88996cd5da6158e115921e85209a30aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab58e2b42cc558628fffb85bcb70dc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088a8f3f39596454c2618cf28487cf6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ced4b1ad844472502da75e4feadac0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960e552fb0418b48390984f6156370b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a933fc29e47dc272e25d54b4f9ab7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193987c3e4e90fb09d294e16663a78a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad426317b118a128f23f8275cd3d02fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0831c245dee9009a810bb4348fe1263147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b47ace17b0866b85b9cdfdbd3b186148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfcbf55f333e2c69fc84e13da5bfad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02506e205555945354e7ff313612db10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60fd837ce920779e8ab252e6ac6fa5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784eea8a91d6d11faa919ef9e31efaa7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34189e5cd0531a7806001c269da1f5b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa224f78ba0870b57cf80788d40ff1e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c109be23671b12ba1d6cc10e5b8c302155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b15ca18a5193fe4ea012e1dc359ac3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad961cdf40db292761e4b9c815951447157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79561a20e46a30f2896943466c82864e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ac9d61ecb9a21f8f1a1fa4b03e0b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af628c0b2ebfd06962f6275ae7b67f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332e346a7c35246adcb717540a9102d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e309800d032fa80b1499e077951e2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bde1542576c08a27f76a6a82fd73f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34da98c8fe93cc3e57d5a97e2656893164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e7bbaa39a529f41cee1195b695db2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75acd99ba009bfe52f7eb97c7f915b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3d9dde978e1085d299229c7674eda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404191a348489a2ced06ff9b0f016ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5a85342dcd71b2f474e47ba3c0992169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a58f12784e8c142514852731b17f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14d8be78dc20fdd8e2e58e63f0c235171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c514309f3d994fece544b228cf3eac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2950cb69475f8ff8b48400cb26141c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4512977cccbad47dcf51dd1fd26198174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b7e4e5f71980f8c3d32d9a3a8e8e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae585b9fb6683b4f8cc88c4be5710a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ebf35a7c9edd8d49f083c65d6427e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6ea4e2c7bef5531c60deb9459177b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f2238606139794d94ac1fa09d3816179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21397abfd7c8c244d38933c4c19f007180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce59ea68943f085a825267bf5a3db62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34effe5ae975a9ad31bb3c42a9ffac4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c65a3b124547b3bbdba59621d60cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ac5f514d67f56e9177cb102132dad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871dfe0a266fedf515b865df0e33b4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba7f0bcba6a4a5c6d1763f08e56a76186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85ad9694d4eb8db9c8921e9fe17424187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f7deefcafa4c80c6240a5d68c2de7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc3548d3ae13652a5d4636cfae925a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676f21a8c03fd19911dbc516fa9a6fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1820ded439ca919c2d6ec2cdabde576191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25047e2fe68447121e1a98dfce4d5d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4eb0fef0c0254048a64e53ce072ab2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd8ac97caa757f6a76fa0d460b4db1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051d242e945f4b66db72e971ecbf944195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803b0edcdd20beb2b894a9e04998e41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416a95d0996b409a267e3411422a1bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd6b889b013a7b4c059f96c154c271198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faac8a09e99e5368e150a055078f099199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41775d68700f924d28c8fdb61027a140200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd466554cd529b4553249bb09d93f5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e81bf42ad9086a85cefff37920afb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae1f74e34d00b9457f6021353ec248203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ce409b3ca5f98db3cace32f8acf38204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f950e2133f0941a906c6256c874557205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fcefa35f03181785a4037e77df9ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902878cfdea373b44baecc747dffac4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe1d765e0935ea00521697e1a001b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ea3762bcf625062d3470889baa1e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c8833034b6a547b58f4beeb78f298210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f242c9269aa041da4c8854b0d14954b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe344eb2fb386ffc654d9b045af7bdd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bf83483de846aefe9e5db9daca581213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067e33c116131ddb9fcc74afa728012214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33121aaa20faa1c703d2b37b36bfc26b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018863b9efc7c18a1fdad7e935ff5e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d242f05cccec4e05fe3ed5a020d585217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a1989a91e8e37a35414994d3981e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296768946cd81c0aa097b55bae3e893219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d675236241f3bd0f464093e185e9025220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abdfcf651862b4dc69daa9482a2c90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1fc08170190b5f81c1132f1b1d604222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f1fcbd8722e02ce9994fd96e8b68a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd0c886e0201952a456f905f834ef2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385b4b7fb8277b4c4dfd050ea8c08ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ac2a2223ff77690cf1a79508d58f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de12c74c1a850e885f395bf0c80bed3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbac637cd20a9bd83927c3d1edbb26228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52b1f5145e204f7a4fc9b3bb02458e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c78dcbe8e1cbea5c54adbc67f6fa2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeca5e35de66f78478c8fd7b1b6c96d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777885b936567fbd61a6815cb67cc5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc674dc41605ef5cec0210c04269001233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdbf8d35482915615e1739cb9befa8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17eac97c4ef46f8b47844398601ae57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851296302d9d93c309cb4bf036e22cdc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc50e18f85b0d9f8ba12889233372c9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890da760ab5a3cbbd29a5bbadae8c2c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c749d4ab22e6a263f78114a5d9141239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218b7e65eef0a5d9cd66f3f32519b39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbf27f66734e1e35bf4335a775039c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a25eafd487b41237581d1045c6e0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a1a1f58307788ebec2042c7d11b00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3e246900e4ae8a1300d20cfc4b997244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d688954f755113fa265d97ae0c39e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe6412c99d378482687d87eb3f23c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014c8a5e5f06d3891807c9f5e72ef23247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dcb5789fabfe9ead3d051e45c5eb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1485e45ebb46c6ee0d9cdfedba3e204249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8154f9a25802ddc920779d7b43bdc68250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e3a978c7e55b14be102399448fed6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db7a065563c633edbbf919865b206f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b27a5f693f19f4dd85d0e24869fae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add9bfd5b58e93270935fb75b06b888254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47e5f9d8a98569ab301e058bec8b7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762196deec45402519356e070a896914256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6605c9d7f72eb3a3e00d8b77be1b068257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75256ae78a1654c54e9fa7c3014579258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcef43e7533aeee1bdbcfbfa98f0645259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30723a0c5641e9890ebe2d6208de4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3c9f88d22a468b0d698b3fa1acfd3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0591168e7e0411e4cfc27dd30b42b58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2213e3106e5730070dd51f27c7df744263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669ef21a7721f4a2793d779de0eb596264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c9086db3aa7609972928dfb424d7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f957e31e2e5ccde7900b9150df6f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f795f136f653d8cfb69d99f07d5f0aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237c084426f233ac7ad223f8c3beac4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a384bb12f9fd06acd693b4d82c1a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ed97d5ab4a1b80e29055b1a534041270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefabbf4242e083c88362f15025a4703271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b956f558bf175eaf51a01d6639c9017272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee74b7806b2162ef4b396b77729f613273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786ed43fb45f4aee997359505653dd5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cb24f25fc0e97db5a5ab78dea196b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42348d4481c75ac74b60123e6d5ac05b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ba6e28c37ab6b23fbc62dff4ae175277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e64b3b836eb7f131725c2ee2e5fbb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df882c98edd42472e4308b0bd9f83dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950709875ce213a3135e2a9cdb044b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef2a281a20bb79d913356aabd4edef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5808056ef590f7a0b332ea4faa086282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8353013220b58a6ce554d603d90fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e3a97f31e3eff6e1141fc7c513cff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97ae9ca500aa0e3f405df83900b1d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecefda09d8d9504d40f799fe51d4c25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0914323453f53d3b709b74bd8d2d8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666030f4d97396ba3d0b04ba036c777288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935ceeb918124a7e51bd8e4c8b3aa46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b52a0714042e08491d63b86212023290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c541e581c43e95b81fb042ddbc4d89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfa5688dc7be84c9030714827273a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f97bfc12dc44d0a8ddcb7d209bb7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52792f8dbcc305159042568ac8bf11f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc892a46b850600e70b7e9615a893f73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d1454f04c2c678bb90cb0ba9de692296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7d88eb157ee570ae9bce316db6e32297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99e07ed97cd044c1c782783951457c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fa290b38764fdee3c4fddd5b5a99a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ddc42c40b8e7e1f562dfdb9a4f2a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0953cc2710851afd6c0aac9f2684d06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6cbb1a056c0f13de58ce5b97ca9cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b43a0aac1cb5c113d867b2331841d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368c11b7d1ea7caf1bb6b86148f6d1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d17811807a122a6eee04b878361f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802a28c5093ed58feceecdb1ee95845306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13771188d379886a455ed0e3477d7b39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432ddd6569821ae35ed8401bbb297e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c4555981445d0d66ea8874835e294309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871253225abf00811a4d0ecefa53bd9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6223e975da753bc9d92e65ecc96e064311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1718d8162385b78c46e0261b90a3988312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f429b74d86d83fef26232c863df502313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0ffb118846b52836e8b9a42364258314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7734f99753fdafe53baf748cbef4e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582828a30e9f3e5bb4d0a53a3b40fd09316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79ecdf0a2d22edaa71dce6eb9c9366317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ceb1149596582c00ba863f7a06bbc3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b664bad508a09a5efb65ffe9a6fb31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d09d214b1b0e0178f92ad6b3468fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40114e455b89a6aba75ccc063596bdad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4e94fcdedfe1eb024160c34d8b9c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b8bdd1076190422072da9add683ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ee5bc1654de14ba8bced0a60c027f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6231970e80f21b9f39aca50096ac8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865150808b14339450d85d8f0ef09ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37732ee386b74fb2288352ff20a6ed29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234764b0e10e88aa0ac66ae54f32d079328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37769b76f4471273432b7c9b099071a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c5aaf5e1b9604d3fd0d4a333cfe41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c74a7f258c96bce0580a210e803b20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec182ae1dd3eff23fe77157e0145355332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02f22edc83dbaf768895914c35133f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba40dbe22eefd3309c14f14b6231e1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c5475dcb9ae1c4ae187950d608335335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2aca5ccb3b0d4fd297a7fc0387f3cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55781bea8a064e3e7e931d62f32a554a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae721edd75beb9fb4ccb9a06c767f92f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449cd9b07fd523c46b18b02b980501c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a49ac6d971404b4050d650db219387340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc14d190a6efd8fbc6a1766e46c81d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636d7b574d4138cfc8d40b69db483f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2baf835f04c118e04599e4f7ea973343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b0a1c82061daf0cde1dbf173085aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c816c9ac49cd9ef951fec176595cbd7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc08eda80c8d0a708a778b53fd0c80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0cdef9102114657a36f40a067b1cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d3c5f90ec6cd4a542882af36731ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7439ade21d2f25541dd9aeb79bfee81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de12a501f56b998e2bf16f456289e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fbd96d6ad38f24dbe0bb9f2132b2c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3bd26345d0dcb8185382226260c4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d456a0525b9d9fd214c352a1cf43c58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eabcc65ca79b8dc8d4100e554d73eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885786c46d78de129c7f5fed09715c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06d095dc52dcd162d085e00f0ef762356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e59e337a3174d0dea37da57b2da20357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632eac0fea1588254832ccb4522be283358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586039d18b53fa6745fa08efe2cd5d1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e94dd3a95ce8e432352d84e7fe8a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835249a28c2502c3987dd4ebc32703f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456308ef67a495ec5e094cac33ad2f70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcec9ce151db78daf5137871039cdc2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535ff58793fc7560654f2c3134c1033364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77daa715daaa28824f188a52d7160508365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d9bb6e37f3abd342560af56ce4a07366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ba226fcfebc285f3089dc35804530367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7504d58e31d694ec6f7ac71f47c27368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868df235433d44b7c61f96942006a335369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672bdd7143ce9f7acee1000b261b3c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a3fc531b25cfefc58677658af437c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85087634816258cf80ffe518aa128768372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b069fc3d47b1e05a4d259caafb639e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aae4b14f078f19090b214272a292cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87f6d776778b06fb7b71fd4624b431375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2aec9eca472861abd6dc9953a528b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebd67b77c3bd97a2c060d87d681ff6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e66b5f2dba4fbdeb252fb3caa04c67378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca3614c7beff133ed78630151451de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339e8e7a0cacf1df31d20e69ba1b336380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b814b01d4fccac60306a85c71c859e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495a7167d4dcc3aef4ab12cfc48cf82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451d921c171c9ec9d8e36e99ab3e949383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7e6068bccead96de6331598604ff7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51ef5d3278d3d64ad602c4988e93f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdea80d9dbbc3923abb466914732284386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf499afcfc8a42ea6eac48898a1d4def387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f292f1133834135c9dfb1a8c6e1e5cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e5a6bc0750cc684f74a8baf0bd2f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc70c47a9d01aaa000039c1cbfdf83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89162eb52330b3dbc4f48686518e98bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6571125ae371791f379146816bb9f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103e3296f78aacfafc6aeb707b9e897393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aac255140afa966bcbb7e8edabce0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bdb13256ca3b8001656be4b811a47395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187326c3ab2ada8e67a1368262cb58ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de1b86514f185080f13015ca9cdabe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81c77844cf6db74ab7314b11e97aed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe5f5736efb514089c98ed30fd6b4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d92981547dcdc170fdd8741a4336f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dae2756421c7f39a02ee0c1a1e469401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ed2aed47d6bec1f13ddbb297d75e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d8ef4ea0539b6ea28950186bb7705403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9614f7c8127e52bbc5199388ac43cbd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38742f6f537b6ae3eb8feff48ae863a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaec718c6bfd84c667c59bd301f894406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc165219364bd68c1f0a8e5ff7dadc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cd5b0fee574d59b8ad62d8911c876408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfd387ed708861691e8b1cc17954ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818bc6b8ac4183fb9f709e22f83cfcd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594b8a60e886feb71566a780c020bd7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bab13ed3d6a683d35dbc9d6dd82df412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581f4fc289ecff1da014383895d802e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f0ffcfa3139a2c8d73d2ed08fd437414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fdf43c873a3383e18694100a3c71a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcec0b049da5f669d943df35280e7a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03494c4b41d3d00d8308f4b80effc34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7313fe830cda8d1d21117a8e339a14418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7ebe2b2ad78d2b2e31c598ab30c40419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05351bbcbdebf706372a348bff8e82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a72eb95f0abcc6426bb5b77f5a8680421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d7537571d93b8227f614bcc88396e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440418087571dc8cb13df024313c074423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dcf19ba2cfc15d168a260cec6e402424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497fdf0b4e655c6b3dc565ed9401d93425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb56338c7a30ef23555c2350fe96fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb4119ba830217bd6281d03cfa1bd4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961d178435fc9c5f43128edde475775428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb469d5f90c85c994ed671c8d9f3cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa4208cd1188a2e4c6f7a0c39d7589430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ee6f388db58e41c7594af817a4a50431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11ce8e1a83bd14186720bc33826b33432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318c04ddddbb041b3caf633bc7dc1c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4829888ebb1d42e4bbae3eb78ab326c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0a13165cd5dd74ecaac6a48ed7741435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8615c6bd2d196e9352641a376a725436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198a538976743504d9bed0ef772f9e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b5fad8dfb31d2d306bee2eaaa328b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37329ca1c83d8a44d0be3ce9d6c1407e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34aea0f811fcfa3f65b4270fd1de761440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b676fe653c57fbe53ba6bbfe80adcb8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b223a73ddf3b6d4332ff465a2911622442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c489ed7406df82c7946b78247c07526443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e16647e52d78b8c380771a028f4f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f56fa80ef108f389fbaa48ea6c7fda445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4e833ff6c21a37bd05a1b7cf5e7be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b209379af2a85d99c7fc8233596132447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bf493b7b6c54aeff3e2e445e44f3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b587b0f05ca60d34e0c8e81dae656449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e802b8dcfa227797706e0fe21f21631450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbf455e0518d48e0151b3f1f778081451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c3aeaedd20e0e93fa86edad6aaf21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28ce9fa58cfe92fcc98218706a0d53453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bfb9fdbc81d5dda7110623e372ea6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f861632d6bdc6ffba64ab12397d2045455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06611b3e898ba5fb3b2216a68464f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50477678dcf4dfee96a6ef4c3039a0c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc06c10d733c8a6853e91f62c5e5d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362bba7b528ae572279cb29616edb01459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a336bbfda29ba6ed5ea49c78d4510c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70c1b205edce7262f39a1bac0d3c2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e59151d177678fe1f23c68236d3a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d3f424f891c22d08e71bd170fd6bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33587d2dbc5000e3bc3bbfeebd17485464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1c287928916dc3ea9507618079df8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dbaf7b1c41f7dbca89f61d0384e47466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0e8d5bfe51b8a95ce6de3b763799e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdf2c96df27aad6fb3e1c8ff2fdf0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefec9f717b9fce5b26fa88148e879e6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37206e3396016c820d01a0024065cbe6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c75668c6d55940e639fbae08c5290471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0893a3677a13fa3397c58cf04c0af80472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589502cd13d7d26f8ac0dce515784a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cea76902616d01ca2a976537ca803474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ce92b98db7c160fd3e8e51d95453e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e5b0538fb350fe8b28885198ed9e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d33fc665c8f04862788ddb5207dcf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff81f58738aaabf449a53b2d5fb460478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3dc4fdc08f2ac3fd43c850c540f43479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f767da4a249566cb8377a1e5b2701480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0384b04b29a035426940e559b6de57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6575abdfe2df8422aab0a94359acac7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962875bf9707d93659942a4a51eeb41a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2545aec8c8f0544c903f1b595489352484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf69753c9cea44df0dd5a1a2fb098d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac756ef55d0f2684ed3b192a3e57c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fa6ebf22147479f7e34dbe7ba2053487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c91d586fe17ff21f4e2f6672eddf3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99200c410e526f2caed649aee3a541f9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28eee25a4aac48856a61537889afef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39d0615181b85a9f95c5d0ef4ed8e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c9d3a0c2c318592b94af3dc10d856492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0094acd675d139b3ebe6f080a5cd9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdc5e270639600516cc81df604ad58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde344222ddb47968ee39378a5ee4e3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb65435a56cf368086e992bb61e0847496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655a423deb55ef74d2a67e9aa320c89497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d030f5470dba2fae6b6e5b4c98c971498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023575516179b879b6bedde63241229499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717e25174293fbe554b884e95c41024500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4240bafb96f4401b7c96b049ff7a8ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d3f2cd314af716518b7a9f2db0c90502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32259100958f4982f37e7c563c5e16ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d7afe968c7c401556a01b47170768504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dda47d8c73f552a87456924dfad12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcb7e78a053f7c8c2786c891988557506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274380e3a76a8eb8db14b878e5028156507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6814b1d7e61f9557453457330796a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd156ae128bf91e2e25994e342ab56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003cadf75460647acaed4855738d6df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300daebf3a402f36feaccab2ea694c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c6d142fbafd3a816a73ff846a6b61512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bbeabec47e3b37c461e4bd7dc1ec6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9052e5d465c1f013b5faca6bc1d8a65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1736b3197ccdc05424c5636925a9ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2e30ff946e0765918cbe0efd8619e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5289e7cf5991dd39ac8034eea0fe31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a267f8971b3130acab406557d3ec3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfed318b0d986025fcba296190368e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881ad3f73f138dc98600448bab13912520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191d146772f52d3c305012fe9e1e7f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a625d878e6ce27d22d12b0ecaf0b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7a7aa5064c1284eb2d27d33779e74523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ea7b9104dea9680676ab76f946e48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79436c171496782fa4f97bb4856029e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd173eaad545e8b43ea24b040acc12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a4f09e38c9e3ccb4e394dba3d2f32527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c873a55ff7a4133d7d9fb8b2dac6c7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d77681860287aee5fa4d7c4a1d7fab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b635c8ef961be756be49246ee4d7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccc5aea9b89bfbfe669b47c0e98f50531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0007f26a0fd1b4c78218d6b296b9098532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211187cc8357a4dba5f8478e9cadfc97533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50c1e1cf0c1493919417a78c32e746534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221cc08c78a6691ef453feda5fcc891535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb6a491212e9726552dab7fb5b44e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955524d0b696f9ab2bb234f26e709d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4083c8d50744035fe58e6fc59757f17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a0b9d1deddcd641c2161746568331539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e387023ef2ac3639879f7e8a983b0c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085f1bcb9bdc3ecde81b262ef51b51c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e433c86c9a494bd9636f95128907aee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66009eae5cc43edc0f6beee90b62bf5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e220d430afa00002d13055fdf8c1e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f696576b552a00accf7984bedf6a0e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b942a131645a771655ea1644776053d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fc420d9a7eacf395e8da9262f8b78547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44c232917fb05c6d308e27b798e5a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f8da7b32118e7ab4ba145295751b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd4dc1ee91112b1eeb76d3d9a7f4a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46225bbe5f3b23c7a21c0fe9ee0af93d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcf0cea887beb90ef478819bf11d02552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8151ab9b9e38e05ec46df5835e873553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba8a94e6e4f7d36d5cc8dac7feb7fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002656f9ea665ddc8879f5ecbc17f8e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238df63479cec23da1b6b595d75be82f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffa90973b3c98d6d29261aa320d540557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d06aa11cb079faa84411b7dbfe2160558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae767d639918a51534d05c4f05514af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dace63fb878420505000108d4cd24560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99e86ef476b6ba2b9987712682b08a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de03e274905f1f0cf018cfc978cce5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df6b738e650acba0899c593011d3ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05450c0d4f60719f909a8c749b5ce4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a5389edff21206e623e697f709929565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7ff46ad498ed942e756ebf416d95c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deac6762edae33b5c7bfc938a5595b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985883751b1c7029fc36e92dd53d83d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9216aceec19cbb2b385b9dd935ed585569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2af527e63fbcaf3e994b49e4f75a9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ce1d88abf1a3b026fa598645fcb0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e378aeb5ee9282e1437528e3e23b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157d00382f236f434002ef9ef08b042573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d075bc97b81b881ef8ac672b711a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044f582f035ef6adb105d01de9046e3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6893dac09bcd69b4fc582efa54f2a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb11e8e5f33f941b09ec7c20cb0d82577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bff12c7868d15f3cf479b91a5732b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c41925746c13f1308d9c1cedaa1c51579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f812d4e589742aaedd8f7d7ecc697580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad54da4a07eb2623f213d0500d07198581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785b863ecc03ad3627d955ed7151c7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c976a27c884be4589c65d43bf23110583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2251de6b8de17d7501b44cc5c83e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbdbae70d7f697ffe258b51c96fe0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26aa7fc9fdd315804febd64f75fbff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3463e403338191e62f2d879f04cfe77587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a67aaf32a7558dcd1e51cb3d34e63588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d848a11ff76a21a556c3ea284823ee2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce17fe2b264350c8393a2b09952f44590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bb6edfe0b453f8ce116652e1b55fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fe568834d00ee41fc8128a0791de2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae32bf681ed35241941f4737616b753593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbc1d1a65edc25d2ba4a2022533a68594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d7d3876a16a85d2a95f69e54b38bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1016e1f5f8f1f28f3c35b217bf30ec1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524508627c7035067fc3c48bbcf0d8d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee89bd573fb5bf8652776a1dc880785598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df80a5c7efd3adaaa545bab8c4dd60599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc0de310a55439b252c2e395e68446600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a915663eab9d44f2ca5b59a5c504f46601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f8770b10671105251fd57a223ef17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9a20693f1e5537af031f16088cc29603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce64952374d8ddefeba445b9e92666e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e7d1ebe0cc3feaaa9e3728ba0522d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402981206965a5b37373970c1688ce81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20907c32d4b406fabae2012c369423607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1565bade4b7956b5356dfc4e5593b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb58705606a488fe6ece5c7cb91d19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42006a46daa6704ccb5692d477c3d61610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362684ca6bd9a8bd6ab3b0f185f9f8e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0078c0a6f0f7174a9abbb10f85f3a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea41d5016cab4129be4f4fa83f22dec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72761cb366b75ccfa31b96890795ec30614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8875ca427bf64c4be860d6e0d91ecf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af0d10905429d9c3503cb617e23396616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f568110e487388c87873e9f0a495e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045d1a2fb8f8a1ac51611c1e014e025618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1abdc89b56c842b5bbe2d876aa4af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f09f651b6d3bb6dd71aff9adad4036620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d6609677c2dfdda71aa5779fa01a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aec96375093cbc1e6eab1c17f365c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450254b8dc98a1a396057c0ee1bdcf4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb7ef2961f1d8e1180d86091f1182f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0709a93595d30b6263198aefbf840c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988479395566e599e08c26e903e2682626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82304c48b407f6dc6c3eabf0e1f5aac8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdaf3ffc1ddb5688fb93577ca26fd6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321c71483a1ac45dcfe8c6a628b8057629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1c313a320fd6ab303e3f54c3cbd09630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e645c6dca61f3346d0c16d9ea6b370b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7149936c8762495970cee9cd816e41632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387aeab3517a5550c21f136a62823b60633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b59d680356b5c8bf68189f85b5a1cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8108156a2437fdb58289e76de9432635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21451d6a18f816edaabb49cccaa61404636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60048aa62c2ec7d72bca171c964385da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce7b306be669808d00bf71d9bfed14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78346136c7604b421df8ba0428e8281d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a5ba3ef46163a43079176af1e56de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a78007a3ec3a6bc344da02c9af1f06641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf4cc30ed6caf47db7df58668a38dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc902e9306e4f87a5b93c255fc2fdd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0747d178154bf8236e4170d5503b905644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6416373ad138603e45f15e72105ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f7fb79abe65b7c3958d322b673c49646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b63c7b938d4da527b18665b1fcb216647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c9a538d7ba78178c0c9a41ff0a3f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e282fd81a3471275381d1ca6038fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890c8d6af7780d8a28f0581399b7d40650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c410b147433a92136dad4bd928ba44651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8964f863a80334cb375372460f974652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75124c5ace9105070616c171c86ec68d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f313d6d07aafc7db4805f5a6d5d7752654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa476a14a1cc01b4cc09ebe1f06f62b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b1201332b6a7ccb55c41a0f420607656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02454dcd9634fb94eb55dafe2caa1062657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f12d6f6f0cfb0186d25986307449b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab56a5bfaff61685308315713c9baf7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8d494327c98d1c820061f5906f518660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d69ba18a519ca439950c6594d6c16b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ec9719721eebdfe2b9a1c84ebdcda662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278e6b44944d7a57082ce62e76973d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809b845bfa276595d7723daf3726119664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30202eecfbe1f4bde02aa37476b3fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb051767435bbd9a695e2fb263c632666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93f10b6f40466625ef1f67f2e40fa6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5202d796ef22c682ff763b40b4b34668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4b5b4727066547b969236cd53d539669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbba49b49608c9338ccffbaa28e583670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0f5e79460e6d8690cec221698f7cd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c868aa088f459f8c53960fbbda4b1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af026b8a7aeaad72d9763f6c3014d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca1acc7f4d8bfecdcba0e6b227687f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9a118398b802b248784ed28c7311b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da975ec5f234d692c65943542f7a4cac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72058dc8945337e124c362c1086dc12f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5ff5daf56cfb6b8744ef320b66828678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04f3afa1110ec142c0a46d29170219679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2b0c6b46ee9da7efe8862f5c790cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde671bda86fa222653614284c51a60c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c15ba4112c399767b946b138c2eeb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1a9a30ee3c705f2dae490030666bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac14c82fba29bab0bc50283dd7a2c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e186f7e3e13d3a24ab4e3ff659a56ebc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb19c3cc1e884a126c92f1bf2d0be1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc1b320c60f7114c817f26ff1999a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7b99d540f2c5eae49fe321504d2cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd5af05eb79060d59de64ac5138b2f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af3982f951ca4e426ca7ae505034c9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2198a35e8b159b90431e41389a3b84691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daf3ecfd17d16120dcbaf85d51aa30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e60e04e4b362be9acfff9b7a536b3f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd5c8701410b541beb44067144cf5e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17957d93a992a06dc40f7f145a935796695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0927cc8517f7a9c297d96705d89d55696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158095d6ecf19448ddc6d4b227a15b75697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8880f285b3bcd407ec2b8961aeff141698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf009c9ad37eb52d302935dd3167fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e5ae4464ac313fc18bb951a86b457700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afa9dc374205a9ab9b2b6266014a01701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8279da9f2fd69fdb8032c3f790f02a7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd37610eea84573100b2b064021a389703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556469c55593dbeb014ab38c2303892704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfc0a9a03c9bd2939b1f8f6c3a9721705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb7bead953d3dabf3dd7658e04ba5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd258ba0c087f858add2ef7fe21a0cac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3ee0cc8d70bb189a3c375491f372d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0b94cb5f83d52c62cd62e38eef414709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3e794c44388377584248e5cb55576710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad942f76776ce977d4a26f51a0b217f1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8297cac37f5c92d7b844e9ebe9c3317712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdccadec27a405f20d9c8f9a87eed21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186945ad6c94cd1561ad290a81ef386e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b6352e47996f024eb2062030505a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50a6d3dcb193460cb6a274612e5e094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609d03952823356479030994d5621dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb9438d9d4188b0452ebb0cba5c4376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc431036fe2e7eb1deab554cc67825a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d71ea2e333048cdfda8b903d6bc2538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5886f91edbe84aafbfaa99894ffc59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1ad6799ec77859a9315e382c791f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59518c2b2e992d504f086b8abcaf7fde11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d90567ad882dfc2053f0172846ac012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac43f326ff4b4962e6729168b171f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125368b215336dfd0022f8b1e25864e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faa6fcd13650e3abe264f14121add315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a70ad247768117ad162b2ae565ce5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc78817da655757c675b979d60fcf217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047c91878a0b600df8acc301237e2ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a892e915f4c84b5e19a2ccac728f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671ac471fda9b10ceebff9af92166aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77a09cdc9b13a0f5a899416f60f79f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028b21efd34ccb44ca12ad04153687d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43a0617419770fe966f43190fd28c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f594b1a3042d175105bb02a7bd229a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebb090235014d503d4fc0f024f1cde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5eb21a588297a8621ac80ba74d3d4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfe922b05383cd9ae0d906eeda17fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cc5b4fb24d5c4546d8e59b237f66f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0db2a7da247fdb78ae3c86b8f113c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4acb24136e4e62e2e570bb82fbd07e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afda55f97e72d8fca5b0dd5691ee04431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c04295dfcab15ce69e4c2126490e5e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc239f296c966b18b466b09ce6fd5b3533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7289c2d840dd0c83570513fa4bac9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec915ebc9ba61810b14973255b28af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf8e48bef199961c87e163b084020b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a8343707211b1cbbb19ae0d1d352837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06be80ba26d745e3987c83d11337f6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc0598f5a1a26e0604336acfdd97a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb4f9831861875aef38a1e65301f2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449b69a2c60ae87c806c11e25813b1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1aa116742fae9ab1faa56afeea72a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964a4f5ebecc64c14f644f76eaa1e5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72468df6c27d99ae6025e56fa6a48d1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b228754692edef1a16e7654b9ff55c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac4eed34b34be7f384e03dea8056f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdd2d8ffbcf242ea4384ddab0e94e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c701e6a7d54f547aa6aae650f2b3c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49446aa0738546add79e9dabdeabf05949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7aa5e5ece638d525cb7b426d8e8a450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36c7808f53a733d796a231762c532d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595bae6c4e4a8da55065071addd53e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c8ff90456d8999695d91c5ffb4b1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ba73663f3e82aff060e157041105154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c29dcd3bc82b8bfa0f417f6fee16c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69852e71de12faceffd2951145a36d6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651633cbfc0896037b890a05ee004bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe90e07049bb1a71c4dbf9520770a5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fbecc43a8633558dfd28ff0f44b3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4536593729bb8758ed10ee10eeae0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe438424a48aae6b78c61927d8ffaa5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce2652d5e4f4bb9fce427c5f0705bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f885aa2939208658397e1898b7744963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd17abf6b62e61e2167fdd38e7eb1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4eb482faa2f7e57f5e8327d671f30665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ee297aff55a6246b1f9a64ea00b8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd2794d4c34f804d7d175ed719b75f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c7149b1e5ae2809874d62ba24a95b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1434270ffa405c94507ced102e19db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a0938b9b4804b79bfab5761a710ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba9abf328d75094f85d4accf75335c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e946fc37fb9d189dc13878d5a0a50872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed569d52946314999eeee27bb7226973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48e405e8b1c5f6c678f5fb6fe22b0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486000cc1ba2dfa64eeaabaccda6bc5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c4e7e14ca167d24f14f400a92ddd276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554d36d0b85fce3f1b6efc30fc75b7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da640e5a0f73b61fed47c6bdfb1f288878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c49d805fb40ce1f459e2872eba35cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db102d1c38234f1104963c24e6a89c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc7d9b6559b7829a19aa07a8513d3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461249a9a04db764fcf8c904abf2c62082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b111c7d3b7a5bb9c29cd46d40f5e34e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94d911c079c4d5d6b0dddde20fc2ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9eb1204ced1fc09a9af6c84286ce785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b95104492d45563e5dccc5e4d3c2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d27a158cc487951b6c32145d2c1f4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907393498d85613284a45ca04d45b7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b75f5b9ad346b5d5bca9311f276c5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b283496639defcddf552686f3a09390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29613840020313cc0d264fd5fd80203991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cf935f443ff91031020cd7ca38c6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cf6d62c055d04ea1f0b90b0ed6a9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b9d56677cf25ed726b432c39f673a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e6d221e3a7e8b30c22f166abaf11795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59004c0e9a8bc5ed1e06122dffc95c1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e2be49e29601f9fa7632f37467fa297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1053993938b3bf950063d7fedde6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc1a7d5fc6a917e740c66c3d55eb7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192b43e53e9ab8d47b4cd23388b8b00100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00cffa8f41e86d54b2f96cec69274a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73f3f9efd1eac6e54377a36ff17bd7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea21a565e83ade02c9e35103fcf66e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838934c1cb69f97cdc377d0a5c5e53e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4765c5daa59c5654a37a8af9f89312105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe062c9d1f2d0947811d3295834787f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0f2dc9d2d6c08da97b5afa3b48ba8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100b8bb641e7b75eac95d8f0f0cc49b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631be72a25decf45c49aad962ef4a6d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881435a2384e2470664d421184e48f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2209a503ea15c5c3f95d68602455d07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a2b0f59b978c980acb99962bf7d28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb31e534689e42fa10a96086376f489113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cea491dd9b2b6e0f1fb97f31afec36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784315c90ecf142941a1010030b2af0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7abd561f4544ba9c2cb576aa31ca8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c767eb1fce71f6e99e6a5fd1c67a089117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e0fe50c2e5bb51c5975f05f58cd64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e840a4b4d2817a4e4b971b3ae390dbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425a40feb8656762b8a2b1292b78277120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3e06747b158d93569e3641652148f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782ad1122ff253aae7330da5e868165122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a561ad2e82e903b1458c310565b9823123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a39ff6dff6743322cfb027a2ef2201124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d8c1fbc3f826d7e898df65c4ae7ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efd7d5cc9e61e87b9999841f5f87a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405a9d396a71f69c219eaf64e838188127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793929d5b233985d3dfd17c6c061d47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624be88bb8cf68c280589665ab3ec5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b128a421ee35852c0abf472cafd933d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32042f780a6f1ddc032f2d9b4a5cbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b3828ed31b3917a98ffee784c9db9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650d408642d93fe7100a0cb704a4055133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158279db15bafcc4344d70fe63767bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ac5d14069944e32defd489510b1a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdc061fc7f2040ebbf49904f9b0e6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42516c679adb9f31a88152a1bf27cf7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc9fad6e39a52464ece2beb83a8df2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c380f4d2f0edd64209e3289eea1be28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a09497c62238edbfce9ee068f5500140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b9a3f5a6d9a95c7cbf67d204c84e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214adcdfb8ee33ce09e387fbd17a7124142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255d747f75557917006b3b1483c1a54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011d008771eaa7eaa813d9f5bda6737144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d3e36d1e41071bcb9335957a552d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d9b878306067031d57a713b26e450146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3dd196da7822f799f06901c8388cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371ff94fb1da56ce49071ba42b4fc32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5af8b7c36e8e8e95aba1e6fe71da19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3c88ec11137a7013681048c0c02be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742b9c8f6e97ea9f7fc58df6131019a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824385b72b396aa61180b3897a4b0056152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef24bf61858de9596e914cfe89fb9fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38e62e52ea484f1105ff38b0e22bec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0fc0a10b348e30d9031a40b9f5033155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92676a1e5b552ede43f7daf250e2a141156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba9417f346e31a2577da2facda4b3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c3968653d51f4004bedc304d46fdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaf6a8af8c9d37e22f9a14ddb7b071159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d600067d95f6ae3389bac4fe9a8f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dc730b595c8781040ea177c893092161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c786d3fe12d7061c749d206fd729e71162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa15c849be58667ab9578592d11423a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cb496bc8e5541738056a02533ebbc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ab0b0b93302787d7ede290bf79767165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0965f4b67c05037f4329aad33e56a3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5944e45c73b8889391387a1e3085c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f4b4b18f597e0b1a882b00b701128168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5675e73e96841f1e5a1bf4107d70f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f315ccfd444ba82acc98becf3a0f70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115f98062058123333a4900a0f67858171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547483baf792255eac1ae29ef20d862172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc75daf8d18a162c79fc0ff6d4653e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d793a49e3e447b00500604273a0cfbd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6115f3b24a535db3cd41d715efd60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201d68d0766f128008709c02c93192c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef6fa8bccd8319e1d8aa87db138fdc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15aa5f59bced7cb09ff9745b79b29b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4254df92f91ea60775384b3c083e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4942c9eb975ce05042199ffde51fa6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efd6c87cd75b322c910302df09cda6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebf95bff2e8ef8314c78e5965f2eb9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902efbbf82fdcbe89c0e56307269e6e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ebd5c9f3dc3dde902875b4d687611184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92e504f17d5af64dba08f95845be52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d96102ee558213b715188d7b4fb17f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900dcf4bbeded0ff3466f8adce10674187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c36c8d6e92722d70c2717e23909ecc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d93880a676d676baa4c809153e966d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d4fba41ca1a4c9ac1f421dbf0f3ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922177ded3bc1ea1600596e65a43bd5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0887cba7af285f0e0abcb56bb9da1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ac6fdd54e82f014efc8fbe3a35671193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc255619786f8507a5f47dd828cd62e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bd2d8afd51616e2bf72a85e538e0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6365ed65cc65cdd6cfa4f9ad7c54cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99308150de311a30e67acc935188b39c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39463164ee2a489bc143eec789cba77b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263906625b859b40077ad9c6b7f8a23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c897a12f48a2361f34874d2f027a879200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c89f947ac52ec34f0071833a36f586201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca3cd2942174dd662383ad3c17b397202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b54e998f6cd15a9748a40b0e610fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1ca208e032dfff5267dfe82923785204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3b3b69b5723485b0f1738155431ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114b3817e1bc2d1ecd822f9d4e2ca4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674fb2671b3341aa9d904a5c991d04e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be17906f9f6e7089582ce9c12e019c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d6adc29a82a6f78d8fa91a860088a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4da27ca0b4bfd784039d52fdf200e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1c1e16a4b5ad3500b753fca59e167211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230eddc7a4009a77febcb43448af23b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4830d2ef66cbd1f37d31e204044c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15515b50a5aff755b2f0953960de71d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65170625a5cfb763a11e93112fb112215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47dee3788507e5bb774a266b26b239216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578b6abbd2b44d9e586d3720fd05a14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad0627601085861d70b35e28712f8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4a583d8208e9ac959995a6ac1d4e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4878a2f26107424d50e6ca93146127d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64293f5017668f188f5fa27c685ec2f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6becb02a3be37e4681cde7279406b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd10758ee973347602629a65ac2336223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2569e75c68865f19c8fb10babe02289224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55011c7681f36902f2a57ab50134e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8baede27fe12133e989c4f5dff3f1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e789c4777c74c06aa46947015a145227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef76c3d16867daf196a3971a8fe057228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c557a2bc91de6068b9e12e8cf72d085229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fc5c3b6868b094f6cf4ed5f2d51cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ebbc440baa74f7fb7be81cea3cac2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023dfe12cfd97fe8ca9c09bffd47671232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ac2f44cdff771656e7b28c8abf486233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238e95d9e3e5b440377a5f3de5dde3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07b8123cec18c01b0c8d52d293087f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521f710cec06a9b90251386634b34a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ee63a2fd3e44733a3e4df196d3d8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf871579181e29ba2fad274f6c12af5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794483d3fba52b5224964f78354226f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004461b2f694885962c4bc5e1817f50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5e1da6f826009adf62e0750c30c96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e10beb3bd27da7c6e74086f7c343c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98d2c999b169dddbeffd223f7c3a17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e276ced506773e7fb38dfac4ab21ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec666b2d5e8c931c2d600d75c459f4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19cc5952e5b7291c27b6e58e1327bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a6ada9f821b8881f0bfdfc19cb3e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d917c50530f2a0278682d4569d07b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91e4caf05dc552bfa57e78cf822534249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b295b966fd0b5e5205a1acdc17de0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f58a7d62489d9a96a61f9babcd3c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158efdcaae9ecb60c31bdde78a78a324252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8ec5b6af643b467af592b4bfe73ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8917df7619fbb1283fa64d8a1695586254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deec51ae11406e19678be456f9b9002255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dc872debb358fdb63c711ab85288f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1aa8531eed91087770273579ec1ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba84ccf868fdbd30217822bfa1636d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd6ad844168e1fc03a9c337a82717d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51293deb5ea8c5c24265ad9d7601e0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142cfe530a7f69baf260d915b90d599261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585cfcf7de22f87c4cb4c6c4a442f2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a05169dd18c4e332e71d65c6833355263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec15502de04363c4a5a952ef422db9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52d6f624b1c0c4f73fd902a2b5803d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047da58841b3c58665acf0c20327ad7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb50e5fce1cd6f80e594c249d80a4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5392edf5df100cc809b5f0e9865f96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251d6943fc6fe9846a4a8666abedde3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d35eff38192915353c61aede462590270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedc03f0ec8b8290c22c74a0604d5d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7055e8dbdddb9a8779f905167f570272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37c1032cd6f6b9d7c60316d05280e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e733a9c4b8016f406a2bf94c7aed9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb28fc6d957c2d3fd04dc1c3eb758cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1795d9ed3ef420236e2a74a2248d27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90f591fce900bfbed3c63cef5fbd06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c549390974e731edb3b2f9429a68a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fc5aa3cc58e4d11efe73c8d4f5f43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976681c6b5d4b5cd1287362fa484c73280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0ff13254f85cd3e9712d73279c59e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8168ead2a8b57b7cb7774c26e63e44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f667d3e5d09f6dad999ad9579a77ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928be33f794dab166d2515c2cc5b2712284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e12f6eb45aa34d543c1ddd9cca6d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23df804fd7c596fc4af4c99ffea524286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e0419b7d2b364ed0c318a50734049287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c0fd4d4e5aab790a9299b66905ae3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dea15d1c78b68fae870647d956cd28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecd8847bdff788c80076fa2a3c1bee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f985d40b536f86f5c7125ecfcb398291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd902eb30d5c04aaaf87c542aaf417bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8576d1b73bc467b5e48a687995d5d1b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dcab5c69605a51457e455ff8c3f9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a673fe3b6ccd7527e330706f8ee59a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe693c1ce8c717036054bf8e2adcbc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167c50adb555b92746170edc8526444297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d083b35059c23f5a6e7929ca604c5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf6decfe4deb7074b52138e6295890299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe3af8f047aa7b053839993c002f59300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8667989af82e795e649d020ff0d232d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bddef734d7d91f6474274ca8bb9c9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6471c6439cf1baa6bc3bd6be9516d5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d92ffe10df8e822fd93eaf67b1d220304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bfd4488326f75a646e30509bc1a3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d62331e822b47a6c89b37ba87374e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae19282272e117d5598ad28ceba2ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d4e862edd7e7acae63b9220c74a28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806726d987029a144e4b912cd506329309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d86f2d0a2e6b605b7a0a1f6af17a64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f110b6a9ed1d37aff1da72a33533d11311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b1de78344a45614d3a49d6c442e9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa4e17609bde921b0999e68271daad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaec60f424ca97c004e54e681af7e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14adf1e48a03de9f4f758a324f6409b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd66b0df84a6bd589d5ad18aa407f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d08c0b7be460f9bf04a063d48823ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67500bb5c005d94c5acb56423f453a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9960e4a349acd4fb59aef16c64af90d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2c0445c5c6593c27dd87c43f82220320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d4e70ec0eac056d194ff760a9e0d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dec98101c340e050084e484e03cca1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5480bf34ffea3a7a86e69c7029247b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200712bb56881dc6fa10abea2c70afa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe93d9031b056d2446aeb2cf1887ff7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cd38e40ffe7a299932d4efb2d5001326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd695b376e122a96aa20dace42750d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fab71e336ff155116920e9cdaa60cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c3c53cc8b6abe33783945a458be2b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe1ed6ee479cf162126136f1fe21eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec7934a9f7273b234c8ba41f99cf63331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9bf19a9cf42d2d7720d218b854705332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780ce1a458e49ab09d7264e2c7ad449333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb200c1dc228c0e85973ad78e909b947334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8a19b26000cd4d027779f5309b910335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab059bf3b6ae384770a60fdf93093628336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbffe3017da253f35d41ab0ed89977f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab3f6951415e0ef5682d4d51eb38be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa679c4aaa539b3fdf43f32ca2a7a866339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fa81360838d8df12a761e01c585fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c2d793b610306cac62dfc6bc279b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cfde2398d502b8dd9888061600bd2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a3d02bd10538cb013c023082060f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc9fbee3b56e399bb59da6e6ee1368344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79f4364188aad820f23829e369cdda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc045f60fdd74bdcfb3375f4e083f704346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd14a01901d2af9016bb4ee7ce98473347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90cfc6380409f8d96d3fb2cc93b667348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4879ee5daee76c2c0a05b7e80d7d3f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d125c3d4b2419acf4427e7d19d9002d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2391c23e1ba9dcd0a99cd8f6bdb6ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe21062b51a5602878a2a400844794352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5050b250c8f0d4e2fdc11e7990099353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459957b85f85bcfb7400c3382107bd8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767206f6c55191aeacef4f55525ddafc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df6c9fe28794ff0148295c58578886356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baa29fe06706f85198c09e7621fc8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b2799eaea96c25be6cd30f908618b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbc57892db34f362786e98cc1fc926359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e95668ebb0184b897a0a45cc48ed5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af4745ac8a8faf377bfda51f9f46ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1f50dd5a2fb2ce8846f7c2843f065362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8fe486e5220c948aa53af4fbd7ee9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c549db4aa1275db4b04e0c84050f12364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47672767787a12121ad8be1f82770dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbe12656b49f705c56c6d8cbc443f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405044cc37487f021ecd62f6f2c0c373367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cb161147448589149f642c9099a1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8916c959f78cf030aaf509056e107c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5c14ea2861c8075cf35ff8ae5a978370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa7e1405da73713883e5938d7c5284371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c42fef702977fe8b1bd06fc1ad506372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c05613940e3f0a07af23c47f71b02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fa59c0693ce8a0c786fca02aeb47b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efef7c19a5ce9470caaa5d4218a5ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09a0fa21d4bf87c03492cc7dd63382376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d9fa28c3dc79acd245a13975f99ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c36e74616995826df4537a5bbdff8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ddeb75d54d8d03cbdf8730eded69d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d962fec4b5544927d034d4b032b4a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948528dcc342a3e2e0651305d460ffd8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc48be277fce9acda2fbe31e0f9a0ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec90727cab19ce7e4112aced0ae9610383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11bc92de9dbd1ec8ad2a49fdc3f25b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c18cad22c425ce127393f3160a2686385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140886225883182677a587a9c067d4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450406d3add01a89cfd892c5628e0a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e106cbf9b86ef78f198ca5a9407b95388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dfe9a4f43766e0f989d231d9f93e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e263feb142f4eb2976c3eaada9508d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732bcf1b5b00acd5de9dfa1db8b4a88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd18189649eed6277ecb35dfffa355d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7633649c554e72f1ae29eec191405c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e73e4e12d0e01fbfe78af4be655b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabf7b123e895a475230911042778a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8696efd6eacb020f273ef446b4a4d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce63142a5b1b41244b68fbe491b8cf4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb54c7d8da945a344accc7760080780398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9087e350df5882a2db1a856978e19399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30127bd8042d22f8d6ffe884ff5146400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969a8dd60d926a76455c5a19de60992401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a1a067671cd63917929e37d70f60b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba81ebdfb16dc03c050e3fa3f3be0ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731c0911da21a2d212502240d5b1df1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286489ce926ae478f7ecb3cc088348e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d09c3c61bb1854f08f6fc16f5c623406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155617f0a24b1d3a98550b81033bd15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1cb7238f71be58a7380fbb9f3d5fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36278561b6046f48da91f75774be2138409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fc61886b171b7540135eaa5db8852410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bad8aba0a3065cef73b9bf53427a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb474d0c26f862c2f20368070a29fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05249d3547768a1041922342011fb828413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768c8bc1d0f766e090caf77175c8765414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48266efd04814c5a93301e0ce4c16e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecf77a0429e4270b97d6a8f2829365416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03693a7cd55003100a647ca1770e7f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f822500843e1f18c9c8c6158c3c587e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c94769d4ffd75109d3c5ee0fc6330419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560ad2863e2149e573b75ce503285cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5b3c20d6bbe86eb2e267e5fa5b89d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4d5aa85727731e8dc7c89b3302c20422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c157c3a4dc6ceab9f53f16e0c4134423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b153d229e48e6f5114dc731884eff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e31d19e0d332d0d0e9c402632d79e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4357564bff51886c284405f8f72aae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3730167f1426dac2eab964b853668427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13629434551241974f1f4f42fd8308428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b881fa70c80969a10e332021b39dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908a416fd2bf2bba726ba915e3e318b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f75be1e230d6f74242bead3ef270d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200222e3f2d7632f8e074ca0308dd60432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f1ab731893a8c9636b3fdfcc61327433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ad5a6332660c0ea32802d0589d042434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32f3f19a85c8659afb8629b61d0b9c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64563534a53412c751e4fd9ae47fb4e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331eeb03ea08530d93569d016aed7dfa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295cde1ba9a93df7b7aa5bcff2e27a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7977f8be5504f2e11e50f0c846ad5c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42b44c34b0eaf995d59637e53d9366440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddba91c02234e9e4bee8682c703ae62441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8c14594a71b7f112365284793da34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fee13f9c8b883c25b96b3bd1ef621443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d7ad04424eff16a5bef273ed01ad4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3943555eb02ad1c320da06b63f438445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fcf1b0f904557b72ec27e7a8de6e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a0716ab0770f4e484c34e6a603999447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690617dab396ca410487090d2fd199b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a59bf22b47a0fe1880372e95822641449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7482059b3086812237661ab6f97e76f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b90325e2e7a24766c3f3ba8ad33a79451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25974ec30a3e4f3b1516ff98dbd6f4c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2e8fee2accf451090ca9d7752f609453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649246e851b2e57cf534853cd0bb558f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f8808fc4917d2e03bb7182e289d7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503db1901926afe13c3902b9d71b3c8a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14783ca44375caf443fde48bd8b6ec9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4c1cfe7e795b49197c8b433363bd5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c1ded5bb339725702861d7becd7c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c5bd7e69e49c38ed45260189b58a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c70fb8c0f9fdfd9197c206e17a113e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeff63273ba5654fe2bc087d123188d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03968d2b0cd0690a23d82baa2e590ed6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b4b676c2cbbc91727cb8c338f46f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303cf28683ee2206d954fdc9fcf21a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a841564c29cae2a634efa260b55ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1739aad84922cc993f4654dcd30aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a64236a7b3139ed34d65d795079a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79857e390b68e5d97bd9252daa015031469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263e1c1be233bf85b59012d0e665eaa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca778ca9acfacfff5da54deeb146dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace283e5d26309d9942f4d9c485ba2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c7450a20f46b866a6f21e7fdf889e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656d3c7f4b067ee6dec96a8c66f02d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346889492880f74cf8cde95850ca1863475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15a1e1726823267490fb2ed2fa047b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff16295868f336412688ebcfa118678477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e232ca4e463288f4dd5d6dd7ff43623478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3751c5717722e587e6ed9f36e4a3a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711e66dad575a63a518daa3c6f6d8fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1c7f9b3d1332c04399c0a5a234e16481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efe2d0621ffa1da36aa9cf2047f100482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a77d445701fc696835b2197a2b0ef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0aea82f5a496e00b3d0644bfe2b7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd6c281008ab63df8437b930ed1b56485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c71456394322af7d79447ecb023c20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330aa6f37b4cdb6cad7493c680e2896487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02b915e573e5c2efb98e4662750ff6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e0df1f86b933b4cc79ce32ba6e095489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357d2f20243553f083e0b33dd1cee19490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5f7fc2ced8612ac1033b590cda3af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8a3885a335a862b3a60b9186f5417492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e6f1c98f305ad47fc08f3bb006bb1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39b9a3d36c4bffeff565e0ffe6186f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65e15d3bd2cb88f70d699473db108d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1995114a10eb0ec8fa142305664e33d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e448c246e5d1ff0b75eb32bd00149497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3f2c2ffc210d81866bb91eecb05af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38642841caee31b68a5651e05ba511da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428286588669911f29ed3ed720360ecf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ebe91a3a71a8e462b81f61682c17c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0bfefe9f62efd2342bb43e735e08e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183fa7de5dd18ed160e77b069d1fb8f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717b90b4f6bc6f9a805128abc1b3cf9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64c0c391dd8e758675e2be40da4bc6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04d988f8ca9b794dd9524b5712b0a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700422c1c2e08f5b3d4b9627728e7daa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22587181ab187a0ca65db3e983f398508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dcabfb500b177212ecdfaeaac1c2e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93128cadca4a02d127dddaa6b829cd38510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f11dae9b62b37aba10a5371dfde583511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80a73420c910a3831ca571c406dc7b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b2f33d6e0b1778049b10721f83068513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630d9d80742b26617ee84e6fe9f1d80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23922624ba4b4edfc66470cecb3d7dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc7fc32535ce3a223e984808b050c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8941174156a6180022aa6a95e3c791517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382301a38c637260d28bc9d3cf17c62518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4a635f254c08dcf83491ab7ac493c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5bdc340305494c856211a5a7ee249520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246316f09cdc3002ca6116ad5c3bba2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799149ab712b7fcddb8dd6fac7b89df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f8386d59cf9a36fc3e332e1bad701523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b47c2fb15f33c02aeb75b8fef9034524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae00f516128ea87fbac56af918b0f4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b19069f9a87221da3896df5f0b2bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374327a076391b60a53f24e6230578c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343af5bdfaedc3547989a24c3654ebdc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be831b2d30a72771545d02f630ff065d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a05039e5bbc3fbde96dd6a82278bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d605cbdae8022acec3834f192f2d032531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644368ec7143ae7a459e12308f4e691532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca9efa25e0ac898abcbf00e7e95873533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2b4b10bf5a0f8da68c337113becf3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de15e0c42de9ddb1ff90fd915fa463f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e12ca8b89845dcd1736cb77190b70536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01a06937864f7cc4652377c4656e08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1c501f05deb32723cb43daedcc8d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5d8587de8b94a7f8a13b8f061ee7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699d5790ecd058180d846fc2b9520d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc632220180048a5b20366b6f00942541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc0a5c8d1b603e8f1c28b72d23284b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0869ed5f532d1417d79738628011a49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081737caa67a462ed95bf193ef953eaa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9901e18d22ede51f1bfc46a1c6ebdf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a406645845345f5f42a2ee04f1c10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5464cbbc18de33e92d89b85e77486547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f195e8c12d95e0c27dacbd2dc9b056e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2701ed0c5634ebd28adc7c6f500b19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d7d2d6eb5f79b15edc12469631786550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f25aaabc67b5a04116543cdc9b1fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02dcca8815007f64d4e527edc86516552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68f349f2628e900f7218bacddb645a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6837df3d4b44cb9fcf832a0d98cf17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300ebe5f0230c364614ea578a140182555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbfdb2768c7fd2afba9089d872740b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96289970bdfcf4342645f3539db29f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d12fa9368b6d46dcb3035eb5bfbd3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885746ed19b5be16f12501ebd66fdb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415c08e468e46f234008d5f898142a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeca4e1e300bc1858f0e1b1b89bf33a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c3ffb30bc2bccf05954b875929b82562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0eb9a3a14678f7e428e0e55a5082d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28bae69bd2ab0796123b6851806b79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5931ad8dfcb0b95abc9ef7198b3cb5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a67c534a6c35117d452d4046d9a3a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974a4e413f78488721f48ae0cef8528567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2fc7a3a46678ed3b7dd0613d0a8f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d794ab2a519906883242b50257d8e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b81a2912c299bcc46f99b0d00e2a27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf030d1768522aa7077fc4c256ece3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e66b257c713f5ff2b59d5e158cc61572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c732639bba4e8efa3a6acb450baf7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfed9c68d4c3909d728cae5369a0aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040eadf7041c725d1680a4d7479d965575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e38e502c2ab010617d40a9c805e5cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8b3c903bff35e363f247c36fa74eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7bb19781504a18a41135d1f676383578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0fa91561d6bd8dbc1fdbf9f0d488b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ae943eb4fcdaeef54a506ad09a2ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dc080458943c41336a5c484b94d87581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd97fdf4aef9b5f6eb873e13f5564c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e04847afaf425a1d5b17eec932b46583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff7cf1fc3c27fa102447e9228cbd52584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fb9bfe8ac0e0522619e5d92ee9db4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03ca4212c67c06ee2e5da303d64fcc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160afca033c26c2b1a4fb1b4993db8b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4fce3787c7d92e877f23ebf4f8b09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2d2c698c7463255e2c6e8f21b5bf8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43baef68651340bb89f8da66e338ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a481bfc2bbd3b8fbb3840d439c807591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890039b079252a3497e156bbb235b90592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15f4481eac5d90daaea4bfebb701f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845307f7f28507ff066eef25b262d758594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238234af0ddaa451f0b06430a58a2f45595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286e7e2865497ca12296ca76f4f41c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19341d6d9f51aed95844c9bd3e315df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a72de913e6a0bdddfad9f86a7ec90a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff4e05250c4fd16feace66df3c95dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fd4b9159843a528d92bab560e5323600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e46506b80f39a33118a66b7114a0f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21d6cefce3adf2209fca1d3ea3a94d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a387ade93f10ac0ca79bda0c7881249603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37967c213e40aea1e6b7717a56f3e834604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4800ec3038215ef2342acf7fc5fd2b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e15be465cd1293e5a0f55bc3ba946606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24677db54a95453888d4dbc51adbee2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88763c645ef05de80c68b5e052882764608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7fa9cdefbf4f5b25c720c157a0f39609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e652f8c851f77dbf56117769b906b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e394ad0ebfcc9eb546a36b13adefc0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ed881fee343c33a96a9d405b5e40b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea655cc0f2bfbf5f0395118d1a9da5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c8ce974328eec9f23bfa771903f6b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d25aa229795abb05680c5b518b700615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed004d22a831b3082faa78bcbb22ba15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f7ed90d712fb7de2ed16862ee0577617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88174a605d0b8caf792071a6db207d27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4167786da222de484e56f5f43b2af99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332431a2b05da0637834502fc2b522ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604350dbe21c18f5a902e2ca7794f8ec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c64848dc43c0f3f5d809c1595b42c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe45cbdc598acefa691d90be5fc7125623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7444dc27829fe9e88de69517b61ad0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae8819696aa9ea91fce16aee0aa423625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e442dbc56742b1fac98e57db94b123626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3ad73afed51919b63c325ed588156627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d5e2c273481590b444554e058d64e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b845d253bf308deda60c0bd455e52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d70056e3361fe525817cef5efdaf9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46161a1f02459700c961fb2149839db2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b16738c0ff55305008557cae9ea73c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b536f6a251c00d6db6560996823c00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cbcd93345447b414d5c76c4336dd5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713982a2b1246ccfa0a83a3bf465a8db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f08e379c1f9e7596fd8b3d708bb40d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a419300761232a4805f8f47629097637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc6d6ea4f62c378cdd2761cd2c9c3f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be01734a86ce48557e92ec4357b0a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2967d06fe113c20b91a8986409b03640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4323327527d87a6056ae8a85211f418641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9be07b756669d397f6070c79df953642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2153eb68beb29aed31834c4d5afdab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92313a3fb859c33cf80f9ac353ed9b39644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62714a04d14430f918901dcd67a005a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d1bf03b84450365cd77568065ddfb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e0683d624e3af68b19f38d7aac939647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5615cb9feaf2c4e9e85bc702cfda0d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dda9f8bb70b261f987847285ad626b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a37af104ecaba23f8324b8f73ed00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3faecda28308c8fa30c873b81f9ff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6b8b7d6e83376bc0fe05dd48e8c5d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d56b61825400dd962c8dbe412792ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb667c508578c834457aeff5450ce8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47047e4b3745cc12a7abc32dfef8dbe9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab854684514ef2442d58c5ef85f2d50b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd44cda82fc30e6c9c8300d116de469657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf34a2e2d99b3e6977352688f0c44d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583680cbacd7d028aac9e8a65d5e5c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3831c493d44414c6f8ef3df26633e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c27d07b41f3d4d0584abf9ca916308661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead5d90390302dddd773759ffccb952662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea96ec1d0e79db397caeeea0e42eb3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1b96453df6447144d9a481da168b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2ba43e8a959655fd220ce3e205fa3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdd5716ba4ce8e8a6dad7b8cea6c22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211b4f2e3b29a83909f7a4e9575f404667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893514e257b4cdec9ef85c2e62e1c176668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eebc4fbde1f3571ee0d07a92028f14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d49ce04fd1f10426e31a648ba115f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c07e4d8bcd84d6f6daf0622015777671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377523e1fef905ad10bfcc39b7cd686672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dc52cbee23d05dfac4613ef9ebe9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a08c8bec45ca2af15cd32b6ca6536674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220474fed270ac359b58105c2580cf9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8abd4912cc84bf3bb47dbee0bdddca676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fc8d3aa5a8b551cdba99471833152677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef036e2f48287849952c5429e0be2e61678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8addc30bdef5dc0182ae8c0586c492679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c6d83f304c056b7cb0de098fcffce680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>