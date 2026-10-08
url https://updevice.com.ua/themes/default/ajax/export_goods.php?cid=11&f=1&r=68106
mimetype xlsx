--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5dad56dc839d84e236a638d309cf11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c4dd288beb84579d58e071defb62e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcb57aa0daa256b1eeccbfc9e7b69c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b24b7881dec468a09af6ce4761cf564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddfbd15c929cc66556f1c668d6b38e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd8d648b56f8ba9bdfcae7c32b0db06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00989e95efebcbd3c6ddc596d90cce2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b16d1a6de5b87849141c8dd43d9b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210ffbf4dfd79e0c189d508edbec39e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64353eb2a85ea96efa2bd0b7bec0b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a7f8da0e4d007d3f191813c4416a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785015195cd8f7d090afad765e0cb04512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fe0f6cc1cafcc0ef44669df8709c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fd6e174d9689a6af7bbac2cc8d7d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6226732c3c01b5454a2223dcde4bff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9914cad4869a3dd0915014c3bb844016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3143dab8167ebdb81f874782ab4c03a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf35468e23c13300491c68d24cff44c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637081e29c5a46ce4e6c1b3c703ee2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d80dabd10c04c56cf0dbfcb7db3aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303422d8b1c794b36533c457be8b5eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313d215eb8086ad29af69486169a99d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db85d1715e2cf5732384de3346290a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9fec9d1f4316e30fd7a5e224435aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910f7f2eff5d2487e48d32ab43d0a8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00f9fd0f14dc8b411b871b134d4f5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27167c7d31571241097e7594f028810a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51ccebe7d591dd2f00768dacc0a35728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64457f0287f92ffcce8d1a8daa4fb4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedce606f97789f33a4fa0cb079e133730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555ae4702e3c3cd248ffa15cf19edba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510add9fb3a26195a59131fac31231f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b69ea1aa8175d490b741836d18d6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf0472036afa5667c374fc6244e49034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554f12b3e905749124a9846c954a66435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983fb700405212e797cb997390e81ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7097ed6c04536c162c9c5ae41ad3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b3379e67cbae4e6ed48c23809c53d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16021962a154340f8066dd4d16d001739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2adedf446acd1a94227664b640bab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f17dcbf83b460b7a29b40674ed4ce741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba654ae542b9d7cd1fcf6b02f3712d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f4ce4ae5cc3ab846ddd742defceab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9eacf0dae197c35c4c48fd7c5890344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dc36cfaa008b7b62a1fafcf09b30345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd32a18e33fe5ffb69a7d4fcaa0fab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57e6341463aeecfb94745117c92c5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1062425d10d73d1ea37aa810025fc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688aa3760ac24d6702eb186fe2a19e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1a97db0349eb5675d44d0cd890aa750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b80e37df260db41684b8b90504769d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc110302689b5bc2e3e9b38f869899052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68090c03b8dda5c4378e4db7960b48d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45afad742807b8b11224ad515b712654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940dcaee6579bcca8b61f1976feddce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcada816f7ac37413d8ac885f3d064956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e618ee777b640d760efe7150e950c3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ead75cb627ec4096724768d3d082058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db5292d180abdb58a0ab6269da358159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e11cbc540857f29391d15abc7a1f4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c546c62c5d7a6f1364e5afcbef6317a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc052c8bd7dba2bc42a14e9711b54c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35020c95155b3ddc44410239b46b3b9163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b77bdc5804c06e8a11ff56d2db19864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e9d2cf13daac48873c162eff527ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab9652af2ef625c4306b173bde65d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7a10aa719afd07cf1dc5334bde31667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d014fec0494bc4ffd2de5dbd52839e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6efe12e736ddf9dcf4ea9d5e246c0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68858d83bb0a535c9c189d2962282f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f96972faf62a835f22e4111a89cd3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4584bf66dac2c5e6137a9cf973ea9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166bbb3a5d001a255f3ece6ce57c1ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7ac3ca249e8d69ce4889b86395c1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fa5def744f9c947c174d5ca570a9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680647fb66ebc166f4c5479f42d02da976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252bb6c38267e6ce331f0909f841cde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b851a9f2a9ed0e8e2243e1ec7adf378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e129cd5c26630b7d39df194afffb76d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d345fc53e83a42058df14571da264ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499b78054c17e4c9dc1e0ebcf853b3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd0573dbc6430e3879a83c0a6bcb2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db88ddcd0b4ea66318647ecf4c1beaf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c4d55d584cbd24d6b5a041e59228984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad30c18c0ab2c1d5c6c92286f5c05de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ee4577d04b995e26520e2bf53840f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788226ea1aca5a6527483309abc85de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d3b9d1f7ccdac54bc043e325749df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8482fa8785c087b495d6cf6f697c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba394f81041264945f1ca1444d57b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00aa5bef92d4d45b42e46c79ae94e0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfabdbb3efc66c4a48bb8fcfeab74392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c6d9a3ec80980bad5b5001096c86593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f101c7f864aba4c805b3504422b3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24a27f4adeb13636b06c98f46dd3e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6298d445a6e9ce6faed17da74f27696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e857e2123a440e24d98d872fb4fb897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb272d0b8feb8144c3dfa6e5d63adcd098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95f75c386caab75bc4baa21337794d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a38dc8427ccddb37dfad5aec5cac2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dd180e734770033067be7d2c88e05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c72bdf1b4eb010b79952717661395102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619493d282ca35ab2bf1143c7886f70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e7425f709f5dfdc877d0c524c8f70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1a2331fb17689d9e653bf7fbfe43f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bb2c9d07511c50983a43dd6f85aeb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd22f32ba64c9c5c36e8ccaa6b6c55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6a242827898fa2ce1dba632633dff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cccf07e055b90710d3d8e8cefde85109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7ac496d4ef97d8feda1f8de994ac9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db8d9da2e0e15d60df51c06fde1c51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec9ea31c023a47b82ee78f20c5691e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799af5202a3642a1b2964765bb766cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0366807a7678629603e2cf8a4d8a11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304d0f2b279ef992de18a51dd298671115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df340392b55e034225f28557a507ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d3d73cba67861c78922064e33299c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f80b657c8d0ffd1227625e1a3cc49d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd949a25c64fc1e6d7ac2a5a54f6fa0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9404d4822b76d54c763fee6209a420b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a076553bfedf3d66a6970b21f549fe8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacf932ffef0b57d7dda96462b8183e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540694df1ae4a27904f30b5427a69d77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32985ecb7b6eee7e031edf910e42dfc7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c80811f5af5bdf1c9e2304bf113a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00936dfde08f43484eb2b106ec7951c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441e66275931454536d8031f2b94685127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84929af720346c046480e6ab0bd624f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c78f0dbe28bc4cfdff30f87c884bfb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf94ad0823df7685bf8730469e47cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb102d3ded7a29bf7c8374388510cf29131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900641268d0ab217f4d9818bbb78caab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d1e85b75a0876ab4e39e6b45fad4a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09960631ba0f75c8789c74d417636a9b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766c543ffd5c500c4d46f9c50d63c63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743263d34ccf1013284c0ea93058b4f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1192f8f197950a13ed102cd5803747137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9bbd2ae4e8ea1ded3d11049e5f434138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e5a9318dd3cf9c62f08af4dd81e96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661557f671a40537e097db6e2f6a0fa2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324069bb78efa65a639e64e2b4a8e1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf209e60065c62dbc0128883461b6cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5205fbbcd63477e20efa7d187282e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d168590ad958448918479afe5a9f1c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e0b351700a7ec9cde9da01900ed7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00959b090b818c58a56b37ce1b14cac5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d8fe98ca6c6527697b3c0d30884b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01e1fae99b7e74c42e0b74fa2068d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55623a1474e1a6f8a82bd1effe1342149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f057714859234aa330b66165979f27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e96f229915a712aab218d34bb117d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e265b2f39d9d4fc0325c915cfed07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec5670a0bcf3199b39367991a19f63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae67eedac495eabdb08ccc96e8477de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fde63e03e0fa05916dc21677b1184155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c52b10c0ef579e3fff2d3d01f887e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59b921af00da9db8dd65fdbc55c92a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b6f11518acc6cc6c2d455d37cc6e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ca02bce7bb095fca43f68877fd362159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbe20149c098c5941c21325df7fb3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e4f51cffd741bc4544b8aeaacb021161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07c12ef718a56cd35ff9aec92312c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5907ec22fc8f01d0352cfacb382684c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3ed8fcd52f33a8aa5fde009e8c4a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e6a4bcb4118b4206973afc2280b53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c8dabd10ec48adb86b3199c1658d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dec432caf1e97523a927deb5bd89ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee76ce38b9219aafe58db422a63b776168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819f0e68182c09374b9030c70f7d54e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4db074cbca89c9bee52d48d94e4e20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d579d11b845a43e4c3294c50e10ee1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c83093f3133d54f65f7a7616c379e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ea5711110a23611d85506b4f6bc9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009b7c4bb4ae6f0a42b1e8315f7c752174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdebf01a822e2b080c8727eb9e16a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80b59e723eae8e80f241f263b153f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8e83a8f2d157357dbae4d3ff9b89a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec968027eb0530db9ea0ad4c39676a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96030a3483dc67cd94d5a70161904c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f69a611a884a65e9dfedfd2a3424ef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bfdba33caedcd99e26c412b4df1ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01089c5599bc4df7a3657afc8210e237182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbd71787b968e0ef3b049dfb918733183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeed7730417042ba6de8a3a8d0a92f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17becae2d3c04db700f51557b68b5963185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ac8cee100af8220acf6e24597381b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840be2cdf32273ccb0016825242dc290187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960511d3e4d53929cba8ccdd563d3713188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a8e178c97e9201b15d29a42f0bf79189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367439d39a6e6e3f86e5afc56933f8f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d06bf8e3567eabaf8694a838eb772191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d22201889f6d0fbd5f0bc9d63c263192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3092788ad883acded9103adf7936b17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3de102cf29a940bbb6104e3efd397194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1a37b9e9231e8859da0acd1081200195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c18a62913ae7a742a29fdd68f611e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32366bf626e44cc45640e1c4318ba176197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f1f7d15ead26e7dec079459fed47e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460408971d8a90285dada9f64d504e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44bafbae1ec337c9394575c2224925200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3436e1dde519550e3229eb028185f11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8321f620ae66b09853e005fac4b63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a547b7cf90d38774f4338bd59ea2ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007afc9d6ed041159a2a18a56dc85b65204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8f938f068384d6fd1682a6f40d132205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d12f26f21e5c9f93431f5e1377e66b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991df6183c49a83dbd40d59794d06f41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d1a14e40f0bf433ed1b4106ecb0a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1e26e1809da08d53574c4a300e576209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c8aafbb67937cf08eace42d8326fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cbf9cdce839b4af87d9462e14155e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e746079d2fba2ea59844f9561721d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad803dfe676b00b88841e72fe4f04e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa23fb4361b4efa3d9849211f067576214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdc81388cb2700fb2d31f8e91aafcc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b3522a86bcc5c9d29857bb42e095f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ad914e3b0f7da96b035bf5fe897bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06b532a3e630f23eec9d7f41be33f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f11c2ae1f5d60bf4921d864824d4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d804861483fd3d79d2f055f63de16220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4566488f88cb587ccb286bf12f7928221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8f9891881ee0f3621fc44e9e9be6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536e34366d63910ac3e2581b5b659ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7221b5003b6b8c5e475dd0ad1820a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e959b2bf6085a674a75c9f27fb977225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568660fa8e62612e667222b6449dc80226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee5f0b0b1d6c475741dc402666246d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b395fd704905ac08a719646ca64faeb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03774abb236808eb65d83891a5be8098229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620e746142e18e14b12e86035aa2fb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e1f2ad5028eef84a66167794385e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dd33f9677c8bc83719e6150725c22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd31e47489a4ed3aef3f5a21859ac6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec62cb00ee289ed7101494f1284981234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fefa7e48db99bb6e1cdba50c3e21b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fc219e8b35809e4ba49fdee43fa93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b08628462d56ac3fbab343c2048107237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2d47dc069cd339fc64719ffeafdd7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31a4073d2a8194d8633d50ec23a7af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944f780676fd30989a0576550b2d001240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907898b02985261b616d62407db05d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074c0621c36b900d05eef923a1ccb4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd459f717414e558c0203694db4c9e8a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01c6eddec444ec6b19929457254b88244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eff6c7a41ca20d3a3c5334f205567d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8417793f2efabe09d5024d1717ed6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f317f53070d47b24f5e969123a5c20247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e8b8799cb5139028c171e0e7808b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdafb924622d641dd50d78e07296811249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c756dcc4b2b0dfe6c80923987c858b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cfb01198dfc934b7b21d8b97e096f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05db53940b18ff525a93ffc85c5857252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3240ec35cb9aeec20c3f02649484423253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421a62a4c6db2a05d346f99d9c30215254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada92855bd26a38134588ff6dbf8f586255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7b28ca01c152a0074d714cb062a00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2c48fa8aaffb98667122bd601feb0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264c6022f90dae43949ef8933cf2a6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d386c84eab4f2e00d7b5bcd4c358336259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df30a3190e1c1a085cdf9366f0da2b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e1fac8727bb7fb2355904a8346cfd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0001fa80f6d205dee0a0005fcbf1744262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33036c747fcd3a8af518a6f16277236263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396e6ac934e90ebee5661f41fb7f732264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81698fe32b17cbb010f455e999a9794265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a307e1a9099f9b7dca8b700872ff9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9478037b29bd6922c5e23fe4068f6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d2bd73fdb06cb1c127e94a3916025268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda07c0133a240debf4633547623d78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501328fb96a8ef822bb019071954b16270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c9baa289f3a2e8ff0a1b67e3ab56c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ab6e89f9910311a1ca4fd07b99c1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c68f0c3aa487bfb64773385461a8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c77f91f74a43bac91f82d25eaed19e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc1225f43e4fb507bb00a881d89d58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2b7182494919ef6900a0344730d74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbc17ecc712cb3f7dc4819999e74d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f87f919a763a210632e9e917e0759a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8ea002fc01d78fc3c663a851fd846279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a7fc7be11e6de18a027052d3fe002280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf4bf9e60c9749da1136524a2f279d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fb4712a33b9b113d5270b3f3802f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77033e032552ad72d1587d8e56f34ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248a653f947c93172e8d2e8761a3123284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d01c704b57c2470d40fe88421f865f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f3458a05b03f7f8ebb28a1b450c5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76997c0868217434592321508e5822287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a3c528812507f4ce174b00d9fef8b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eccd06a8ea1abe6389715552c1836289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcea2e92cbb4d8babcff3851ba25df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a56ec37a246a15c3a15adebb30fa9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b04376a0ced1d637671efa5d084e2c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa486e03103a27ca74b60241ec8240293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16aa9501706202b11def29ce97662d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7527f074eb218b31e7310fb316007295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab640377ba0967741d4c92440464d363296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a79e5ff6f52adda917ec6a7f0df28297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504fe11fec26a6e486a5ef7c4a9c5d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8deb4d3980e618565b042e5b95bb63299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ce0b34b0edb07ac0755ff8d7729b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b7ef71d4c142a9f359fe170056929301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae047ef0344f09f4f81e4b33728b6fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaea7cf7a7e149db97fa829db191f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc559a9a89547d1513f7855bc2014c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fa6b54bd1a2f35616c95f9a5bfc3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ebe484abff43d0ac4c332df021010306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09834f9b92093892e53ad73e67cd6c42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206861697704b1d4a4c4cd23fb1d0d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682db90ec0d09c0a24083474a54e1370309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab33b92dc3e57f0d8281c86629e826310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c318e8bccd1e2badcd2fe33870a8013311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83bebeef73efdfef12e79d5705bc7e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1fab915e8a8147c74a97f494cd5ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268855185fb8107dc7819f94b5406246314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dabf8dd18fef9b560c6d303690072315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d41fb01b3ad64f8a81f2696ae4c488316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff5c0ab3b6835fe6c9e55e2d511330317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f116ad730f9fea1bd79e21effbeeb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e388c8496cb3b30c18794030b42ab5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49995b991c5c337372a9a08fafd10d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dad2ee8b06de66ee2622eafe0e05b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0933c67dfbeab3cd15e1d8a31352e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dec272d2370b10ba397aba476f0b30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53a84c2680b0ca3f59993a937122cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c0636ae6fd064b7b5573134a024e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780dc12f16bb2798411292b4078b3c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a71bda4c988d960c8421ba6475a51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c780158d3f6a23a8d98b0f00309a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17fdb0b14d66fe48b9cfa4730e6949329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028010df12648e068385ba55e18314c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ea3abc42ad05ccdee7465ba603b6b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b63ca8f97df8859484965561830773332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af4be138dd9265bf734bc93ce66cb6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce904a7d686f675e4ddd39da2874361b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e49b80800a93da5824f2a1c2206771335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6dd50568d454796c0b384dc593274336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c1fcb55ab7874f072c07e9a7046c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1a1d6280506481fe306f18369061f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a263f35d3da9a1c78bed249f46012339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350636890ba6809cdf00436d2631e374340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fe678a9a5fc587a13caa53a905706341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af84d9129316daa22162784b2c8f50342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9ea4547c3e72e5377952b91515aea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0637a606df776f314a261bbeef05cfe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d5e75bf3aab41afac986f861edf4e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac0c816bcae262ca19810712860846346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de2c586372796aa46a1734b194a58f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d397146a0f4764655c550c6787d7ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265bf37d2e1e5072c4a6b8698b6f014349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9e94537b73bfd2a79f467f83696c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce23690ba0b97bc3dd8f558cc7634f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8afd90a9f1345f27d83314932c207352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f47b62b261a2bad422d27ac8aec0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d6f00700463dbd41e895158cf030a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83b2436f26ed7d0face2877250bdaf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66a53182c518a62a5e824fae1ceb37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826f2ce8f04a50fd99de8bfcd6a4ab6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3c642452a7dc9dbe7f5fb957b2741358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e74f9cf9860e1060348bca6ecdd9d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9448ad0f12244f188201b32744202d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b3186a10b07e3d0ad2d68da35e326361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb707c7851c24ca41d82c6600d4ef9b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedb06d6a08c19f7003191dd2bc78c3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aac1b071fd1c1ee86fb30954d5b18d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5844fd808a92deb707565ca4086a9d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaee03fd303771e9bebce70df29a202366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71f1ed5e0938c1c8345ece160000ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ab93d7b8c46478eff5496268a2d70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe21910efe417ba83da5aa607906bd4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398eb92054eafa7b44ba9e6c713b063370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27d61a86c1af5828670ac9057b12d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549d6058f74514109a93341d97ad53f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ff10233334c76d1b81a89d9ffd059373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61a0ef9cf423a36033001070613b42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a24814c12ca589547c45bdbeb6179375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ed8b71adb3e27df71af876b3da459376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028346072f70077b0616ce5b7963e7a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49de094745618e487f8753d3cfc6720378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf15b38c76e418a107807ee8204e536379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27c220441c1d104fcd75cc564d3051380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be51e0eec4b61f2640485b0acf4ea58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a8184d5b32c1c4c4ff1a43430785e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab9adf521b5c1ac0777934e7be9a11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7b55026c485cc58cedbaac1459c1c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bb78137e12a34be25dbcc21059bb5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70336d8cbb33909cc4560a02a55434b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8035f34cd79a3e792b0c4ff2ed43c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8ed920dff1349f684058c56d10637388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c936f2b5be8eb6f2c759fb8169f17d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd078dc9494605e798e680d6c3dc5d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9585eb6a4cfa452fbc94f20b821aeb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85df084f2768b13b5d6d35c2ba61ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1004d9b06035eb42dca2673ebd87c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35c7d9796c25cfdf8d3457502b209e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc968b2fdbce13579aa0bcc9fb2945395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b530a26e6f227fd705876f7cae8c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d0977c0a52ed7c3d9f2c53d5f1ab6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b01af957573ee4c2f231a69a3587f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284ef2555357759300b9d80b6bb5031399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3674d106f67c75e5de2c27c3a7dc0ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31921bc7d0a62f2631f521f7183c4c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f8eab4e93e329b47916f68e54af2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b898e485df15c7b1afc46cee54185403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e61bc0fe36cbb1d882f761f4372952404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d6c033f031ce2fe273d748c7b59e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c92b4b6bfbfa0d3a38fc77e347d4a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b29a109cc04b0dc07b2da5265dda17407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecf0bd353e52948a895cbdf1af8c8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66e564000fb198be1ac83283d7b688409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cf86f4dff6c6ec0891c7bc4dd96c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aad3a514523cb7025238a54721d23b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e99a79198105ef60896ea846cb56e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba0dbf314c547853c721940e9892fe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab39007d75b9468ef284b9852fb4d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c54980c58617123ed736bfdcba2268415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761778807c96401b7e046e0f6b60f845416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361bd75c31c4a145ca2706157b475c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f572939021247fd4955102ab5e32b95418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d213fa824029ebb56a7ae604ccc49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50687f77365a56fa23b1b6e1b8f273f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049ed04ca5c5b75d571e444a4cbf7fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aee6618f6fabb8da146afa0cf26705422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471c9f45d57e2c3b73ff3f40e1a9d04423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab0056bb5366afe22f5b4f5c5e661b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ab26935f69cdcdd9c5d41004f7eea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed34e0bf7e1535d4ec277f50babdc0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f906735ddf57a44694f613a96dc580427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618e35901b8ecb7cce8f4b4363af11c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa677697f34da724cdf206f46bd8fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf24562ddade970cf0be2924b3a306e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d309262662df4bf62a356d55106d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d166590fcc7568bdfb5363c38524e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02759ad62814f9ffc7b3b725d5cfa1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ee8a55360d821a12fc747c6e12129434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfaff2802e1a240f97f8990cf1daa2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b34cf4b8e9d8469ce57c2d0b268f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418088f2d02acc6d95341ab3fe3fbca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39318e263962ea940ca2ab0650cdea0b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e05aa841ac3a4ca62606b3e08eb7e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74392bbb19bb45777da2aa3705e29c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c385c7d5229c18f34817d0aab0901441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40a3503d6947a9a75a84703f266370442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045dfa62be03a1ae55d90be6e795946443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d785cb64ae6f5b3d4d0970d96f1c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bad3ab3bb13ed2dda6bd3af65edfb9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c750148bcf2bf2d03e0f75344b80b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd93041465eaf0e5886e1807cd6dfdd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4092ccbcbd2bd0e4135030e73ba69fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcd4913d73096056c1ba34da1b1b01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7ad3df93efc2588707605e4001fcc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd33644ed2f94b8de1749ce075e70d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa488ed8612bf935ae51223d1a60ba9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12e70e8978beb0ece2a09a963b9ff1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9ef5801d159e59c48aff3ecb4dd06454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a4f35b245e9e3fdaa362c8e8eb8b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f008ea0d08f050efec508a88543c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0173b2f00992d06b3d4a7f43a29682457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6ad005fc70e2208b50e3861ac690f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbb1fd34ff2097709aa74eb4625a39459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab0cc109b05fde166846d99680c4b2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328802342ff27126874e882881f530b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3021c2b3bba22070a61340f18ac8ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505501eab20f54f134a1628deddb602463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708c2a54368b163bd948dd68ba128fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71676357c8bd21adedf44c30bcd17cea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c56cf85e29ef2e42623284bd476cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b5ad33155c84fcafdd3d9a0058972467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f6aa2c2189fa847222e7908d7f400468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5fc2a4d1b60894a65f15ef66bbc33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b227195a566f1ff09827457186173f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39facf9a30cff5efdbdb2f38c7db833b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e93af9d512c68fabc5f72547e102c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c192af0c1f788dd42ca55bca304f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822862cca3d18f3903be4b17034206d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d239782a087370c4a599e1396f1ac2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917baaef87021ead246fbceaf155214f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b99e335fd874483f24bb75e9552eee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917be3e69c994d41293cd587a044cdc8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78837a1f0df0d886bcef87c8047f896479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d73abf3558ed9b1602387ae98e3752480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460331c5520ac208e07dbdcdd6659f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f310bb8d34e56ceda30f4030203d21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19b2b85834b502570348177dae5dd4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ea9bd862d9096ce283c276935c00f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd406492d7942546b8c37f92da3deaa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0f27b53586d62512dafee8a4623e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e5c045428cb0cb71d9369a6b611f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9683252822bbc9b5671e18e7a2355488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b403a192caef88337fc730f1362cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2fe6a4e0bd3be96042a6f63010562490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936d2f822af2666d2696b06a39aa8ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229d48b009789636433737bfb116b1c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5343f98c8779433a51c89ffe94e88d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19685141f04a91566cf3a9ee1ae88a2b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307a82b09a33d5d219261e56166a8be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff164d4f1000fcf5b6b2fdf0ed190939496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b45d61175bf827829454ad818b83a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc818165dc0aee28fabf57ff820d19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32817cbccc84f2605dce1b221bf9aca4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb7a28ddf003006a9b420a8aebf9bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739070c50feb5203a44df66c4d60332501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05337ce1af60546a4132bb60c2800e17502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d9b7ac4ebaf8d24d1f3c9356ec8ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bbe517c099b3d83d49752a2743a4c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c30b22b250338b22bf0a4d3a99aea7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e9f99d7ca3202a475ff5ea5a0b8f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd82dade67486fdf5ea8475b3192c79507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69634cd41118da078c302b1c9ac981508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeafe61df022941bd4eab34fb61224a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464bb90f1c872709f0e5817577c08f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abb70621ee5eac0d7a8e7307f6d825511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebe26c524592da7dcc957757a84efe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dae30bd5b47964b35ab3aee34a61d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee43844c8277653ed4be423623be7d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2181d517a66cedc1ae82060eed939d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f124b6eb8816e38940b9b16984a196516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234350d280011b2cf142354c5a44066517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22665cd790542eabb54f175a12b5e930518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede416f5fd3fedda889f68444ab77b68519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b96026fbce1e01084c3695fe566af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3254ded20ecad2f61345f45efe36b23521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321a5e219eb689ac8610f69e571fb7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a7c892a87f17ca943c59b02fef1e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d1b1d966f4f2a0077aced7952d0bd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27353cb444049b39e116b11df86648f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd96f59cd6577651fdaac45f73c502526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c36cca36c17ac4d22c12fcf4036cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd330806c23881fe66a05c168cb51b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8c20100683e28811ee45476b5b1ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6788dd1629129d48daed4a00f712e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab264e049fbf1e68c261b9cb8e32f5e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2614817315127cd974bfe84e2ef6e70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e22e41bd8d5eacc13b3328a15b228533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034362964ad980f79cf1c2d29dfa9649534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2465cf41f06816d47d4b0fa05cd76535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602e80539601b86e2e947ef93d2daa9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228073b7b4ae32f07e63c8fdea430aec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6ee1522899609fef467326a86c164538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa7cb0fb6b6c1d532fea358c417ebb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a472b2a55781e71a0a63bcff3de52c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354eaf50a6ab15a807958a352bca3069541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26524f0cd9cc9eedc04987cb6d1476a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bd98653f4511d20099e11d2f77908543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9aa94da5852f368bc303709634c01c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9196c7c165069b53ea77717aaf63dc6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7679c91bfb8eb18ac05d2e4c565bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80f9f465c62ced23dc1982ad30c959547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cddd43cc8c42bd1febaefa75a56924548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c87744e75157bd79ff3fd511b1ebc4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e5e6bbc550d41083df03b6a04185c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1771a2659dda6b57ae87f968e0a21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a595deab5c6b6342ab8c0d2319cf965552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06649d7ca9ae0369f68cf6142b61124d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9881a456b73122450569631f1c332554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9ed2b07d39ae43c827175085b5353555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559331da9d9d9b325a0ea2c9c2f9c070556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bf309e784551d3faf9174888807ed557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fdcc13e8409cb9d3dc98dab49ccd8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575752652e4c8788fcaf9ddfa322b293559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4e44b39ae58f7bdbcc1fa6efc3ddb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0655aab5db31ef01abff1ef369a37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e370a04e46e9263a0cfd98c7fc1df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3089268f6399c96a3ee641f55faf4c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e28a9b3f4fb958e8e1c1b907619eb9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07654e33b94003ef835614ffcafbbfc2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa34e55005e19c92ba350f0d960254566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1974cbdc111611d532b392ba4bb9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959bbb6772b911bdf538bc2d0c4d7ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabe45bf19d12e870c7abc2fae5e272569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25f0eb50f5fa40db34f336f9932359570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4638b5a7d26226e05369121ba3dc71f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3adca9b1f5ef3c75714813e348f10572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c4850ca0eaa741c22770ee4c8cdc3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daf515a89fa669ad57238ccfb6c609574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad17b53de63abdacc64d3ca8dd39722575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ea870fcf331dcd706ef53726bc869576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eccd8bb31c6b123443912810aa0841577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1f13d18171b912c389e606716a6a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d96d0a432571eab6d3ea6e8f614b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a5e9bfef31d494092b5883f9fbcb1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d353d0a4ba22a97a5fd4c124cf8d85581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f52bf38878ef0296e7d25815b430a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223de5e7f6f17523d359c96ab190946583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a686d48d3d71f34ca17f4c255444113584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240baa4a76bc8e891233c9b05772b0a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b868a12e0666a9c679e14641b29b6e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9623218240a3ec55d4051b3c018b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5796e324c9cd369823028e34d2bfed4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1823841ee8fa7b9450587732dd65c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200ab4218a3a2d6a2685b7fdc4f9cc0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070551919c0beaf78fdbc04e0c34e941591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec7b597f492cfc8a8ec1a90bc99c18592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64310ca919060c2ea860b082798132593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9ae55d3a605923d9fcb42f83d3ea9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b0a3814c19e9775ceb52c60680b4e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6943e13175b9f145fe536dd0cf2e96596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db17496469476af0efb0833e6faa11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1046fe77790bbf6ceeb25c024541375598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81f69a6ae76b130199426d193bf692599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e9f50a5ae8d7c332ff119cba4fbfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690cab3492f6d3f94f1a774ce42690f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6307c224ab4ec0204362e537297c24602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78514d3321f09ca29c2ce379323bb9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3a02db3a41c1052a5de304bcfb2f9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5446b75f49584f07440ad5a17b3c9e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8a3454c95952f317900616c23e10f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1229e09147552e5719f12ede77fc0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3be3a67fed5b85084597470ad9ecff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8a47457b5145bb828513c99db15cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd98b52fb13c92260b2305d99a6ef7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180f5d8d6f8698273a710dbde3c493b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c86c97c0bc1a7a595cc7d0fc4d23e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b235e19d538aebf7438e06b1d49fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9097766375a3faa579b49d4f849bf5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcdd019797511152fc3ea39c1252b9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8feba794fdaaecd38e4f87e90e52265616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c35996b1fcf2f99d727d3c3f3517b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282cee82a76a3ea2c1542ad0c8165fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8c4d0d4a1d9e23cafff66294c08bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45508ea396884d33b297d185d6a143c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87179a785e351a187c8f784de28f33e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0174ecd29f3aca2f3b90f024ee38b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d8cc1fa14742edcd86ef84533e759623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb555a53e44fc9220b6e9fa3e58b263624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5c9fca6f7c33173652b20a94ad886625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3f9626f193e07d8f404c364ab60e6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a03d19edda9adf20fd1806154b887b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871fbd192a9dee5d8cbcb1792889d20628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4226aca7a4a43942f071e7bcbb4fbb4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333b395ca254555dd34a91bc7132546630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cca4785f7832cd1ca0e725bb4aee8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db23695a39cb08cc90791f6042febd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295f79919a13774ff6983818bbf48e4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c444a3a3013da871cfdb07febe81d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a810477175b085c1d7a9e7e89b45d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340aa1ed0e26446c095ac2a66d99e82636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9f8797516342ec87967d3c542da9b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdffd517cfafa47042cdb0d7634f38638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e56705cd6a2327befbba6356087ada639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e6f7e20dd41dd7eb95edcb4a8ae1b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aa04bfda17c715835b7e0e7b3b881641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99906bd49361da606dfcf633e4e10a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee04b4665f1fa1651da1b34e8c311aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753f769a8665f6f5e98991c76f6f3c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61acc28849c62e12e45fb2769bf437645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea8309cba4ce91ae85cdf638e616be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc4d0041d33e391ee5c940ce0a5cc3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591645e9692e15cec3a93ddfaa014b05648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58628959c7fe2ad5ca78083eccb016649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562969e26fa865ac52172772f794e3c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f3cf994096e048a51d66b52c5960b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c23e153b3309ab67b47a8a27529a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec6aa587b3c87ac94bb2a7ce18a399653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926133759616b8ee71004434f8ae024654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c65430e01e11bfd78ffcde9198bca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81543d79484de281c1eb6fda628895e8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691feb89f5c742e1de35d159e281aec6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504d2ab3d739fc424b39cfaf9fa7acd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f349174636edafae485447ce03cd632659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ef9251d97818eabbc1c89aaa2e5ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cef3f9890a77d6fee322dce693204b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f785d056e8c2672fe9b6a77ae122a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09703bcf56cd457ed98f9ed3ae9d575f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8315ac47574935349689f52752f76e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620557f0fbc3796a0033ab0e1f6d9c36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0ad4a36233907059b1035aa051cfa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1866c9e52cba9526e21d8d592cb034667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e2f25d405588aff625b09b9192c4f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29763d1ee1c328096d8c8ec47e1d34ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30840c38026b097634933b2984458f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db932ea6659743c7580e3efc38d5274b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa66d47a4f148fdd3d9ca14c5ef44d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7990d3a35a2b5b99d6e7f61e36ebea2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b937a0e2cbecedf611093210f054a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e8be46368813de7848618e5e70603675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6230ac527426fff3cd7f1186de7d6c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967020b1d2d74b1c31cea7695b18751677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8a585b5656798e5f19ddb1a6ab078678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1b84bb9fb83f509520f42454c1e65679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68ad74e7a9813baff83c2d8481fe2e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3100db12a7cace2b5b50df295a893681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c092caf9ef54d1c515e10e3bf9d52682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf89d2bde117756f18d6f3565916bd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd42f650c22c7e34af2d14a20311336684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7a1dc6149ec34bdfb5c4669c10e6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8d784d8fb53bcfd3de9a640a0b59c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61379aa70ab353535c0489025d69f2c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a40804bd0c133559f67a44456585a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8f1e12c63461d33eefabaa29e1a7e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa49aa9f29a3f53457c41ed7b52a3a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf885287c4993222e44067fabdb2809a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c676c220caf4f5746ff0da27abb68692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3229eaaeee6b53a08ee6e5a9eccb86693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1b73ba3e33193b08143a384ba3bdf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01effc4ddc5d07c41bd154828925fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8cf4f9b4e63066fede94cada6fe01696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533088b08cf8f380d2dc7777ca8b528c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20451aac5f8002ca7be98a3a5b4a165d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d74ad12cb2f9947bc92f129c8364fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab00a7015c40f2b1cf90085a86ce6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8d0eb6d55a4056a7ae62a444368f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa45c7a831a21bb1c6d4252d1b19ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e53c9f09316e7d8ce4f826f7850b2a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb8e7a9851d4bcf33f911187608dc8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac927b125f2d858388420b8b989b4d25705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb388fa490e7dcff00b867f23548ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c92af656deec04f01a5d869bfa4f36707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682cbb65d40ee1dbb2170bd730c7c71708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcee8a5baab5da1fbefbc1f2d881d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704cbc491372747087f48bc0e54469f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f616672c81cc95290c4d372a420c8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141cbe927c53a196fb63e9feaafcd98712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa740e4cae0d6657f786230dbfaef2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d69876b7993ad7e485a55a1b512b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3465a5585171cdaa6f48d0eadc2a263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36392024eae4d6db73bc99a30b4516614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40debdf556bbb6477df8493087426f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cab25c196f6996d17696407db90bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5220ad47d3baa441de929ac065ee5137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e6b6edfd68ea9e36fb0ea6823bf298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7c5524c6150970fb6ba108f61dbe09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3fc374162da1ff1f34906916ca55610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee7a2fd3cf9b68376a543509300c3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dc0c67569988d8ba59e22c1ee533012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b26a7db0ff07df379723dc34a7e5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b79f3a76116e49d5d21b8c03fa719014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d6c99686d682fe849adf54950624a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa281780d1e46a4241bc3e0475e331d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c73b33c3043f097cc832560976fa717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8381426d1dbd74f0066eab52b831f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dab683c0dea4725dbc6d71622e58c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac5fac38233f84678d5b30e2ec2d0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab8786e970b1cb3ca1c959246d43b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c47bde52d2573109318ed2f0e60a6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38678c18d5693c247c2e61a9c6008923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb8b7be963a92bc36d268f3badd1e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7186e37bb359161f0537709b92533c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fc152a2978e4ac56ec6bba71dfeec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0b28f663bc2f2b2242cdc7dde8cc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad6a096888431bf967edc01261ad3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9460324f89a00b323b51b55d65b77e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f453b3a4242c246903685fe677288d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351209c43a19e94d2d1d76a676959ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed8e35b7a0551adcf4206362af0e6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55e0facc35e994777b02270face9cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988e75ae629a38bfb30b8cb5f1cf66134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591eac2aa5c5c0fa9915be9df2006fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8c725494947db0a74f24429d9f53736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398620601eded02a96840e0e6e12c2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa57a2f1ffee349b4a30bba49fdd9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c2fc93e4aabbc7ac5c0545c7cae8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ce6f615ee3f5995cddc6ee4a70a8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae976c0da7e6f659628b03afee5ebc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e56edd42eb4fa229aca29b9d5239042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e68c280c3de7142c75d886435e0b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684e5f833c956228718ac420203708a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e20cf084acfba6c0246561f43f95445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea4a47392e2fbd1c4f9baa5e40c09c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debb33556255c3fda94c137e1fa4bdb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec37474e82093048fec83651bfe959948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe611666508a06f5668a4e42c8a11149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c288c34c68152075a7e45cb8863b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30661b9a8b0be9beb550717cbdbd4fd351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82875a13ed74fcb7e1352b6d4b702f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b45509f8d78f4b586312b2584ff54453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd72403a32f1a24dc173f453fe619554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0f4c42f1211a48dc72e9f30a48a8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c1f480c7415eff3996cf49be35f7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8721fc5818f04bea4fae014ff443657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9274dcb7a85133ff9c169f63059a6d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deded159754d93d3b352725ffdf04bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73229889cee6a72c637ed4f93ba6424660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9407789a91c270dfa3cfcb8530ba0c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880618554a027e1796c3b969fac399762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4173b3ff1d47f47808649ebabb5e45d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fdcca07de916c3012b1633624d0d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74475a98e958e944b148137225d3300965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9594f002d150d05578be44802f78a8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cace88ad4c54103edb8c2bd32e09567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503c646d7030e4b6cfa180863f3cfb868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9338a03737571b48f7d66fd2fb4def69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deb9b890960e26a390a906b6bd34cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f158b22aaec887a0d1eaecb16de1071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c33d074ffaf6a654ce00b954143e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3520acc0319bbdb22cdfe9174315af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450cf24f9950c43701c3c387334a1d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b2b2847f7a712bf8c50f00c18f7ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3d1d6fece0211416566a71b54154976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154ce4cbb0b8901f8bffbb9d8d2c56977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0673f930e7fa5ffd794c3d8a2de113978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5e0c668d3ab28e729f72489ae584079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090510b2d4e3668a9e3d246ec3a36c4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d46f2d7e3b2fc1313dec6debc2e8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870cd86657d632ecf5d4ec0ebe1c25d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ca28ec29283dce5ca4386160fbd8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc4ba38a59649d4e28545def7b1a8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f13d68a4bea0f68b6e712d7b522d0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e262e2dbf7e2dec09c7f23bd8b56eb386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9db398b30dd6d026269849f71497287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc07b0b81a104e14bd179031c68596788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fb920eba6672e832f5092595175fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4242e27a9623a87213f067d66f59d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffe71a9f5fe409485a57a3b97aa6c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23128579935c7d0a0904ac20b74c495292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafac491198767703d54c2b7d21eaef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c1637891221bdc665b65458f018ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d43157a4b38fec9cb3bbe1e53161c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bf2f11e3a40ac02e1ccaa1919701996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a11441f44d66302b4ee85344b7a8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbdb7c03cce3d88e35a2c66b90aa8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8eb4c86df4b84d016c08abb39bc92e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5d04412eccf5a310dadad8377d7b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ff78995c0c7295a83f78b1ab9a3cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d16d37f9eb9e9c0c90873f1249e366102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d7db871e19a18079a99099df2f610103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3776b435f2b4607f7ee4c5512a2393e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace60f5519c69a23b43810c2811cb42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796d66ccdbab594bc6e4b89ca4cdb45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da4517ae7fec4ff22ac936be750402107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e1da5a72c0d0ea15895d8c7201e9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc578da3098555332da3100633b09370109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c5e7876537976f8b2963da92d2ea3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bcfef86fd9f6272c7c6d90fe9e26a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71c5e92ed9a548d4e9d68c1f871a15112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a4a1f232a3f02aeb5e8731a5ddf61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736675bbdc870eaa6624bfccd9f4bcdb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c52a120a31ff8725a67d97fa8b90fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b5c858d6889ff8a1036418884be5e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bacbb735d469f70cfb6b280911a47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf09867cb3d9ff9ddc39aad03b1720118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261018a9ec774b693fee116a997002b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1cd0384f5d685958c4332f323097c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d684c648a0cc77063d9537bb232c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25747c34b44b276b9dcbdcfd8565eb76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3a89017c4d333bf4eac00d9c7907a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010f7b7bf0019aace5da7e242d94fb7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1008e99b1a04e4ad72d96480191111125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a93a8c6748df89d9a593c49c2006b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a84f3ecbd1af485d171419f8d804f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d67b8ac27ae525bbefc009d40e3c16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c368427cf739f98d852d931b5d64b4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dd8e249a2b7dee4be7804c8b8e71e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab4ded3a0ae3a907ddffb498f330e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee683a64014dcd7e393a7d73ad6fc5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068461d925354409ba605c088327f70e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d30e317d4f7728deab5eb3205aa63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078c67834d52c8c8054b6799d56a8ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539491bd4832917c85b7f151f59dd2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79c6ba9fe352f2fcf2f041f8f53fd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08125ee1715f49feb89c3ed3afd7c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c17fd5e34f3e8e7090ed7aafa32fbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0edc44ebf449e86643a0da0903fc46140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f0a065037b4d54dcc65e76c47b972141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895d15b5a429704c3056fd078748726142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506708b20afda1146a8cc5bc66fb7fec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cb0eccb25124aacd064466d584b39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278d52e9657c5b4cd7d92e76e2aa5d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51001adc71c07cd804837cb49d95ff86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b287853ff69bc444567e19bc3b6b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f526ed96a9815bb5140a548d46522be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926ca04c3512f5d37db797b1ad171cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062c5e859b7f83cd00e7daf4165824b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daacda05a28cce872bdbf7f2020b35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e019f8d26e3bac75d54d3bc3342fea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b12b23df26f13c92ee0346a21e5217153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b48918e5aa94854105b05cf5baf21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0a690c7d3cab5189d59ea905922af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28742a459778eb389ab8f3a9615a45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85358e8da2d47bd7613aee0bf69d5026157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070194bdc65e28d36a9b1763b5e887c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1347616446552e554ee175406b9516159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f8934a72bac769e0c6fa5e45ef075160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ebc20ff1fc850f5ba012246a93ba0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686590e448a1c9eb5fef4521fbc0d37162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704526d8b989cac215e5d9f7c9c3f619163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d37a8b7be4c1aba5d48629aff5359164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d6fbeb8c0dc8666b6df99c8dca68b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7715d545d1dacffd46336268b1c261166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e144dc4a2e9cd447798dc49f998dc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9374a0ccf359cd57c4efa73cdf44a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c568446a8d443576d8ab11dc57868d2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710e62854601c423462b448a164ffa2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305270602447c126cfddfe6addbdbbf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eead156e3dcd610f1e249d4107b31b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a4d14614b56d830916c23f1ba7d5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc375d8aae60d22b50d2d1428362b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aae763fbecbde693cdf74fd4cc13a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e6e78cca290d5673e52646de76bca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ecbbf81f4cbe11e067833051e1270177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732f6b41bdc77f551e71682fbbfabb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68729a628166a30e3fbeaf748c54a20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b574cc01b1bf3187012f3a2452bf9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68215b6e551955e5813a707aa5d4eec8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75cd53fba962acccbdf13411543eab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30be5d9b7de1447c41b01b3d774203b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f2ecfb114e03b16ccec9ea942decc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d3bff1b3f6b221d96dc335529fe54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4484dfcea3c035764374fb6563dad1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85332b2b2a769fea7942dd75adaab9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b52fcaaaddc1ab361a74a4259957b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef7c4c2b44a833d0bced366b43798a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7deb8e71768a8dd9d61d3a24fd5492190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17ba1109ac7497eae8ca59412e1345191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5ead66a08aaa98d6d8bd135ff5dc7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38436bc20244a1d0ee05dbf8054627193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025e9fa2fb5cc3dd3faeec1a06a33a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764ac6659a12aefeab5c4528f9f3e45195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf015a3eb6fdbf709355610b5012a5c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2c0c9a45cd06d0f2b28ea84f86c00197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2000d5b7ad7cf72edb00060b73e72ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c18c8096db32bcde3654d977b2cdf1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7e744b273db5620069ce2fb6bab1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8b287d03e53c24c7ef31a47d77a62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1bd36b573a9cf007e8bab084d9445202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f65d16027a240b4f22618af7c2668f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192f9d2d2abc878a32bf5ab4a83955b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488edcf088e76a5d1a60956a493a0cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d66bd14d747bf7e94e7fb6c29f6ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea502d4b2517fcb9d0758a223657fc61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f9549cc154450ceb00c702b09fd3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc9def79938226b4318ff72ff7b3db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b7117cafe2a83df434ecba412da20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cbf57b63c44778d9c53879b47c0e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137e4322c2d5108ce5b21a57725469d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd929d81c38f9f1e14e7f50a3cedf62b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04232024935479f162cae801cc49d1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd596ed4791cbbe7f2bc7b50539168215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb454e75cfea149bc2739982f126734216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d37311357422c045605cfa5539266e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799b2c821a39f6e017ab97ca944724f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b30abdef69abedad36ed2fcad133a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ddaaad112b76405397d6cafcda110220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487e6796dca1e1de4763592874c0040221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab3295694a8cf429d9a6aac5df3e23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264c90ca2f8939026e439be78a52975223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d150a95a2effc0b4528e0588dfb5a9c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058714662655a586d65cc5687694de5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab85cb656d367332bff239577719d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c9a0da6a857e57d250133fa9ee291227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcac64acc0b07dc674c0cec5d0fbf8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819da6e733f3be43ddaf8d986782ef2d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071728b6771e2a1a1918399d7831400230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be269edf7dae828675f2050f2099f926231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27100ab89b7fe61f4c8f3f44e636c450232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cbc5506474c7461acd770832679c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3d6b70278785d1dea9b118349ca6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472584cf2b6af527c02c7b63532ef31e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5a6152779c98d7ef8610f82dfe783236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3a61b0c3e5a0a498ca7672bb86ab7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af606f59365e5960e9acad485215e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa1fd7a342cf3ce607a4c7af9d1d0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cedaa596bfcfe2e2afb1799c12d7c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22906673e02b5f648d5852a76156c36d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c90608317fec6d2570552803a6c9a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc161c6389e309b77689fea9550bf7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8e0e9ffb4044dfb2f4de2bd91d3b8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7421086c5c6aa7dcc8580b7f29b85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e5b65d8d505e41736aa0337df5aa0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215a3359aad25166d3d05bb73fc5164247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f41514229681e91586e4ae9df9f59248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f188daa67e48cf40f06230c7ffa01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b803ca5b1091585a13927260cbb02250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c495706125dd4aeade2d7895ce2cb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ae35ae54100c62516907f5725dc4b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fa38dd05ad5edc6dc5ce5df3de27b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886a9b951b1989d24f5be00eaa9d819254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7ad03bb4a45c02e8c71b8b59d5f20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fb9bdef7d8defe8ae7141dfb04ef8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f635f9ffc11aa2b477bcffa4f19e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e5a74e23c90508f000a5cf9a834ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a600d86bc5fb9799f8cc3e16f52ad8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cbd21ef644faf36f5f75bcf847f60260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cbc9981276b0e2ce17b9c340e0c93261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326ae6fb51eab05e9ff4fc05ede801b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52736cab4eafe0ba2ee73fc9e92735bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58a412fea2e55b2592d414bc44818a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce5cc37f12da81699033cdd23a3f1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb4c1297a99d057abf408249f72b42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6a6e44428eb5284d97fa98dafcfd2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273777724ccea80f1521e26b1228e152268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc0859eb863ad720ccad1a21cd494a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a414cdbc9f87ecfe677029ba5929d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af1b0fde50e75b120abdd30e8bee4d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54b85ab413472d6b4728331761b9f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9d9e98372f2886389b08eda4b4480273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccdc700bc13be4e51dfe4fee955c13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b233c49f402dcfe0890da77a33ff8a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6c24379317d699d16e75f869bde3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47006c6a9d8c29c0d0ef468b2b8dd35a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776780d298177ce424ca1947430c1af7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d5e46f4cc3c82d2e32160998b56f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75721ee6162ebffdddd2d0de74b12b79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd1b577f137ccb66271f85bfc55e10281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aa15be33de4e74ce35efb76cec126282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06a63acda6c5636ba0ca26e71f95a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18a2ee08564b51c8eb1a4afc85930f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3689ce7bb4a76f267bcb36c77447b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365eca4e497ac26fa199ada0c1821b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7e8e0e563297b07428feea0870d85287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42514a622e79e33e4bc83be2b5c93b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48061f524d9d74be27072b1548fb9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2ebecc7933d6bc88ec52722f9af69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dababdc6a294bfeeeae098e02ca26d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda36fcc3227b7c093b849985d3dc6c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27892ad820614177f0df866dd2aa43293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdefbdb95e724aa6aec6a1c26ccb466294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1429704034c677f791965a196e1157295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af40ca3489b03f423148bba2f8074a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f9a5cceebf8e236bc2e6ee6e5477b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1b19d7ede9b17787f50ddff552fae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f909cb3bf00cc7a30c1e5f40eee660a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e874fc18588da6726ad5e9254ea8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea60dcffd6d0e24dba1f7c613c596d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444e190a70a69023445524cae75ab60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf5181751ade6c3ba7e6bda669c862303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053a496a21ca7fd89f7f3ebd31cf784304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d732dd3fd3e36a9742e73ffebe3036305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca1888ec8f1115a7ee76cc97142b54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef53fb67486ccf8c64090eac989edd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b357140135e84a96bcb379ab1841cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fdff933152fe014c16cdeb46660a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0954a9a524e7d878d416ed02e94d830310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634670027dcd39af6ebd1878cdd1ba32311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa91297d8e7cc4aef701afef53ee42a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e68577c64feea4a3e3fb4f83f4c21f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3c51e2570b98b32ffe46f16607b43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdac9f1423167559c5e56e7d301a4ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda874da8807965d68e3c37dadf048d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06005ff734bec08eca39aedd68fadd11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948274ebe82b89047f82d0c6b6796aae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695443c67e1b5d6caaef8855ac27c39319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39b73781591718f52a2697ac530234320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b741b0bf20a6775a83c1bc2355359f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525208ad456c9d435f177947baa6aa4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c070b67949e4b14bb271e647c9ddef7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c53d1202995f10fff8a0afc24ac8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1b12df7a5fe34f4a5a189a3128401325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4dfe4ddc2f0bdb0fcf099b21a7f54326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ed02219152778102ead3548d84b7e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07826b13eff6d7bc8ecd5c686eb3f0bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a85a297fa000940c25de7fdae0bd4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5f235266c54796b7700992c5f09d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c99874122f11cf8778ead59f7f3d7a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2593798bbf3d25524bca198f62b5e0f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c40e0b3c33f4c36ce2da10063661b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83434cfa31603bb5400a7ef49ac1ba7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de84603b67b8d4ffc8de735fa261cc2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472ab3eb0a72d9f0adfc0757ff4d6b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e511ea0a37ac6347949e6bf256c4cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5de6358241b11f11202980981f677338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20303dd96075781b11ee93f12a2d33de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dc1bd4e2f9d5ce9b5b378bccfee19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6fb702c60fec71eafcbd20f3e72c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e861e54c59f9fd70ae3553d4e30ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d10c3779440a8fd0d1afda019694f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaff7446cdd33bce3c83845f9eb11ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc80cf2ab67d0e344190a7d4789d9cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538822556f0af6848768af192c4d8cc6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20c1ce5c1bdb3a27d9a5c5f4c0055d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7f332afaf83f210910a22b7cc8476348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6be46dba84e230390818a5ce7a110349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49c618594c0ccb6dc87fd43eb145ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234eccf287b8202283a607680d6e26f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e3da0645bbb084effcbe94f1328a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb5320b5b7af8dbe10f9ca0ce79339353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad90bb6b30d163ba5b4feadc1fc992f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f304667b4e1017e6fd25408b5ee1d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22c9a404c8dcc2b0e0c0f6e9bd8a4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a9874d0ecc357e23382972a3ed70d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985db757c41a7f31dd708b15e8e90fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f023743802c9353b17cb1a0b4d82d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49829b467087ab7b47a9d7b9e586dded360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9de91039b5b17f03b47ed9c9a72afc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640564db53ccf358325a76a65e12211d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6dc4ad575b5512b6c212b31c88660363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43ef463e95c237a91a31d940dc69c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77931d76f3dc0af3e1c12986d414f20f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f835946b77677cb2859281e0091a656366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee968563b4c7b7cf36a7f098f3f3933e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d57fdea293670de044b40393d94009368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffe68fe622afd8921d6dd273ead9f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b29d22d922825621e7f7219dba4aa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daa5c1097ced03e6a6783683e34d86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6f71b3c222ef36f85ee6afcda935c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd02da55ee9d01712de7576e655fc76373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fad0686cc81d59235c2c2d3a8b770374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c3d1a6fa4857150f07f9c3b669f9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc4f93d26cdb0735b045bef3c93697376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6c804a17f3a9d1f2a695ebc7163df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c95db662788de27e2b68f9de57ea99378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6eb242ebdff4f40eab45d784f288a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b0a6a345312fa9c35feaab68fd149380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fb3ff7c90fa46f5e78b88f0d2b6b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889579ad7007bfc1137c3d762d2911b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d716b9d71646affee57d5310dd2bce7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83626314dfd475496deb81f947051e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46188d09d6837ba00704a683bb9ee1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f5a78e118aa2152f1b7e3a1b27602386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db280b9f6f64395e8f61b448093f3581387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f03b738ce3e505073ce03d941a952388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90beddf516053a5a0455f168ff3e62389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0a0ee138da1862cf9e131c7964183390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb03beb049f7c08025a73522a504be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9132955d9d5c80cb5d7d24d99e8ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a20e76710bf9f51642f101d0d9ec2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d43cabc55529a487b3c68d345e39c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992f1932282dba7f01b2fd624295c25395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be57795cd11cf03903ab4c58291807396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209a5a396ea554283d959cc77faf57a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d7c9fd1b9a18753c2a0c577597fa7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c989faccc015bef9b51bb5ef6363a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f30cf4de18de92853f51595310b190400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb248117b8571ba0d2a40a26409fa5b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a8cacef9bb36d072de4609e9a313d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcb0a43753252e62d10ec6fc53e485403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db38d878edd86ba6a4315b8dd62a43c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fe67365c1d653dd70c4f54eecaba1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d25d4678c5f7c228a21c609635305406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5ef4395ca9efacdbcbc06d2dd8063407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9c75103acf3e35af9f93fb53507e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ea7a3b5239e7d41c94fcf4ae9b48f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc2c672b9d265ba2dbf949ea60fdc2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b704ef97757db88d19a316435a8f3b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fc4231d04882d05bfa3df7b1acf8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e2a6b6f896b9bc60d6a6c6dba9411413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7abab323d6831795c46849bed26594414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712f4a783c198e34dacdc2ac8849541415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32460777f6e7acddf47d910657573ffc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358d1f32c687f524f90426da287288b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55291595441ecc8c5e7fb60da85c2f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcd0698d2f9935774dba998b629d6d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197ff6bff8dcaf2a5c9b3c63a6633e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab17f8646b3615c1303a3033039af2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fccd06bd1c647a1494ab147ce2730422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b637b62301d11bb05c9dc4bc0a539a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efbd1cc702fc59a34232435a76e399424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cd424d1f4e55ec4c94d8f51081ef8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f716fdad941f4ed6644caeb7839a77426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebe22e241128a8f6f41e992101eca9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab19469e3b9a9a458421d8935a2ade3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bada42436332bde4b1bbcebc175d1f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e5655ea11bde1844a8712fc3e3fa8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d90377dcee13d500790108fa76da6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8e7362b7240b24b81d83a5e95ea33432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534954bafec1b8fb4e0cd7c15a35ca3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787e5169c2a69ca978bd062e417e42b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be732b0353883e21b7866b0c5afcb5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2164ab045c2541135fd45ae144fc9165436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f24d62d49a1b99f1d65ac4283838ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4510a442164e5a2839e4e5c4d6c0a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14645d689d6f289ec8cf8361b69be9d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44f3072e8d19e54d68af10069c773a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2241dc1f89769f0df1900c06f69ab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546ddb6cbecf528fd6ba7a313ea668f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeaf39f86e4d2b2890b2fce89d2f85443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711b36f543b66c23fc32d284f5dbcfe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a8c114d2e26580574ae8c9ce500cb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79766b17c40cdd9904449b73801e4b3e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b340c911fe61f1f6d51471ab9785e9b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355977b61b9d8502cd98e897274551b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056fe04bf1aa834ac0adf73d5699e07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e9a88e0bdafa5ec5585468c73a01f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea24c29c82db4452c8265a7b1a692a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bf9d780b3966ddd6c2d0fb8b97525452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8e05333f3033586973cc9b4553615453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7aac71da15e48f38e0c432a1f7b57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404892df291c44dc0d43b7962b75c28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2635145899ddf70572b41d8ac88c12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793f919d8924ee24d847307a5d30a9c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166985809e29fbb8d4b8f528d9db5c4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbb3d48d2bb8e78dc368aaf0937ec2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc69892ee81250e9464824edf3bb427460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c75cb877badd4db12ac1f8564f2180461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c28e6b3f8f387f26728bd22d2ccbf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60fde3b39dd2a2ba6e4a5645d65738463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a38bd565dcffb368dc564c9aace871464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256112c2c3f95aa2e9bc88f1974532f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a2706c572efd699459deb3bcf4cbc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f800a71be032c8c5c8c5cfcde362c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ea8f2e5150dbe370d9df613d3ccd5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e28c2e2b38dac02acdae55efa0d0ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffeb3b87da37ea1ebb85d340f0f845d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e8562376fa13c8c086591989e90e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a349e8c298ebadc617d97b09d642982472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaaa9551edd4cd206c58e41955bf39473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d954f484287cdbbcb8c352d9689f97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e1813664545cb888c6e7ba60658e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c8741c7c0dacf256b6a924f5cca34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c92b480a9e041df2f77ac9b6b42fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81521f5412da5fd6ca5f1b7ce64c1eda478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8872de3ac3ca0617800f292ea88f57479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfc40cb50130aa78a558bb6b6c0ab4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be952751e2e764745da3f30ff00d5b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57b7d1f43b8e0c0a62e4e49b3a0702482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a958b530b75f15da69f3826464d554483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f38178e9039b0b54a0d46494434c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56857054db5fa518bf42043c2b7840485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5082651f539712bd745fbd11063cb3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d16f0a1c4fb211691503c35aa6530d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30af28e1b719b7895617cbd45898eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f512185d0fb0f724deb7fb7b8cfc71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502a841b7b09e90524fbec94c1769ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4552fc638acc75333c0e3c3d58b213491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848592c7ae52fb1c352b3fffafb5611492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2a5233e5756874611c55a4e150bea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f924c191869ecda989df685d893e43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000c6e680f22f6f97b48928e6dbea71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8070f4107b1aecc839498d073e6c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681da00f39e5e5d7bc17979e1b3711d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd6d7aa3b2d1135ea4ce0cf3982215498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac5ddff2816c5e4eff281625c1923c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b164cf067813c0f7f1cda8b6f88dda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170fb0a701130758807cb3924a99a62501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ec3ac0e3ea0aa6ff7d8ae9e7e5aef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e81e570364dde5105a4ee1f3a76508503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942298ee7a172d19020364f752b43059504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed875c495047d16847f279bb83c6fff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a3b32f8c47538d7a94394c771020f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc85a1ccda0512e6011ad4a6b028f06507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb159f98df60850cf9ec3421bf93260508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6df6f53387b09d1deb7175c6149edc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a9bb26ab40e07d6fba59c64c068e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59e37d8185784e0a8aba67a0102a78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd738b10fe4e84517f5d2781521eb3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d50a642ef013a1bb5f3c12e9ad8e6d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388ec46817b1e5250a935248a61337c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e692baba16090e54530e742f7931b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e817bd787fa06259969c21786c74a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027c1b0a713d797a88bbe77172e259e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed207ddc60110c40bd95d36e63dda40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56f12580df8d476ac10d91014ac7ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe98eae61178e61d3bfccc7405c948520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541df4b2114d2a91c2ac811c4f2e02c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796c34a93ec507aca16b1630e9df528522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213083acfac579c6c9c3f8f75dcece6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175c97c5f37c6dfd43a5b8bd41ddf36524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73f911fc3b5d273bc3233c3760f5e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d55f4f3de41d15acb5c5cf2c2770a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2f2ec2ae4f453f641fe226d86dac0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0569003bdffe3f8c1cccf421c5d90528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cec63754f0fec15a8124debd17e4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90eac280a3a11fb05f8dc4ca68c3e4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d856a93d51b380184395a7d5b8038b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82220f937d14181481ef6430aac6bf59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe7048d8384b0a07ae57f523bbb3f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd0f39b7fee379dcbef57219c1e346534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df595181690245f1dbc9b51fa5ddec3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735dfe41bac1e950ed7f2eb456007ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2695ff360c4c25f910eff65d2cb37537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e85f77c54a5c78ef72fa9fcee4fcab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9e1e5d8e12ceca26a20cce57cbcfc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c82a23fa814a285821712d8aeb068540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4157b736059fa11b28304244c42cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c073048ba20edfcd5fa6070f302bbd5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94687962bdd287bf01a1940595ac2a79543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b9e84faecf585c177676ee42f658e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a31ab92ba4bb23912bf950c1b668a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b1338a24d9e91c2c9443abcaa5fec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e3b84d4f55ff82ee7fc355aea27b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb059932ec4b746890581aa5849feaa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45151cd2304820397bbe4841af9c2a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b7f4f3dde65ce15a5320da06d13e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c766a9e9f847eed53cff9bd580aef0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c34bbb54126e4543198d5919580f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6289b7eae4e0fb94fc29f30ea3233553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67217b3dd1ed422a5b672b4b1b7e80554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b21c5109c64c8fb8364d228ef79f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5e911e7563115499fb8724226ed56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f923496fe6225425748466407dbaa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f033c37618bdfa68268062fa06984558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e425da9dd15c5467c7671e128e346559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2ef66d262cd9ec215c7149d1dd88a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b423896b0a3d23d30a0d98977aac5e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95a7707d8c5f8ea0f049c015da4ee1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ed1035e9f63bb51da45c69209b76e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbb5ed856b52afa8ad767f71d167aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf809b1dfb0dcde09e95d2bd6053c49f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c039a14793061744ef3883bf1161f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cbfddb1b01a9d399975d8e71773f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c32f1051478773c7d31ed12dea1a82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c32794733bc7cb74f7e64bc0891e00569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997375b85472ff5fe78e2d935128a90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc9d21772900c5bec0ce76685f3b8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a77b0dc94b471884ae47c9c194c18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f36b5a98d81895a547b1ac36b01547573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cd5fde2e23ea016222a6d4162453a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebf76babac49364e743980204f1f0c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66778b954ea68e6ba84206a7016ce865576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5584fc2462825fef3355f7f95641f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de86e3cabbed295e2a1dbf6c2ee867b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43d6ecb0e58f1fac0a60c0d12142b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ed8667cdf099262257847eb5a865d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad9f5157683215495f6de37bc6d10a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d36e53bef40a2ab293e5676a7f95f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab629639909286317f9dbef3b163ed1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426defdf50ea494e672e517b6a6ef31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f905d4c12e946a201c12c79d712922585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7018f23a3ea78fae62c8dee0e351b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a64361ef9fcb7bd6db6ec1a0a2fd8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5417c3886f09d371d0aa83a036cf7d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37225d28361e5720cbd2f4608ac6586f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d2c13baf2454b951083d899e8dc55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80510f3e8c4beec02556f5443d512dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b06ca75319ae05a7dbd99f45789408592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57744fafd73710fc313953ccd991ee7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93fc4a3c6dde7c787ebd1776790e823594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3dfdc550c9a73953e625f6fafa7e9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de33e028f7acc5648af1efd65d825a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dc29cabedc51dd679a3e7adf0e554597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbe831b04b7cf0b599ab397b653f49598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09604422fb15abc41fcb3ae37c8157e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04517baa8f04b395a0837cf4d87e27ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8238ec30df2c686fded09f0991aa7f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1461b335d4ae9451074287279480a8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca777d7b9507cc7ba947c8a8c589999603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec632521aad330a113699bda9306317604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729937b8859e1371b07894882742a6f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dc064808b733579e6899bce5afae3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cb07b7e7725e178e0bcf044e68137607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e16e7a3ce938b9fd791355f03edd0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be0042dc6358137b037b36b4a2ff41609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037a622452ca63464dda266f17db656610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0e39e36778b88060edbd0bd139b86611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade32363fb695a68a2393a2c2cfd9e8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be0ef45ba8b98e2c9898c2c1f208ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decc0e9bafdfad3dc9fc1db860a0b88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27a8eeabf4c54839036181b31a4f70615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54f5dfb779aec1fceef9f405eb93aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbcd452751a819c150bbec8f22cba6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ec9dafc0094564418dbd53c2be2ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2a0e8f8a96523a0f85aa817b80e85619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6653b57f9a2fbfab2a290c38eabfc0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d5570b85a3a17507cb07f92769e49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19224dff6d3a24cb04f076c2a404b6da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c879701fc85d68ebf11149381bd1c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a7ed96cdf42aa6cf308db50d0a275624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3e3063b5054751c9a8700e0fcea92625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0096576fda51376ccc9d612eae28e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ce2d041a28059ac391bc6e87b3178627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2883541c0ef285001a2db6fee549116628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ea94bb2ecd59dab150645464d2eae629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16b3b5c115367ccc032b4d6c97b4e7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d73acb5dce43216a1f952cf5b8abc1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a80bd4890ca09ccc3112f4fdfd97b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c555f1b99ceba545c8907f84fa82d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785191aa69c06f87f0118973d846670a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1227d601d1f63d7af3dd96c442499d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a88b82c7d1b795f96f1c4019aefc81636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb822935ed0da75e775449d37f7ab9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9140c7234faa51aa735feaea21c26638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a81940d707b4b9ef3f248817a71d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579661dc2a522affe61218adbfcc94e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43712e64cab96670cce6e5586bc04ebb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d6e1539d259e3c974e35a091ed7da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694eab5a4c3f663cb9e05a455117a513643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c47e7770b8c3a3001e239b6dfcb7f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5742a998f3036442415a3f3a07a6093645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec07e58c79540a444692a68ec6762f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3ee0b1ccaf3d0c5ee7d3ec0a6a0ff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6203551e66919de45d69751253460e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d79b181ae674bb42d8d1a23af40b29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0c563d32884398bde5d06624c788d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e0df72db32730d2c5db7010a68c87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689cbbb68623db80a06e122985059b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acaf7a2bfbedd534af616f05e5ac3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c796c29f1c2311b5195523635571580654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c481d8924822cbd6271332d83edbb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d8943af3f2bb0453665b9487fcb7c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63c226f401380f6f6a13512f5a13ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f77634678aba54162071c28e4d7f27658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1852b52162cd5f4caa8ee1d90709d5c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d84581ff75812e5ae104351e253a1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36efdae5174c0d508ab926fbfa8d902661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e097722f0077c509b5edf3207d78f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b28d25e6a4f2c555858c638b9db650663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df80d6a199a0c63eb66d4295e0c38f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bab8288276f97b843b768bd7dd54e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87182a0ba46f4d45a3733ab1db8d2a4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e16f3b208e14ae5ddd6c79169f9eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec548cb727d87cdb54c62fed7f4870668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd519e268ca8f56942e722d7cf7d0069669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930f8cf3a5abb463ec32bcc2272fe42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951761560104ebd479598ccfb0e4a7fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442ff39672196b42c2a14d7eb02a7ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9528bd819fbef43345270691907dae4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939527d1c47a851fdb1b621e9430874674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ababea10e11dc81d4966594012ef24675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535336e61f22b39ae174b9ec4f29bc19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ef64a2606959afd5e4d0363f7f99a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff2f207532075573787da44f295001678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ac2070a0773ef7871b5e8f3c1cba9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967f814784d1063bb99ed16e36396c5680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>