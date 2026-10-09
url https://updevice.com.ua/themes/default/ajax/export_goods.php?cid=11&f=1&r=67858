--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811a1b9b3e561d7e4e851425e2198e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ae2ab1f7aa853af3cb806623b6bee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8e35e2bbd570242cf5f8ff9b793bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab279609a43798c28be08ad020a3324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93babd3f153dc554db610d8d393709475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928de67fd4219de75f05d358154f43e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954fb5a5da10a0d92f30cfd915309907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cc1c432aaad206845fce7d5c58af58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6466de56ce81890914d8ca45bb13929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cd36a86b5efef2e6da557a81e3d8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebda15e743c2b0bbb76f1d224d658611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84efafa69d4dc9ec6abc3156f5449e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06518123a82f97bf0b4e6e381a5f504313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4ae788be0743925fd19061fcc954814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1eb4a2e990f24adf6b0f47089995c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3d0542b2676e417df5479e13b330516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460b568cba480438acfd74a7e175ac417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0b8265a5577610f900a877a92fe8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928504f79829a9b5bb43dfd47e0f2b8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397165b6d699b11738652984091416f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d8fefefa94e3ffe731e3e25f1a64721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089e85e5401917d2882f4063ff556c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ddbeacfc5d5038e58e99a69c88f5a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5321a6dbe88da6233fd7d75ab5e42324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67593fbfdb4245f50b9ad1770fde37b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeea750ca5808ec0081e3c4cd0728526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2bfa5f7d1547b42696e811767ee2a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1728ff1bc24153caee946425fdd6ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96793c4455e383cfdd3ecf263080b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75258c9ffa8d0aa43df81e664cbcd64530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69b4939227f9498855fbf458c5c56531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9029a808818d5a55fcbae6e931ad9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd0d6a9929bab50fcd09c7b8c135c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e931ce9baf9f631cdf1ba5480bcd134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62c62260e03245000e16962ce92d8535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ad0abfb098f973d09a6048c9c934f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496ebaa86d0c3d7c0178ff1da15512337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcd7bc423fc052ef4a4b8a1c80c8b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3dcca9ef64d1b6fddbc86b6f0e92739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe71bec610bdd78789bd24d481dd3de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c070d445b9d29da4ea1c3b1370c7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8d484305e78bb35398123ca2b1b8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec10a3576576d0664a6e65c223c84243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c70b96f0e4be997b9f9f2577487cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a2234f4046d70fbb567dd410dfa6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af23431df18ecb3134c8931ea1f1c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742ecdabdadd08bbdd443924852517d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fa85625c69133ee2de17f4f31700f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2f6b7d4c6ffa8cd4d25e157b57b8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b3593bc62c8742ca715e643883f4f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6be61f643dbd1add7447d4d7aff3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec1cc8dd33ca9b8a546cc2bad11e9352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5b9ad341d323888a8029fc9d21afa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94f24c1b104e346c75a0695adcd23054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d8b2c11b003710a69ed061749577155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917661d9b2df6f98135a6cb305ac31f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa210fedf1cd2a498888666597b7f77b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c3e91c79ed54e4c66f1fa095bf7a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc2c2e77b9e046cb37c6809cc8351059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c70bb8c6f3a7eff1f59cee39bd781260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7d95f86882ba51840d64bb97401c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd51817f6683b4bab3f4689558926e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f949c7dd96d1d87de7ea5a35f04e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975c3b90ac20b29be975c8e351db4ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6529b4cf0ce1ca047b9a1d33195f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce7c2b306aa32b4e81ac2be87aed0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2a412ffcf98e9b7337a4d0b9aa03a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d5cbc0980459174005d6507b1cb7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c95ab52311cd551e1412087b187e9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec642bfbbfbc47f68a02661f6991824c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919dc9a9b13a7ff13048cec22bfd5b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1706b3df24653e740e885b96925be172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f524837828f8bc7bc17db5da7fdf23673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0793e2a09f169e9adc8b8051db613cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b268b2b32a92a404e520ccbbd82f8875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c71df14826dcb5e3eae5847e1aff476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b464e334b7cc4df08af865debbe081477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebecb4d2fbeaf45bec7476493a13ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19715cf13eb34650d83ed9852a22c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cc39e0ddbf7cc317602da3078af9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b180ccf8c026f130e3d64a3a88f2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e1baaa0ce9f5f2026cfa785382ba882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ed4539eeb660175d3fb2506aa547a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a342e6246a94daa024d342fd8fc8b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1904a6a54a6560d70a02ccbedd5b3685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1313bb8151560345184efe5288faa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9b4814a31cac28335306156f4fdbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5064f21ca6d6fed7e58db65d64362f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbff00dc54557498cab798ced4677489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763cb7f76d6060a96c46f9dbf32c51390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee241e913164faeb7040610219d3d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff55abc3c334fa9ddcf7e468bbafe0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e5a70c1dd07f2f6708830aed7fd5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa96967b9ebee436649ecff1860b17494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a371c379c59de4b8f7a9517884cee295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5e9ba1488b8add4ca0c58e0c6fa0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94338ca7a5e21cdc75db298c53b836b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce31fea6dcd9ca5bff97bd2e92a78e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b30207e03fbac0e232d849458f45c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548d04034d64cc429989b4708f4a9e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4626faf70f465048bd74bcf19be1e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc12ce80136152579e1e8e86bca375102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baad7273cd04c437f6ca894d09fd143103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d181924e2508acc098a1b8d58c566104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fa22d508e469eb30ed361372a8754105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087315ea196ca1e4e7ae3a4390b645f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ffeb5758c64696884d6963b2a16e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705d9c4dfd962844c560738403fbf2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffda7b80b545a7e960c146df37b1c10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46f57f6920e518db48dd0c5e404953110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb795a47a7091132a54cf8a3c9b2c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84a302af98d04162b04ae9619ec742112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7aa912fc744fdcc6635ba1567296ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a48ae6c6409aaf438ef6c3a995fa98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a8d065549b63a7d4b54af88da9516115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0103cd703adf8fd0890fe684d822380116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a394b0054374eb836dc5259833841117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c7db59254cd0c1e278dd5b123b134118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dd30f54177a4c8b31d9fa4d8b4902119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118368dd422f8fbfa0f5ab515236742120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51335471e01474bb122cdddee8f71463121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc994985be6eb27fb139d954dec647122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4db7272b19814826b3080d68ba27f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa9fa1dac107ddd66d8e61339dad36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213c530578090da3e05531ebde9e2b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcadd79b2e808181791114433971cc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab93f5859e81ae00881f556c8b719ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e573480bc515655249c7b5a2577350e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2d54dce87fd87dd9f586de6582b87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5aafd7870a5e2f50261bbd7e8b28cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85cbe855ee7ba14d46ac7db31b964b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b504202596a5d994f0ba7c7f73106132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d705f3ea2a3551ab8005bb58f6bee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe81630d472ad31c1a4c5afc440a53134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce962a06e5fac180a3d07eda8d00119a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19f3fd04858ead3e4fac3005867df1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dace65bfa9e41aa3d5d34e8f3f0678137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df87cb43740750d537efa1aa461de65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af167c7a311dc60821d8726ea694b0fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64685d1336f6073c433c4d0f31ecb23c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394186f3fda13bed5821a9f9fedb25f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4212856f15659fe48a90d7a126159c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8160674621cb765a1f171f8dead7645143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5e4a58fd98dac84f976a0cd849579144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cf06d45e4fcc94dabafb87389ef9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957af4558db6e069850053e5139d0dff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9b029f28519110f51bbafc9a03a8a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d48953664fcfd17de540efeff9c2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdee1d114d2fc23d710426eb830aaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a703c7411daf2fc3fef95a939267dbd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc9b2bc285152672a96427b739991c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b820d9b0e611f6809e465a08b2bc52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf296308064dcd342ae0332ab13299f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7679a06725ae400ef37ab06a4bc892154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f8896dc4e4a56db863bd05a962f71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98e2ab3e8f4cba15f45ab8ae8527ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee12d70fb6bcc3999ffe24d6d067c0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533098a40b890997e2eaa1d5af01abcb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d2ac5f22f611a03eb9a60a848dc19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697c0984cb37d594a75b0d8a61a1c41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64bc9cc5bdd2b872f562ac4724ac9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f2c45a918b1eabf8a6f41449607fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1b9ff7203cc63d2223d15b9d2e656163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed54f7cc78c72969fad8e4807ca5e04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba529a96839f42195a8d2121a9b145f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abfc8d54feddeff4a1df6a79e6befe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aaf9bc7e294578c180c5a2fc23c23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa820d5ab3647ff39f8b4e885044010168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845d3fd2038354a5627735ed2111a94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f41e97e7062a179143a78c2cfaf35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c18179cf25537371c7edb210ede842171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8902656b07ce805d4919913f02ac152172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98aba7f09423c1188a8f2e9078614f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2468303e18780a45bb7db124d8b12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013635c9b19085cd72a25415a665fa33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0be5c596933bd5b62be831b923d675176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59f3176e52dd418036cd016853cbf1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7c9ac9415ad36553f02d15a64e8b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bce20bbb61e65867bfac9ca8ed4fdd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f112ba9d0bacade62a57edd44fa09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b999a3cb78b47e3941d8c35969fb02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84428d726e4e4f07f7b6e00d9e21621a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1e6fefbb0480e55ca3a83c5723de1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385f6e9f7950f4e88edd70cc7699676184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dd0ef4173572025c02be1e7064073185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a633215867a8a4846f62f43c6974cde186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10794d4e0bb82396f158e60543235b9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dba28fee3e4e7df2c8ae94c8edcd4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0ab285997d214c7377ac0d34f18e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2f7ae2f5e119bbdaf1aa3394ab2b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacef1326c47bfb684c1101013fc1e00191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c75c55ca01fb7a216a60c4ac17263192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16dd2d59e4ff874950b8aac0abbc3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b1b7210b7d3710f7d999e0ada1f78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519cd6808a72931d600dfab062895c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17f9384137e6fde2c0c934ecf928a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8a4bbc3acad01f23c346c4dba5945197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39f039c9d9709613bce2e1e8f55f82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d61d79543e4bfae04c62df4fe625ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84093fc52c5d24767e33e64b24dbcb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189faa19a4cc213d148521e9a2c41726201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8333f1c0951af76f5ef32fef89b9f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f38c6a05ed5153310c47fb4db88d68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02ddc73ac43ed08d68249d1b81d9a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16684f3628772b33b4b5aff1fe71e748205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e3d03799c5341d4db99ee00ccf92a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecbd76c8c2fefd3e62fccadf451afa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ba50f07c1899dfe7d03e8cba9ab78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0cecb136293f412dde23103ca6bd0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18e5cba459b82edc58d8361700a1fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e62026f176155bb0ce0f64f727e43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0474298215e7e2a3f3b657bf9ee1cef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577a353c2491fe943dc8578871ef94a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3e4a5232c1aff9bbf4a4e8510ca24214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b5a0b01f01edf60141e83a68166ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355cf6783ca45752ff7225ef1993cea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e82e5dda4b3b870a7d6393a14f2c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e8a2887c3f8409d4619ae9f0d431c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d747c07e40f914220c0850879430d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403348f3210ba76194c7b0745f71c59a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e9b1f98bb5a9d42f86edb7d221d00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ace84793b84192b628b4ec8a57058222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec476befef7e2d2ed43dbd7b6494e95223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a12c8a782509778fc9e0be57b178a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414732d050d1a8b7bfa46022e5f8f03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f0f0ad329ad94bc51c8aa2ab9ddae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243fe06b03edb7684c597e8f9310d12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da58ba15381bf5ccf59fae2c4bbe0d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354827d28b87113c1ba10453b0557fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7984588b75205aefaceaab8ff819b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468699cbaccdc615bc15f65f584e46b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94dc308ebc2684acc6430e4ed9663c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d91bdfa6ee6a486ae9d8f0b4332d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e9d712a2603be79886dc405f6b894234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa5a619a4a0b8f3c6268b4504fc3fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e09b6723c54d235ea57508b90c2be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2291c3aa472490b78861b87b1b5be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c9eaa485a86f72fcf6c9ab1057ce5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169ac8a52744afe327879b112b2a3f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4427cc8912a74ce41927b211f9f07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738aaf5dfa5224e6c093b956cc3d785241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471dc7ebd68338118e4fcefc302ad0d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623918bdb07b89e29c257cf88c71ec0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced0ef7cc1d0243a1ed14f7f6acbd0d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3027e611d3df58e1c034884a30db512245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2bd27df5221a334f689ab761e9079246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb670892e63dd2b6f7ab94e3130141247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590b5427fee8649ec78afc0ab6eb098248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c39fbe4956a81fbefa4c795fafb5b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e411a19b7c75aa6fd8084cb5ef6a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35862e5082164bd7d9faa695c816a43b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407004d3e2ddaaa30b5bd4f36effcab8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a93b4d0752a4060c6a02e6a91a5e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82171105e216f6c4a2f5b55a06ffe22254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b64d5dd326392e884640f6f1c7867255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5eac05b42fb0c51616f4ff283da296256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d4749db4c111b583fa345d9b549ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972a0de7b672c6c11b3eb2ad77bb271258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de481de76141487b01982be84c09f835259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ef1958c3e3937f0b30d11c97fd4bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c745e1406d3276a9c9b6c5ae54c43fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f76859701ab0695fd85c99dc71689262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc013ba6c3488235877a611dccc0d62a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa108429f463e43615bb489ba2614f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6f5bd8245f613790f9dd778d31bee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89810aef59522ecf50750aec3cf0e7b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fc726d561208912cb3cb356b64080267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c46e2b417c4dd7e6dc3289f706efa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070526fc6b6a4590dbd046a9a7fd4f20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be6aefc1d56a814f356a0a126439c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064b0f091a280c09e24c5a2690b5f29271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a710fe8e0f1d7df1dd280a1700ec39c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f316bc2f2e98dc458dffd60dc74d6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee067a3fa38b13828eb3da32e395ee8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492cc6397d4b3090b3a40ee646eaa9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b07d8cd3f9ef9f5866f8feccdd6de8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a37c07b00b1048430f1ffa5ef579af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf387557f96f77ec83dfa3117f2d51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03f5c493ee094c3eed4af4b225ab42279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a146c7897aac781042c818b224065280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb0619341bbc6607910770c45d64b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681681ec3a9167ed96aa19dcdfac2b80282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33053bdbccf472ea8e2acb4cd41eb7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d56bdb3e541d0f063f3c86de4e664d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741485b5d245f8eda9facacc555034e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879203156715fca383e553ddacb8b4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3478495eb8e25132a6460384a57c36e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b357c2fc9c23949e0348ec703fd9f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bb68b773f660a6e01ed719cfbd16a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea55912586744f0469286ebdcad19bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b98fdd38d137f18e6afabba58e271291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db6b96d935e645237da25ef0482a8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce50df18062d0fd8dfe99f119df2f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424172d3954ced96364f95b0a71efee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f27e7eb58fd4a605c255c6a2d2f704295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b409e4f195655545a84ebde63ea654296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91d4009bb423f8a4cefa919d566169297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2e66c682f8d69edc4cef43f94809a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851568efd3a38650ac70405d9511900299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff54294bd18b82e435aa909eab3e8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb37d631952bd10aa2eef6043028a4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d658a3816815d39d88f90bf1f0529302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75caab2cfa8b1dbbe3167ee43e5bea3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96270ea7ba0f0512b51bf8075747da5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7a87d0fedd0d2f54c7ade3b2a0649305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2f83c592e8a139cda1d78193cb5ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d6ea27bdd123909129456deb7b9eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2387ec24571d265430a676b28bda0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383bed723d3327e4cb2478e7dee88a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17581a5d2ce23df233f9cbd5aac17a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546db1cd81ab969a7ddae7d9f3a11ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5d56b1a8ba5c39062c0174b324bfa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dba7fd29a482ddbc1b6f5144f5f61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0192d35ca04a36b552f6717b3f1fc07314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1f747ff68d1712bbf70bbe67f6238315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2cafe1ced9d942af69348c0d1c8c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdfd31b1bae3ce149f7548316c23dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9332d8d8cc7dbaf3f222847f9c66b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c09fc3b20c064c63b3291492fd4f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5974e3b8d99eaaf14c3c491e0947e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1eeac777ba2db16ccb7d993732e6c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bce779d3da6ecff2c13781b237f9d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ec2c91c01b913ed30db3698d28249323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56af2e7026be80447c5914f88fd1ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b03f3644a07ce6ab4448493ab85d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b87b62b81f3da314aaaeb3ae9bfe2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac36e2e8d8118bdce6f67da9b9121e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f1898d44b1729d9ec36996cd0d51d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0302ed1a09509032836003c801f8fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d38348d2ae86da0c47f2589d25f6e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6d428dbca7110902d3667dd2f91e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2a448c6265ebc3fc7f4d40c5b8704332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a2a12a08c57f14717e7df4f379f4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199c6810d3b6a8a886191ff2cd7c328334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5346af019eb58eb06de043d383cfbdb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c13ad02aceaf2d447b59784e98acb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1fc7c23849592a0a87fc6f01de9e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e102f4d8f64f9e5eaba647e2212a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21b339c24bb73a8e1d1e6dc8c81d94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6058852697167ee2298f0fb3bc02bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71896f7b5579bf955b146ff57f0c923341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523350de641a3ffbca000a8b5981c5a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0304425efe1455469d5614f151e3a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab5113e0d789b2b9d5326bdb721710344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d126a20ca8205230d007c73554540dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae860e4aa66e4905f95df442e5007a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf789d92df85bbaa1fa4a10e9c1ad0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff7251e065e4a64594b621e42e5a1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e7a045e14cbdaca76c48c86c84390349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76e7a025dd12b924cd0b0b9357b5eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d857ef3c7548d5f8fc1d745955f7c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8a8a75d573618895e28c5f01a107c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd957b2003d9782d42d3f0572be119353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c867af56f066e489f5c9f5bb854693354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e539d9ba7082ecd38496034671c892355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c24245bf1fbbf82a2917e81bf6528356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e950298ed4c100cbb3f00f11f703e49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d49fed900473ce40116e64397ad33358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77e603eaef14624d8673e2155105a2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e169109f7a1e8686cf1dffb5b16f753360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d52b88cfb90f8634f4d916ebe042aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec45d10c95a08ff99d270efab1d3bdf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffa0b3d621c9dd1f2c79867e013db5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91993bb4da51724e601dcc5e770bb92e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781515695416ed792f988abc02120923365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9fdb0e53a10f9db823365c61616ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f96f278d9e7f66a4e00fc66aa8e83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418a1bc6c5956e4ab3f87dfd7aba98e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4fb5619ffa09aa1447bb03b3888ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229145dbbe3e43ca45efdd2fc4ce4755370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8742eff96123aa353dc9b805ee308371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d20f80ff4eac61f94c721c1f6f314372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7f346cdbec31cce51c00d88951902373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09030900fa0b56c1470506e61685046374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268ac8ebe56730eff7562e942aaad61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0348dbbb360d07992578e652d4158c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142f8bac6fdae42ccae3149496ff4b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641e917e8a1143ab5f99912171ca05d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4114b3a4f8cb456bdb5418e7d51011d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2be4bd53e4fec3bfe63eeda5a2160380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fcb69c63a19287c35082f6fc7eb3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142da74cf4be5e25cca2d4535f0a5001382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b616892a6a35040cf087e512bc718383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d788aaa374ce861b999b3fa07518a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6e1628f568e3fcdf85d6e3930e626385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ad2f1e20b23c9a45b72d925722e1c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9868c145b09b079f240ce4bdba2d56387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99107d66b6826d0c59094bac1eaa082e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b0099847de964d44fe8b16b03f52c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094bbb37309aee5db4f6639736fc9d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4148ac69cead07b0553eb695d6d71391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce37b33b02d448ddf9999058c818e41392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77838ecc028e93978088037372456748393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e5167ea68955b091e424460d32414394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cef733a382309e8d1c450b47c87a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd9e904fb445802e28cd02090fa808396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ced85f908f55562fd30d2ff69255d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c86cec5d3db166e76e754f0758720b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f22516b9ca9989d9258d549c15dfa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cfadcdca7deee119e6e3e5c56d11f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb7f64ed3c0881bcddae435e080561401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c148fdd9a1fcb906de4d3739130d7a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa803b4826f26b743858bad3b92a99e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffae8b4fc18f9cd53b074dbf3c6253404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cc668a294adbc1918ae59f559a241405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98370377dcb7ec650b694839a2da93f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f88c885adafe7354239950fd3971a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f92f909a4c72b0cd2ea387948b0e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0ce9e63b15eb8b04ba4f10ffe090b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcd5f2b59b43a435cb40c6eab396cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda47f37c93a358282907d0a9ee645a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa4707cf34f445ea3e1bb276ea026b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f2fad27cf244c9f9cf825196533c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279de1d1782ebbb83f5a3396a179004414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83c3bb82071a9cd5cc9ee6c8a15abc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6929179698ccc71d454e4e2ad42c8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6b8f4819d1fd1513eb6019d922fbe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543387bb8be6e5ef4c2996bbeea8bd1a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b370f8111aa1d42d39a67c811c0bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70e95aae506c7896577733df19a943420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47314f872114a6cc9da48184ab6e3e20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da32becbde476a31e81f77833ddd23b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1529db75ed392b66c47b4dbf06363db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8164ee4b9ef3493eed0d37dd9a67fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c56f79a07aa5b270f132d76c8a2ab6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaaefdff47f6d2b72f18be202c0108426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f3d60e00328c1ea37ca50aa8e149d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a17e5d6e07dc54b8d063ebd814eb9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e9bc44ea605004b25403e5234ed05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c5561ac59937697d39abf254d163b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4528cc8080a5bb7b763ef121ffa7e84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d3b0563a5c7697aba9893ab4763f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdf2f96b242a50cd613015e2b305f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e3ef0807c3d326ddd50aaa7eb3db8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2580bee300ac93e2aaa3ee20ede4696435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd16267f4028269a3ce92428ea8264436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68c16ea091b2193b0ab86699aeb807437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a136b775860b686b17d41a180f9005438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bead86242bdfa26f12983bea47741b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c71b6069d86e4964936f65b8c6b78b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4f91962cabc4d2697d7850c2dfecf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe92a1620ab63027b2084552690f92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f11c8e3bbb20283a4374d23157e57443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82639f2b0a41760b0751e455c00005b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfad7841d7d24b1a63e5066c4e6020f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9991e2aca5fc1515e4a70fe428753a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81a75649bc1f952ca8c7542d2dd074447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a448bb052245c4f8534e19c64b6dbc1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113634d9e056c1424d9e122f72d743ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022d619878a43bc7dbec8864eb70a77450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a89d15b10a7774e807610c67365c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882b4054dbcb8b6651b2ad5b3d8c2b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d7892f03d0be87387452b8803fdd3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fc13b5c2bded1bc3653e6b26e3c44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c0542b9ab648f2aeae9ad9d2a8b83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7181ee4665da4c1c5afa2a8f565cbd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6087f26209088d0ac40aee95bb1e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7796363f9685dfb7fbb44ebc5f4f3d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee2ee5316a773c5e86dca5fcb9cc01459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38d1c0e7b856b08fec111ecfe07c46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8c72d50b63ae8cded93f0dddfb319461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40a5ce5ab90b94a5270ed960f2cbc8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3a19c5797d54cee75e9f1b4d1ce36463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2dbd9750e16f6edd2c7d099b3ba23464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801c989383eb2f8b55290cc7255b100465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80563d5f9c77caf8e72ec50c2539251b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6f573e94ae0298e17cce8661531fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb150a296d2c80eb7f89bf324986ca468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf4c4bdf64d77af22776d3a0f74747469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c466535b2341c34c169d7cb9c67063b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c2c0d664a90abe20f23bb60d01fa8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cd20420779c530f84086a34e0fcf1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36784d7ba1af106f6eb78033afb5c39b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677c423d1120cd96883ba49d8fa5fb7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a00cb010d7f82754a79365cdfba938475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b7e2dde608a54172e0f6f0de73670476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c4aa7d65da95cf0ec7a6f5a42d349477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9252e9729e924eb12429246c56051478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6047ba5b0103b4093e1f41250d711479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b045aceb2a999b3a797782f2bb2e6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8a77f1123eee33f760e338ec731fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9a117874be7cb943a8c64ced769d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555244fd5b992603820fa8b1b73e5e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ea0faa3c52e19ed41bfb5581bf5af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6748252eb96c98a1cdf66f0962e1a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10f68f41325a7642796d8a54526c10486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cbdc26ae76d8c7cd80c28a5efa54a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32933b9d2690f46c90acee3fc19435ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bd8b020607804886ecd0e57abc772489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9afd43458062d16e39260ba3f283c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283745210c68a14d44cd6659eb5fe10491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8d86ee9a3bc436b1ad446ec827fee492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a8d46a4f4b55b7bf79c03d5fbaf85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acbb018a4741b7684e7c0956b8f5ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e8b5b98f4f3727fe5f8ce944e9791495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c82511b73ed4b92159ca9ed8569c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb65eb7902c4be66f745b71a22fed5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62913addbfeb1330931a98326976464a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfb34bb2fc3e57d462dab8eaba4b28499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388ce15f1acb64b797a5111aa6464b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca642a3c806937c7600e2e9d23de5bf4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd6121c0045d908d514386a8e9e627502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8c8cfba77d009c6c634b4235ef407503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c96988e5abc3e94ce341082026322b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aef0b142926d8b50f7adc0fbdc3cf2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4134bf400fdfa0a34420609a24fb7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd32eeb45318502dac7a57ce8aa635507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef09826eaad2988e9b2279ec7f2553508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d688e202073e8e3ae4682bc07e9be8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296dcc0badd361de0a3e50bb4251838510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086a2409df3cd8a11955dcad0aa5b87511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4c026fe9b932c663c1d4c04a78796512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9890570ac5a5354cdbc8a1ae16998c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896726e3236edabdca9e8b6b1d72e14514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463314008ea43135a3fc1b2e9ac05fbb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053688ea655702fd58197ee3f7e2b20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07619729235f70c6dbffab706990fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9158fd3ba0f039c83df8e81087f71c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ede15f9e06ea88cf81af40df6468d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f098e207e90a49350597bda71b8c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd359b0dafeb62b3e56a455fb87bcea2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea29d4cf9aaa98cc66b50d33a2025f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7df65829c7f12478ee9c7ec3d6078523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0412235df226fb01155d3857e8e6d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e50d50e454b3c6e1c01875aac54f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a3464826cfcffb369e8653018f4f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583f90ff6e5269141432d3aafe5bb94527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d63c3355cefbc481945703091e8f5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0fea7afd099b6b2acb2a0180abfa0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34920f0b79bbbf82000511df1b08a8e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc6cbe25f252356f19564b87e846eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f625a13da6f86a517c1c169b327640b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc0b69c10b4f4c7cdecfe6d2d898e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88918c1a11ad9651222dc5db6ab233534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60fdc1d26c1342d5e56a2be7930cec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bebcac49975967e6abc7bb4d8ab0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96080da0af60961a3531dbdf4b202a12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf7c99fb916d1fd8ae24c3aabe5da1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e546d4d3f826c6846acc62b0f8715539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a083f41be8474a6ca35783f4ce504f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78e511b6f27e668bc400bb91635de8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb236345c006e258cd32e6399b9acd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6431c82685709ca74ba266d24175b25543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1525411dad6de727cd6f1df8717abbd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26446daab527956b7e2e8ea6abb65412545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9aebcb982be5ff8405b2b237964f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085a7a914733beaa7f096e5d694096b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22969223b29e93be48d16568b4a8cdb6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798874901254fe5782a3b0a7c1e8c95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432fab16a0290670be5b465b9a01ee8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd825e131af96bc78a856853e8556b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc48c21dfc72744ab827242a97998ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8136e87b65027722193027ef11d952553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eda5a15a721698c6921856b2bc1f2a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ede41fb2e90810900fa1c0eb2690d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb78f7617a2e43c812c4cf874a16a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705092f35d76dadaf5428dff3a22a01557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea8b6bac260400440a2b12efb68525558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1b845c0ad2736c4ace963c3e5dcff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5658108f109e4b8c5e76a651c0f83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82f2a82a59d2c4153c49714426f9be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed542fe5159a34bba1680b0a28026b6e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dccc02b87a2e18c6db0494d1b9a59f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb265449020947dedc672524cbf521564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b8b8daf682f5101687d147a159b4f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8ef51bbd16f5ae3c759a70f969ae0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d5e2519a39eea2ffd52bf97c78480567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a237328d8ff3cb2e224165ff46e096568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef29dbdba1b5eb221ed3e269006d50569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086093d589e875dd8d193fb2c1b1bd8a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b870da3c63a4e422d743dfc76a8e766571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c347ca48b48f1620bd9ce40aa1335eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7971bb4b0f5b47518cd579d926984da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d931688fc0ac923e497b4616c572b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790d674fcd6abc1ee1b12f69f5f5faf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2efbf37135833d8c603889bc7d922576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218f77ea1b792e7b77eaaa3e4f7dd63577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5990f37fa508a74f37198351a37a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7f893d97088e4de52895fe818b949579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61fdfe45a9f779f40867e16b3e7051580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cf56be04b35e2f24bbb522a1ac69d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85681777cc7f457cdc2e83d884016683582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d60f98735b4b8e3fb784e7fc4417d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631078c60fc65cd7e1cbed3a6dd79d35584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd2723e2bc56fbe8abc92f0b75cf8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf27bbbbbb54393e93d621d87b5799a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc7ce7e6108d495ae3234593e7304e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec6be9ab7a8d27a256f7ce67f30ee4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccae4ac75eddc6e05f3b1df82ef55c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8325c6872dc083b63cf977ba3972129590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab39cc9857074b5fd29d2a42cf57119591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d7292bb8638256363a5a1d1998e11592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b74e290ac4e0601029dde8d3523eaa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57681f41710d41f3b4b842829fb0a3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e03e5390e68582af9565177b372ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15b0f5fa39a671295cd7bcaec51ca7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cca6315bcdf1147f9af3558fc9184597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13a91666c54c535f0f04f625e07240598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781999bf5e3177484a0a3e2559e741f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bdfca97f900cc0c585f49a9556e75600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f1686faa5cf5342460ccd809d2d0b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe292183902f1c38857b943d431c7c3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf443fdfaf8e9a6cf5b6908171eaccc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048759e93f70ddc4f04b32c4a6c743d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fcf2d193ee0abbf5190db2ecf4a89605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641c3cb43126332316930e95fd37c84606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df27a9f6431987aad392fe07892a94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b600da8ccaea67d7e206f775775cd1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b7c4787e98e18e6617e0d885878ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff750b4e1eb07b7c1670525692106564610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433f16ba77265886c8197d32815a57b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3036bad4ba2414cc79b214ff75c847612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae455eb00aa60af0f48d5a27491edc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4909918265c57a4e2c48c474f65c0e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613877961a8c3a4c1d238fa3b19caf0b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36181f029d425bb482e7a6d59fa9aa39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ebfc4d3c3f29132d060ed0b63618e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789f1e84df41d4cca13a20db8d1efed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b472eee02e9aebfa78f5245448b0ec2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a582c7ece573ae51f03e38c937eddc9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb18ec6c4d01b3bd60a49aa8e01cfc5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e2139a4bd5389e068f4c916cd25d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82f8dca825f99bb18aa253cb008f54623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a116f6eeb0cfd609cc59fa02cdddbec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51618f9d95b6e40d680390a3855c0a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd103e4576ecf427e1f2c245ddf34779626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415d0cb6e7e11750dd702ca4dbf903d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f2ebe611d6ca90f12397699e212ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7234c3fb86c8ea3e2be979100f1eaa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300d1ef970eb5a446221b005cd6c2a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc073adba6abdc93f1d80fa8ccba9b07631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1f685c0d5edf233982642fa58ad01632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e758790b8efdcfbd4e9650c3ad5a888633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e9edad00a296a2a7f8c2f65257e05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96b60ecab2362bff65716dd7067c6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bfcd78cf39b98ab090405d9a68f09636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ae5163b9266c715b8682aef67b976637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a664cee289155945c97088faf8c50638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befae5285484ed4c876ca9abcbc3e50e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09449b83e6e76a19df87ca32f8da7b0b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faca1a0f903322ef1e60c41f05cdcff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e113f88d608c501f8adae97e742985f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef18c0b3bfc40aa0593e64b5518c3d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a68a2e771dab9d444a28bdfba2d022644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f189780ab6371a72897d1d861b3da6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90583389e86f0f693bc3593e57e1f093646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efc8e0c36d7d9466951a30badef023647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d13d79a9a665c1e612359a6bc42b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83793bca3191c7cbdf7bf21b2b0dc3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8150a765b9c3dd8067b332341863275650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124dcac0ff7ff800c0fc05e48255a61651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a19a3af0af782edf709feb27615c0b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7fdd8a49b862d4bf94fdad8261840653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51911200a1468ea14d143ea10645b8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037dab14d286eb0f52fb5a520cef8e7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055953b7b0c114a8c186975908ace785656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560e9591fe7fac0cbf54d4d510a9cdb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191467d8ecf11668db609037c69a857658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cb0a8a7a8aaa54afe3dd5e1ead5d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56908dabd87d613da4a25e80f9742205660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39564e5c959373f0cae2b4ec445a88d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1d0b8a032882304f3ad2dd5d37a1d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd4f87daf3bd07b20cd7629e66f654663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb9e4c60d44c951901450f52f74d04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cf6bd22cef0dd4a8d0f88f92740c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd919900a04f4b1990098e0d127b57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e7628f88b1c0259bef2b971a3ea28667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1bae5fa509a7a9985ef548fe287c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680b0d4abad7ab31336300115de0fcc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976fb35cc5f5c1b6e23b3b18c75ba2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2f8d214a3a8856bc6c83919f6b819671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb8d9bc0594ea736bb3a882d698225672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fe1dbe49d7dcf4ffee613f75a1422673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b8c9d90b93d0c76e9f66dfc6bc26a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565992bcc92511c09e124853d51faab4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a113d6a061c9f00b9f0e77cdf60bd97676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef9f21a1775e088078f699ba759171677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3201c586a8f71046f23c8f5b26590678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c80be3755e6f3f3a68c426a5c9815c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3cc4bd590ec2f58a6eee53a6f2337680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6958518d937580b532ae0482a8e8bfe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e457b4bd5655928bd4f8a7714a07e04682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0422442fae67b969f262459a4927955683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5573eb583bf4c6ccccad2567c97eb6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafa2ba6855708cd885cfc159f94fd9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647dd68266eedd5afaf502b5d158c06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994df222b43c12f69f8078589bcd3187687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf522e8c1c751811ce4c5cae44bf65d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd043ecde858bc4412dab11d92caad87689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10d053f4e7dceec4e7ff74ace4d839690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29bc4addde3fe13541aa1ddad4880e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bb68239b93b5bc586fa6e561d2c4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a2c113e2606737e19b43594a02fb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795aabfce626379dfa34f50320a87fe9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e03d5644c35896fba0021a3b7fa984695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efef02a0b05b19a81b9879c5baf6183696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f406d8e8ad87e74a8bfafc38a56a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d650560f1c9c4d258d52223f5ac50d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1ff2cea855d973a8911a0c8defd9b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81704560ecfb3bd69aa8078c4045513a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2764474fe8fed28d8383a28a63c9d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6d697c0ace650cd468c614b6513a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205093743dc014bcff3ec10893d6847b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0265d9af550ad4bec39ae2fb8ec0d3f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b6438e91fab67a89fa3ef0c4c96fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1417cb55ea4581facd10db8293086db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a5744794d2ef7abbfb5e0f621b858707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f6687c2df2544491f089734aad259708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9085821b41bfe8f9e8894aae9c885b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015fcde121ab4df8fb348c6788957e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f969d8de4f122bba79095b283ee6abc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d62cafdf057e51f25fbb2f7863576e712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2067c554df6befcd9e7050701012fe41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97473abcc54275c844f923a79cdf052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1052a5c471d5a71199f4add7f37233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a3174a4fc0b8d898819c7482b4ca14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977094bb3f7b1379c691cf432509d835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217b7fa973123a58e69e4f21a8e00a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cbf2c28d6ca5574ef3eacd2e85c0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580b260b9a729c68d087a17233120518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc3763af311aa8eb2521dc4bae86269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe248e5a12453f1c333ce2708ac9eb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e049064693c6feb3b56e37671568a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec058b31447092cac9d0031a4af01ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e341b3480dd9cf92125d23fc25d1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7038e8a5be5584ccc8400efc5ae38e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944a4ed66d7f60051b9fe52fd69203a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65195a1bd08aeb007f4e11322a18d46816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef244ce7b0c06cc46ed9eeb87324fb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd0513de8a3d36ca77c8a48f33f32018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a728a42a6c8442c8cf1cbeeabc5b19119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7167bbe875ef7714042ccbc2735937720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2ac126849b6a873aa13136c4f3c5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3571ae1fef07c78e01579aecf2d16522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bfdf6326f41d8372eb7f5cdbb18fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2bd280c2e59438b871e9fb407fd0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f64efc7c3342647da8d60be6ecd1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55bfb45a2e862deb666897443e683e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292de1040518c8f6ecfec6753abca23227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32316fe09dd3dab94e72d048e009f5b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de9441c7a24e9c89034025eb033b5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd6b548b779d5dccea640eaad806f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4e78bf7ba9dc114e559d87a7f0b0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439f71a351dcac2e5c934bc6cab039b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e4fc9253809659f1f1a72443237c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0a26893fc275aaf23df4fd219bdec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8259e8c575d714d0183ccbcb6979ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f4d31088002ead7f4b1fabf70f4eb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d964d20cee476a5783225cba65cdc0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aeb6472bf314ed8d0329b134c6c64138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418a4c613cb096913f529243981355f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d29a53b578e6e4003e009e248b829640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8e191301e9896649e8c1c7e4bdfb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8941e711d9a71235eb5faa0818659142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b0cb34a759deac2b0ec719b32883643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097f0c08438ee73a08b7244db43904e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151d5247d37a543ef146a580851fe0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362704b00fc5927cae7029d4d9d772a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb40a46bbc5a4831b81ef534010c9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab88486f5d3fbbbbf6811479c96ad848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38cbbd3aa6d5880388a5e66039e17049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd696e674e08b1249a2356432f3ab250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b95e4d0eef5d6915372009fd7e5e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4839ed47856c9cf75f6225180e5b25952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3b6e54f2a067166e7b11ad4428e4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f875bccd0a12a56fac3fe2b1168e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f6554a7ab98070adca73f92c06b2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f054593397b7639cc0819baf870d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cc663e3e034ff82be92994b6b91d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049c5002502b6122fc4669d568e682e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdb211e73d00ec103da9771bff7cbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdfd1bc3f185f7746cae228a51797960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2d7b5729c3e1841196bcf3cf26da761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b203621fe74f00f0d9065d8abaac162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea76b04f34f2414ce32a0edc45a8bdf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386ee561bbcf0e7c1884c779b5bbd7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a732f5fb9f6e7077160568751b2306d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97c8ab2882e6c1273e89fcc1e9eadb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5c7079313aa4ce06da26278049d9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac4750adbee273d2b8e023396350e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7a3bc832e5abbd4d9300df498b73069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d516d99d02367c60f49a20f34ae25fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9449ef1e1e218d81d4aedb8b9392471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee982d31ce4e0fda9f52e29be06c7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385365adc7daef3e6e34308e91972fb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f79a30aefbb2f587e0f8a39b45d3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42635e3821050584a96ed3bb9aa8d83c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6102094be4695c87a368a2e45d37976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d2b0d0d50eee1addf80c66c14d45a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a0deaa856c79a85a41b498336622178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31530fcc542fc911e0695e2b940a9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8862ce76b550d7f2ada1680710752a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9d6c78d19ab708dc8d6318f0e1f7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ff131505bbef944ef841c97762a0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd414347fa88ece5b44847553b821983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5f8de8a76a730458c70e55995388484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6a22fad6f1ae662f2589ddec4abc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f4d7ebceb5dbe01f20f2a338326f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d098b50eefff93bf87e2d50a395eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f497ff2db3510dc8f11e8825561cf5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e587e3dc92899221d0a81a5b29e38e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3040621da00a91235c7b0651a261e0890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46f825aa7cb7a6a77fb9cfe5d7901891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d371646b970617207e10b1a95e05692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b30029a975cac4f53b7d43503a05493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e83f6cd997a1b83bde103f80c8fba194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55c16739db512ee75941da7a38a30695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4f7fafc0be2eecefccef50f8ba47a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9827eadc270e8cc603c65f4e2c3cbea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e63450f42ad39a7bbbcef1fce93e4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e61796956d6206854730e76988e6bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4330a70a7fbb8824a2de2924cc210100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7705597023e0cec15c80ed440ed34101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78599f42b6f5288167ff2b87a0cfcfca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ab08c101fd28f9728ccb719c96d34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c65dae2904be97b77fa1e98f627491104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5068086b8a98a4563d2908db44e3f9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b595288ec76d403b48742df74bebe0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef33b32be447d76af99932a3b5f2cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bade3b832a81be1b5fde12e3fd10597108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018819af376698e422cfd4dccf9fbe02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c4340ff02a9f3bb5c3e26c546c20e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bc4d6ed768d92a919ef70025f94a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b28929cea040f4ea07ea0caed4414d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d11e987ecf4607da8298b255f056db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ddb0d5b437e09d2b56f2013049073114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba010a2ebbc3665b61a55f96e8e5ad1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999335b3848b0cdad0b03d01185a1597116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32be6841d2a4fd2a7a9b18ba3c65dd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cabe661b5915edee3d60cbcef6c76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b6b71d226f7cdeb82b20fc8ec55b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246607a0f6a94281cf56fbaf33210bfb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81463826fe50b3ba04f61a175432ba8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a729f9b9bb6e8490ae4c9c357723c42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fdcc1c17f7ee2a3b1592ed42d40e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcf066752f9267885f84d30382955f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109766d69bb10bec65c9d17dcfee16a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bf208d19ead4c2983354fc9295627126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f005942ddf16e91ad6bb8a77036c69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64e0a485cf30d42258907713f536d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5034a12a8c2c9af11d56bd8fdd850129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717575107be1055814e9831332ea5b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd25b00e2b70f35a5cfce336e54cdea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee758b96e1cdfb0266ed66c3d32f351132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5c1a3c995efce36184e3225bc1437133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a2dd852af4b32f191faa37de97f73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1717076c5a2156eb938eb0d4722038135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f49ec2deee4f69d0e93945d8351106136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811f2f536ae2381b06e8339d17c044c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678ebdc4e8db0afa02adcf9654b6568138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f3ec5ad6ae9794313fa93fed8a64d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2a9da9d78983c502320ee89c70b64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f17da980ca577f5f1d7185c5ae065141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083995bcc9815fd66f5b49b982270e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf8e199c7894aba4b27c77a43c8fd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f308e430e3cc1f977234bf083aafdd5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793d2b69136e9cdc0993b79659ef4d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28a94c0070904071da83e213ab9a0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09564c701beb41e19dc504f1b2d6f47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be9461e286735c78f05d1aa1d25b01148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007a4e84172af055f3ae70435e9052c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ce3343d270230fb12353dd90608bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a317ab62a81bd0c3472a705f3225c7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b712df0ba96fa72bf4cda377dcda64a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb541b56f967bea77ad975ee7017349153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ce6f475d307bcdc516bbcd44fe91b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38789c58a161cea2206e66e984361de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6a34a595f5eae8c15e101b32e87a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e67b1c3e83976307ef24084be32670157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b14a0886c7ee3d491298f857d82d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d07ede728de7f55b8f407179b5936159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90eebb9ecbbd1aee28d170ba8eae4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d704ec8ba9ff76168e8ec2261c789a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38dac5b4c3257670ef9cda397d3984162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37529c66345a8068c7b29ce85dcbaa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11076b34b0bf270f98d04fd310b6a0d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536ea28f764b9b802b35fe04eecaa9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef372fffe76447105b61dd2ec7775ce6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07948580234f1050e703243f27bbb7e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec246cfca00e2b2f0160dcb802ee4cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa7c6efddd8c3c4da256e90a016a9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ccc8110e3912f7e182cfc1eb7c43b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c42cc63eb9f94b0c7471042eb73551171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bb479fdcf822e24926b7a41f234f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455b2fceda18c07e9bf3e84700485c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3535e19e892a05a5843845ab5001d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82cea9a2ca42bc2bed349d70e61f13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638ac3cb6bbb6aadc979774f461a0c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b8b6e5e32a13dedcb9026c4f05cea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d45ca0b176c63e7531bdde8a36deb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1aadd9bd694a0462e1857bdd869596179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7206c1621ce864f617ae97e4f4b837e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f948127f17ad570072d84b543e1d73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d76c3b60368c96b366678da1dab1ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a46bed6c10f932363cf58afc61ddec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e1bcf9e88d483784b8001c89358b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b9d3dc73f788e87506c37c6d69dae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726057444b244b5b1e6889570f414413186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff067717acdbdf341e46fc9c2133e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e745c3b81cde3c8a8b89635480b0c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a3cbaa4b34f5205be990f8ff91a4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2c61b8bb5930c56913fa0bde66d67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2af118d9b6d034ad639cfbc7a7615191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1596fbda3c2fec50b25be78920ddcde192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574a1bd4fa992108c0401aa90b0e2f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638a8b3f181904636f57631537b348f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05953c23f3e45519c6a170b15262320195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a3cdc66bf065f970249215770d6e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3824fd888cc258c5d76d502e6fb00a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad50cc7be0b5f39f5d41f11bb3544b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08326714fed0b1b67b787847b5b0b537199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b59909817f141c73eafdbcdd9c4dcc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9efaabda3462bb09ac35e1700e5e06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19874ed29110457471500d84d2e535202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a21c37a762f7e0d375cdde45a06a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6f5e764c27088535601e5f6f1435c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65af488b4cdbb24dfe2d5a6cfb6372205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314570bfe56f13dc8d97ebe0cf07a6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e008520b51a9691f9ed2db10857b3ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689bfdd83689f13134c22a2a2f29ef4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412562e176e5f2b0c82d858564120b38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd837847f94b458a60c883bf5f6942d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46d12dbee88794081eaa1e013c22e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d8bbd0f1bd96fefcfa0fe97069e00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b49148c64be01b471ff1a80ce1125213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bab9ea6143cc9ce65dcde16925ef5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa0555f43161c045d1d5f6baa5d5ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1828e69a4e74c5265ae999bd67a0658216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d2efd1b94af29f039254cc77f9d9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6dced0ec54036dd8d286d4b967a98218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f26cf6351f3c50df04ee39e81cbb1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef70bc61689c60511dcb12af1b37e01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54a3438da563af7cae363c7cf7c77e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886fa154c059dc4f9192ea100225936222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62277f8ec71ec94f8ec405dde76192223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d220f8e5ba022823a8ff05e919a2554224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ae116d8a70a058e5dfe4d5ab7450a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de4f0c04127a082801e28a4b622829226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfd290194b287606e7fdcd8f6db054227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebbf0e549e8e879cab948a33e35506228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a85a08bc2d5e9a24180ad11b299ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f55cbbb6bd2d7941ad505ca29d6da9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b816db9730d48816e9b61359bbc9b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ef6fa6ea84f25c136921747a1409f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a03ddaccce737e4036c1ab4a1f2e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26025fc2c5a6b2a798cc01d8a9e2d0b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19684b283f79f12b867aa614559e7dd3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d754ec1006ac6d18859967b0dd24982236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c07c1d746790b907843c0e80d164ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd40b94c207d648537efe31c8dd4d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9265f42a045237e9bb83cd55d031b86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167362f16b875b5ed1acaea59f84dcc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd838290fc6321bbd7e687c92a819f0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063bffaaef438d70daa970fe053c7ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd644b05e3f52288777bb68263aa5e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553ad6675b4d027a6a394732f23a916244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22ef83903582aa72fc77b868524c21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34df0ab9e3bab05bb8c8bcfb88c0afa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542a38006a182f9f6429bcd7c56ae1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f2c73eafe1bd60bdb25989013c671248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a104205c3fefb329b105f4288aebe2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb8cb7efe38423393590368087f689250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387128e514bd5ed79c89474961ebf6a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581ce0cd0c9865479d903f7e65ce818252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d5544c1c7d164ff4734b6351c7ea5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab7a6378f5c62da1893a432239c195254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001feb42a8c4dbb4b26b87d7b2199db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6177b28dac1262529c07b6859726d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23b2f44ebe325a103895c0542db986257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc5b8057bd2c4f19802dc696cf79db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f730960ae24fc8bf167a2e2ae4947d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082d93c126f264934988b3af785cf32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c226f8fb7c52aaa4a99d41401ae56261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24564d86d4eba68a8741e01ffc2f167262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8086a55f3d90ad3e8f712d6ce4d6ba1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e086a60efe2e4a2dfa896039f99557264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be7245188f19c54d8d8d705ec9c649265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fa4a7d2737edde4e0f02fd6fab135266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7941b1331ff320233c6c2211efcb5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2edd85c4682741529e37e6cb28d28268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258382be201053fc80c6f84975f105b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7bbeda83934a2bb112e1bc31c196d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a4547373fe64eaf1d36319d98bf16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cfde01455747e0bf8cf301f4b2422272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200085c02ba3b1f9ec4f174480de08ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f0e538667f64907c31dafd9c0bd68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9d04d2d144f140929a911ba92ce64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348ef6b02ca7da87da8376b31a0b6c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4992969bace11090d11127651610a16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d87641dcaf4561c330bae1de7b3db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc164e8006351830c57fa10ad0c0fe56279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f34ab4eae875d7427c4c663f711bee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7308ab96fff674710046b33a3a193e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a45c1e4877880c4669edb0d9c6d495282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57ef07fd0edc44ec82106ce1ce8b0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93ab7db55c2d1d9a8f20df05f1db1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96317d9b18d3744b9997b735e8b5357285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcbc6ab31bf01822a32bd5b27c22b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144273e1c8f31ab29b422d5b290c085287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bda2c55d6d3dfcef1174dce19e8f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52efc53c7237b32354b7619e6ba14e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9eabbd37f20dea26fb884983881f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c212525af1ffb101f64fdb76e083e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3664d5f9a5950e6fd8cd98b3d515e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99060d72f7c004fad60600e4a4ac7b3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bb6d1256fcd5eb5ec4b4f710a5301294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dbde5c6e8ee7e2a6109b956820584295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbb164b35821a9e774ba12e0db384a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5acb520b948a096a36fecc2372e862297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a477dab64ab191f4790338884e5cfa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbd25d90152f8d350bd598160b0f3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3e9b84363196c1478f7d2b22a1c0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252fae5ea80b1a3dc835730c7207625301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64279f7ba8000e665f3788a945406ae0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc8310d43cd7b88f0257e8e28a62f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89589f8de73780b38891238f3abfb77f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213b30c63c36cf56f4b2607b99fcc5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb3a4837c81aab200dae81e1840675306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ef48afb0597c1c06beea38cc5459d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873a969e7c1c16a9569ef703e654746308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88d261c7f211dba0e2b814ad0bf50b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef060c6f02bb35b705651e05b205d6f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd33e641bf5048809de957f4a5b9c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f78b74f23642296450a1dc81ca24e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54047c59a50961c274e05b2f33ada6b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107488b7d7c8cd64c91dbaf8932777d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cd59e103c1863b3417585c2efa751315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3a74314dd9c2e39598b93c42c7df9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231a83e6110bc26446bb8c0e192aeb1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce8eb7ee6dc5c21da4fd318ea56322318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6e6a0f9504b52acdf8318f6d400e7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd04b99a68ab163a90a9b2113837bb6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ed61e5bdb7e49899bd7d80c34547e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c7834011289bd65e539f5ad21610a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e75c5a760b381bc38bc49e4a858d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30105e966e3abad9d881e4fc5af4e60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f431d80bd6cc5a38111daf6957184c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7790ecde62f99e6d50656ac581a0eee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2a661f1e886078a18aa6471d64d33327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5baca218681c18cb3a9b6574ca4f16328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaeea686fea46e382bc0dbc0454909b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79e25c8eff2dfda55486a46d714db5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f764b8fe4ff6bba98cdca202374205d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1003e8c6e13648c2b591d08547b1369332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b715b7cd6027b863dc959bd048ab45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585730c9aaaf1c18f65d5be9e0acce9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af42ed5bae58ca3c9d2654d54c025f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38698daa404563b43018348151a81884336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224604a181993a79da047a56268f9dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5326955d3aa88834f23e04f205360338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4534e1d7455af2b50279a9485e9a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77e829ab0b8b27ff2a9ef2f65cc1b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acfdbdf73a88896aed04f214d146a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666a28c47413e78f8680958173bccee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17201785a4e5a6241a59580ae9ef0b73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a73027873e444c6f8ffaca40cdfd8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482770328376e4359114bb0e21b4bae7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0935066f47f75f54602bd24d21486c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e0b03d32a15a3e2269d2dcc0474be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36904b03b2244f18f0352d47f25880f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7fdd97db002e22899c89598cad46b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e583ef97cbd62d99c58c4008135c985350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fdcd93816e0102358a903dab7ce83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018facdc38915aac967437c6f5677cb1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e084bafc0f5842b4c5736cfa453b374353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ee22070858b53a0db104d3701b305354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab638a75d7b2949b1d39e40f2a9b269f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9144254b274f0c52da18f3d0cfaa50356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72768dfc76df88933f6a6617eb4215357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f8b8515d818053c908fe8af1ec024358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bac11186581c7eaea3fe2487b48e1f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d97c32a807e9f0bb80e0b6c5f7811360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43cb147793cb0fab0c4325259db082361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9bb7aba9d82fe48675ca89bddfd81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbf9303e3573c96e0d2f289ca37880363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee72d6412c59d1b3784ae29ed4ff652364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e7b68bab9e5c510dc0877971280b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825973bd5873d81e6c1942c57f1095df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad715adfae2b668d1500e2771a7f9c45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a358e2523c329bcbc1ce7b7b998d381368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12052952ae996911a5ed03fdd04c15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6331c2b6083fc8b3f3c25129eb703370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bc25b7e5e35aa4a4b7ffaf8738400371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f960b25949bdbcdd6b359e3d9ef1ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501c77a5ef1c5123399313fde12d17c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a08e14e9fec3c81022d1c4fe385842374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21e28c6e56432c287446e313d08f30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba390cd86ebd8ebe3f2211b27fc28290376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c8548870327ad8f8b64822e31db1a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd46793c5876400d49f446e27a36fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ca99c1ee706f9058047b9e1c3336c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914539f386092f8d6257b98d67eb143d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe303584c6915dc147b0bc37de6b65c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b897896bf7e0e38b167a878abd4f61f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3b75d4a3fbc84291ec022867fe66e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6175a7f4abb85ac6614172fc1c747384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6849af6cb89b1cbc99511fc18db19c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d1a09d7ffa693f4b5280682db774c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43be94fecd0fda9e8e0e86d401421c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac030bdb2224a8c843a16466a29e42388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76398005ed1b35c41a605fea1a3ee916389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87889d0f2080515bddb282e51fb9dc3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7918380880e74f534119eac854031391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01278035769018ce2c5f14351abae96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9a67fb0f4b80bde45c86328d91175393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dc28dfc8b80bc66eafe012916175f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe83daf82ea44b1645394d59e9cf3e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ac752d3db7aa50ada1599ba403806396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911a896c07900e4cbe87d9193c1160f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258f0731b780ab011f025b8523d9659398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5f1ebed1634d8e081b4ac2b89f5e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc2a8005ed2dbed8da9723adc207ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5e54cad63218acf45dc7939a72b5b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be14eec3bad58e39d90faa0cac7b582402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b25cd158bc817cf49988eba1c6e87403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fdb160745ff4574efdf738e0f22a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856b6d9984d6d58331dc4b7edaa3e31405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38bae4a2ee3a0f18673d7734a605c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa9fdd2523df729061549f15a043da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d6fcc0fd8619c4d655d342163c130408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29720af242d15a07507b2362998614409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09620c233897ed47dd259f9f55d02bc5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21ad56174759c400c20a34b065ba87411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28cf23c9cd14d919120325c0f1ecf7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38347c88fe539f0cf88ec129001366413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3b448f53074d3b33359713d1066a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6697a7d2af1978e50b74b6864e095ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb15be4ed85ced709b4fb2dfe979e8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb282bca629f4a5ec09de0ff6455f06417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822087d42670cc8db2725b81d1a19a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26516f03ea4427374cb3a15df4a584419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01539d4d89bb46f0f3f13fb7922a9cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61b244a0cbc03cd0869af7899c24d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37244741d02a6395a80a701569795d1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42cb5fba66130a714afa8e8abef6cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac88791e9bb105c556085e30396417424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f4ba501e69266a9e3fb7497767b09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bc5008d4bcfb1057e341f6c859363426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819c457136f424cf3609cf640923285427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de83e4bd25951fa688f6eac01a3310428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebe49531d0dd1f7caffb6fd32b285e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a61333991ed550a91f39bf7a659721430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9c856e710cf49f2cad1da51edfccc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a645c91f6e2eaf69fa4a7305748eb0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90cdb570ab9a682f9d279b86c50df8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdb33584c02de369ef068e39f2d31d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f71d8bf9586e98cfc47516dc86568e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681caca1657e03a3c39a8637f5cab802436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f776bde41ab15ccae2fd5eea979b4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe773e93e191ec1e6c1c2c4cc7dd296438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5df90b66cc7f01795246ecfe553ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f094fc0b1e3492ba15d82738c90de440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313685abb832476bfc5861928da7619441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f809f0330b67516ce32bfb6bc01db3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8c2491b08f42c1cf1d2b24adbe3a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73190ec66f88735efcd6f0970cf5d7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519d24c023d8911dfc0a25d897a17d0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae4e0c41a482ee66ca49b7a3984652446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542a7373ffc2021593655e71b10d7bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31be3037801faa31023393dd490f69448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090415e97fa77cd864d64cddc3146ee0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69aa830ce1b6d0bb52cb6fd7a740858450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f1209945adc749a06348f4a0bc87e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4620c5ab9384471d9cd20fdc15a5268452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97648d4e3d2f801b861531ac5073eedc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424dd0b654686199ca0a51caed0a2ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110723a6c347d8ed5661144090cebad4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21eabfa1901f72079302f4e457f92cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a846154bf0613f8c7515420eb6965a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290070f677780287aca08e1ea2c99ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585711b2cbb77a15f28281377e713f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2cfdc037057e6799ae29743927977460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7158b7f9fd984fb03b273e4c687b7ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d90a4da0bab38fba00ca46339a0d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48392229b84cd193f8e6aacfba90c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335d29b869bc70f20fe45f3370976fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc8941d2266a6800701796435c2c61465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc92d35d47402315a09f2eb1eee410466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a03db16353fc5a8b3bf8255babd55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34653e3f191de25162a3c5de5658b3dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7df99fa9d9205d5637943a7007835469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cc9193e97b6f683e3b2c358313d05470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26bf5980842947db2323722cbb19af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a763924622912771d07968b9e50273472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34461ca5098d6bca4415c35a3038466473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d830c4c8c765b7b1d8728356b4f7e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54878ad0172176fe6954a23502f99853475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb649dc85e8020a2ed68b6ca6446379d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0fc88c4dfe7c6404b4340a2e70a13477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfb83152b31470ab35b9efe928dc7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a178bb6eadba0fd737ede3b6d60e2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc2b23c6dadd715256c26ba3867ea9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d48dd30f9d817944196fb42c78fd36481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8b8c731231f6036dbf7613a040b4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed955047b7bd8a6e0f752ca7973a75483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85291aac59d2e8cee447acb7b5f76fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463eaf930203e384bfbab6d37cd3d52485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665d4f1d410b5de5e0984f16074a589486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8436871c093fcc28c6711c866087b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0b76df7acbe7ef6eee8acea185f18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ed7bfcb4c3053338cbfb5a9be7aad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a8728e4e6fb33d913db60b71fcd65490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525461371c98febd229a5b510a5643f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f532f1eb7c647e01a97f525c4e7e4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cf2444ceed9fbeb3d34d5b30dfe1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd245a4380829d03bcd3259e8f38882f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701832648cc79f5ff2cb20acf0b8fea1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36e7a14eadb495b0ad6e6edb5b0fb2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9429be07e63801b7804a971c29364497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def0b0ca97450f3dd5345f5aa0d9dfd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6946661665e2c9ba7f2bc4c087a2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f6e8e5d3cd9e23cb8c34571c97573500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fae45edea47cd2a82657170f72a59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060d99efd284a603317ec0db7bb87a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7cd58d2c617e896f98df8726c1477503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717f3809e576bccaa8603568844bd4e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbcdb324ba3545b7607ea24ebf1527505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849f7d12b899a3c76891236a6b5998e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837862112a599c809d2664c93a9e867507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef66c595dc37e7d5a2c32cc5a83e9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f461363b15ef60a1d3e465d25e16d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec2e70e594dc1c1b824bab4e7dcaa9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bdfa6fdf932c94a47ffb0b97612ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e6e002f3629c374ca999a930709e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f23a37a1ec9dab9106fca073861738513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5328c236afcb4ff4e72ed816bcff3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54640ef2bbf8d62908266410ea4a6795515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617afba71f5cd66f2925bfb61a19a97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5a14e582424a35fa7e1fa96bd75f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10631b276a47eb786975dd2b388859518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed1e862c20f6dca67e3bf4cadea977519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754df7e854206ac7a93b3d5a033d9ba0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54be44724d54a37fd35ca99db502c3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440cd43a7f1f2c93ca6bc609cde9f6e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09c9bf36dd268cf09e6eab275dad41523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3effacbc8fc40d76b4d41a3e29fab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b7a8220adf8107041eb6800ffc52b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1172e3e4a5ad6d60fb0f8461c3ed0d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d157e57d290a04aa439d51aa956b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5c1568014b1e33b3e7fde79c608ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589468f21ee320b872b305500c985b57529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c61463324b32f3f23517eb524183c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bd4675f3da7bd94f6675193cb9032531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081eb966095ce856858999a6ae9d962532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8dd1461270e4e6d383d773dd7a07a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287f7293f4777ca3e8d5bb1019e4c5d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71844de178907862bc44eb92e129486535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439ebbe93df383b8ed77848ecbe9460536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834da12fdbc8616f62879d381f2fe9a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e8bcd2b2a4d504a2843cda807cc2d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c5be2b3a695a05174b1cb059e337c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75f0df02c5a0d2b78ffc64a835433d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2eadea0afc6b7f2211a77952ac7db6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f19e67773d625fe0fa87ef8b248fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893a5f27846c3c85db1734121d1873d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6352a7af02852bc9e2af1f00b7bcf2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195625b624dfd58c8617f0cf9610e07545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124e91248cf86ac34d1b63033927616546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eee6523993ed5af51b9acfebb4987c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9af63640bf2dc60c302f870f53123548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd013c6f00dc408a155377e7fa9bb372549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e946204947c285407acb82bf13df027550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3d373d10e8087a801124d66837164551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c20581f7d26fa5e744537b07e5219552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2528406c02d243d316bef27deae5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0990d1c9cde5f12a61e925d926e6d26554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7c0c3f9e41cd1c686b34d61d66889555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c349fbf3787505111f345e15a5390556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c13d841a37f605fee5143d22593432557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa2d58ce565c0007dc4c7d9aa15d46558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e908153e01840933d34cc7fad84b96c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b87ed1089c7b0282e6c55b9360853560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e4b12112baa48c389788d68630ea7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc07f9f5b4ac7f694c6e89fce775339562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de56eb95dad6c101d9af75274ebaed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c874850eaa4dbcc4a5674e307c0d1b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bca053d55a5300f8e1158d174bf6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfec1684276bd2394d59a0b2558fc04566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590b8904c1a3fc7638ef383e6699a23567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743e77367e4c05d4686ae528cd1fa00568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efc96a525ff8bb5ba6b8f5a2425aa2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e2e21d95b5e5769bd846afd876e71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014cc4bf6b1591810848e968cacf92f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6363e5598a43091e803a8017e435720572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead2957841b207f0947cfe311634ea0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52b51ff88762e656f35e35c91e1f9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182deb9892e74466925df5a0a05f3f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cc34297fbb0fa15c4069fd67a5f50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebc4b893fd578e1116d52d6cac88c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7a7f815b4d82d1f5831d57ae8fac6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6732888b8bc39a846e640861b609fcc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77430604b9752eac39bd41bf04da3a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65425e6191c0df764ad24991e583ea1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7390abd98daa91f11143beda9b05702582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d6467ffdf1503944f58b291663046583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4436aafbd8e15a6965be12eca6f0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a41087223f0e49aec8c3aae8fae8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9bee10ffd099d555c6430da2e84e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fe4706f15e649e4e74706aafaa82a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4fde9f0a9de3ef0f23e01716254c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdafc3c104d357e1854d3b53b5a743589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520f0469b3f8549329126b9d1f517ee590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864240176eb2cc39c47155240b25fad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a7d78b768d61bf6bdd4ee9ba4c1d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85468a16edeac25fec953a54d7af4a0b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339977143f15a0df5e782d3a93955bfc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50f94ba863e20570a5b8b176a4321b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90547f505ab26fe6dad90311eb0368596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d24b6891ee8af62f233c03c78bffa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8997ba1724fa92434020053583647598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff5d3e4e498f4b5c5f4fdcf7ff1425599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1c47abaa11df6604ad555dfa8792d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cac879cd57595968f12b0ff988694601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733ddc729ec9786523f70eb7346b10e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b3842a05cebf459897f16b0b99254603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f4f68f763380f396fa6a0b27df20b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23489081128553494b0c5048cfcea899605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7316d46dfd06d0e248573f8f05350606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761bd7a1aae5698f121e5bb69d9348a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb709e7f55e0ad39ce1d41780bcf5a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733977adbe4570889b1c07b62603347f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e542a6c142c11f7b0cfa58962fe9b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a13d3a0dfb5d9671866eac008fc0d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b91f3a9d7147b6a790499aa1197bec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc44c9b2d95eafc2c475aa6cb3650df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559f5b6bfd171824690198aa5687da6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f56de56173a1076cef18a1d4fb1c1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9523c23f8c875b8dbf713e686d9b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79438b058396c9c6582e4dda58be9af4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abaed1f56c861c4e9b3b89af6ceb961618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57de55febd48265e73b7ea9bd7e13a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a6e55f78ecbb830f70199f650eb39620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdd45f1962dd9da290a4cdc6bede98621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0c0d1cd928c688716aadfd5f40f6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca5327c1e1c2ef737a37a6599e6641623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b642251c5e8989b023dae681e475b2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a66ebbfc7fe6918d7bb37e5590e9c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6dde2d134ebf2903a36a45d804c84626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd844d73c2d0cb0bdf7f5fbf1bf2bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067aae758d495a6f3df71bc3ceeae424628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4680a3950ce80e24399c04e8717cb76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004993ea80c7f89c9600b60c886b4a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c1d5dcaff6c9fc749a2b2c6c9a789631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5d059aac507bd416a059b14027b24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89830ec99543688e5dab301840cfe1c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c0625c715d8a5b7b7de42f1d671d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b5c1ef78cafe249fa6094baf09b37635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947055ab0b0a65199b43ce8fce7eba3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d651877a77d8f623be5e4866be844637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a7995fbe660e9859f84f8fa89934c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc645e773a96fd9d29fff5ed5ba6143639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0805897e00841649bc35c35437f2782640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1ce917d6571177f9b66e3dc815a5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f291df972ac3a2f3ee8dcff7873684642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7097c89057470fdd34a136241a33a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe3b7c71007777d790b04d37dd2204644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb062619f818c717f6255991eb00165645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82300e6a4e88ff4b5a40ea382979fdc3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbbfb2021069864049e96031ff215c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994a6cc91c56ea15cf5c38a42511b45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6a007c2a3f5aa214bd2d69695d8c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e9fa7a9f9c05af97611f42d03f7d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f5851675d21f84a025eaa81a7b6a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4b540895a91a1764cd7c227667f37652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df768cea95d5dcf2e72be76006677866653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08fb2c96cac6aac58d0f2b59a9c398654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f91cea88a26797a443629fa83c332655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fb15f50ca70e1287059255af4c850656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dc766c42a20fb3f2bf1478f83cf13657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf8366c19b80f5193d6ecee66372e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1d5408064515a131278ce5d56d57d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dd6d54ed2f219a02859a7da88fdc8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd7b8d2589486e37ed7861c81c319d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c02618320fd1d5d31347aba84bd6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f067bb0fc55dfa038e682a18a09d760663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb7f7775a40420d74daeba419b90f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1203dc1f936c8f905c681781f4b56c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbd1c53a36531486e863237d8bc275666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b31f882e97f6795e28305020e15911667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a615c7eb32966485b4d2e18249fe0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731e6c46ba9eb8829c13175b5b86a22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e8d88851449603f1a29c87c7a6fdf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2c9ad4877bc254943198e22838373671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021c2853084ab3c33af216f9b235b3b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8077f2d81ee9c669a6d7852666742e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11e5ef9f4b7f1f6ec13e93d1adae6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dd91512ad0a233633f09b755789bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb667282848a1b359284672730d241d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54311ce24be581d55f9827b542a905f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690514c9b27bd87b1c4415e388f32b8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5557bfde3c2661b0775a54986b5b8b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa1f561fd89701d74075b66cf84907680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>