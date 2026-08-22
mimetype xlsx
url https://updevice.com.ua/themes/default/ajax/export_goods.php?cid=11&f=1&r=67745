--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3169,51 +3169,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1196cc68b63b89579c55b70975ff6661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939c1411557a9b402cf723f839d08fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df1724f71903a8d04762bf5b5276713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56de87420797e51f3373277f4f2b8e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034db254e5efce0e724f036da72a8a0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9015d961e81d79ec884b43afc6cac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c75909629cadface0be42aa2872fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579179b1b794bebf6bf4df9d417c624e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbd841c04e72a2ed1142dd3c5a72409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5913f11fdbf9ae09074f49e8632d4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c97cbac45249fefcbe0425bdc961e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298abe03142e5e0eee1eea48727c1ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed478850008386d81911923b1d15d5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d019572e4784ae67eeb8b0780f68414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededea5b9f1a68eaf6a513221006f2b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957df6ae1476629a992f957a7324b0b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82846019d0afd1a9544d3dd6307dc99d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a479711708c396381a655380dd38218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17f86f5c81c605106d68ee1c493b2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337081ecd28bb0a4cd35e1a3b45164920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5c70f4b7d6758a1d9fc07a762b73821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8ff7070ec4f095552d16bbad7e62a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c35de1ca9395c9d35854121bbb1e4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad95e00e7ea40cce3692f990ae33bf224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0461c205fddc1fc18198339d7f66ff525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b9178fadc02861259fb745d19048c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8edcd762cb1bbc8d064ae9ba9410d9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b3cd76702d3d55a8bb75aec16f2b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee050526b1e4f8e98be97822a0a68a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2036dcea8347496123e34173db90c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de89ec8c77c6989d773d0b8f6ce18431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716f97dd03a48b407a207a83b44474132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2022218aab116dae6e069d885174233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abdfb0593dc35b74012cc047a62ee834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2c524aaa712883da22a12a7728c3035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956180258a2115089da23b8e4ab48a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecfd1b056d64061454bf8e94dfdd2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9308b1e583a94046f177348c9cee138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080a927dad6060afa4749d36f57510339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0e06817e31261a5788c177024202140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e314e9ce58951d6fc58c1c5169eaeb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f315a446f85c54a2d1cd50c1bd240242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3e2fa35dcc4789a4cb12cfd20355343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ed29db8acc6b4bcba62a73d9ce72344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb30cff9023123d31bdeab207dfcb8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba7d35e1fe98232e2077f4fbc14a3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc5815707e27acd91d6919e1df5e8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f1bafe0508335f4242aea4ea7fd1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ea229a6650809cd7924483398bd5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87546b33b1f17578cc135ca36824758450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f37d6eeff6d91351ff2070e610b0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934f320af81a7879289c07deed4bcc952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bc9fe25aa6e256b1973b80323b07553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ec9740e799b3a97aa74ae01c4a49654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bef1e01298223fd167ceab21d4be255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c655d3728476b280d6a674c39838c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d08977643287e15c015c5135d5a4e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943d885cc915ab21d323874064dbec458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5c2159a5a9f3fab0c2c99dbc19c3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928df8ca51f95cf728dc41a705ebd5d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79ede16d84f5db6021b059dba4e9d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5d28e7ec270941f17016742d1404162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f34c13220344847a3dabda9927b3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16218cd3ad6603bb4121a48427cf65064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05728da33714050d0e8d7d6c38e04af565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a96d0ca7dc3b3ad48fe162d142d30166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed4ed02eb6d2bb6497fecddfc6785567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73369d2552f3b6962af57c6d5a3f11c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0c24d3aca94b91666254305e01f0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb27a055d4def5bc5bd7640bd8bdbe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e195a2f1a697df3bcd2f447ffb5d3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433413a2a8d3292f99c166ed941d2d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac8f617be4abe4d7adf56973826fac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a88bfc5544f3a227c95aab4b006cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6004727cdcd1db77f2e3eafc81331c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b38bafb2884e91d1fb261e7859d7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbceeb22f707cf6a21c38faac36ebda77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea24355d3309f45896d07042d9f933678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c8b2f27135f57b31e74dbef21385779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69deb11ad5c5cf0e3314bd016aa91cd680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8466b177ea73dd4eba18e46755728881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024f5d7fd3d2eb3608d15f52a99891982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379a203aa3ef33688a1f1c6ede71b5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f03ba90165bbc5190ce16b4501f2cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c608721cd6794ab193719483b0198085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b706ad4a6947db2b0d92015ac6a930486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef702898a740e929948d2549fe3948f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa4c17306665ac74492d3c3a4c1ad588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58715aff7fd5444aa90a9e976f481bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd37d532ee80cd7c8557127d10cee890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159f265d01c3151925ce60f5c0c3b0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535482324c157935d2d5f439e9a29e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c7fd169001709fe68c6e9802b371693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ca366e19c323442baa0a29b2f1bc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984b80ccb513723c0b6d3f3694a204295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5acba15c36406c0448014f54f5ba596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0a4b119076dab76f75b32d9163db197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea287f462c6cfdcecfe47ce20e9d5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6123067285456780586d95c2e46d08699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44000a6413f2f6ae0f7adbcef299303100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7fc3e68eec732dd32c6c421e0ae89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e551f499d3791016a7a2942da0c43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9d42e051541f348e2f497b79a28f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee93a95cd805a561059513eb0318c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694ebe402062392d7ccfc18cbebfe70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b17cd1ed5672cd85d7160fcf65421106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ee99f2ce93e795dd00c0ef24dce7e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00354c7456f8f7f5441d9861489ecd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb4a54f9471cc233e62642a713b293109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b031afd9efd58cf2c3b2a9429d116b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699b95ee6c640aed31f26e10e1f300c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6946fcd6dc4a67e1962900167cb961112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ac3a21cd6df92a047f0dee5d289cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641aea2cbd7cbc24fb743e828344a7cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770411e1bb4a03062cdfa409ab60a93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2c8e1eb3f90c9a302629f0838dfdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585f9ad7872c59e61f7d68ea36223ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd921a8594fde02e5fff1f249b8747118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243da70e7b6b74e09067ca6e6409c02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173be4194e9b0f95a6d20a70952b30d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ba0769b22214106820c2b8594c8ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefd697d9ab46408134120140f409ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dda263dd34e1fae26bc21e9a91a87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a0e5167886aa3f2480e9b3eb8e556124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c28fa4e89f20561310d1520cdaa41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add471e6acbff7e1d51668367db12003126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8b87d800e131b28ecae85a858dfd8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16ee4431c6fd352b468947d0e6af7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528d303f5ea977290689c7d3f3a69e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921167a1d6ea8aea6409c9420fdbd87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe05155f6e47b82869118a9cc904257131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504793cb3467f8f39acaccc47cd343b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0ddaa14d2bb679e4607f47a3b5971133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bf518447cd9af58d7d37c059b8d89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba6f6bc264d1cc166e135effc54e38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091079ff62f2dc74a9b567f0c3f6b2ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334736f1e9a03e663dd3cdf86ca98c12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972d42c2974dc7f6cc4bf3eb9f2ad7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833a6822a8f8eef81d9886dac7adaa9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58518612bf61a1f6f993ff7e9d46486d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4594e5ad13defc02b571e1e67d872ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022d2baeb034086d4dae711d053f8b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214b6cfc5f21a42ddcd887e08544226143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b4dc2a8ce2f2448b2e795c210d5f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4736cc0a7c5545bf4fe107be6b6b1a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe179b80643605854e8710e87a84e93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a173322084ffb34006056cca5171c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31767e55effa30e80d93565e7ae818148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35f99cf7da11ce7b4dd3f8688daacc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6e7f342a3c92a3d0a8fa0b514391c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692f759339fcb55174656209b96bd2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44c87d49c0341871857e39491b8854152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94341acc3f9e805453a220254211651153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3f2c6a0598b9325189096c1858394154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cea6a70b5841070824b82785e2da57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d923ca313413c1085c1cc8ba2d1cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e79b683fdf1f8a9d49e65600fc7ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77cc46bbaab0ca0f6e586e0d0aa8b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e7402079092aeec56c3bc3559d008159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791c890e763761d139055dd2957b62a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22855910e94ee801a7b32d50e910a204161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d87bf5159e469854b91ec90077e9b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e1d7021067759c1363b6590fe4b50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377885500ddca2f4a6b85c784b5f473164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e32c7b15872682c5aaa4362d86f32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfe16696c1d4dadae67d759270cd68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe772561e595a2d5e6f378e0a3e7d6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1e2ed80a4f69632695231a228b408168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9bc5f4cfbf3d3ddc60b3a6bf4b465169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9732ed824fd042671d4fe5bf282961170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c3755430c9a67b5a8929a05f50979171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf50bfa97fdb90a300793a6810fe784172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e360f44d6e13eccf3b462b3b0b78f28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cfaf05290b83f079dd78660a36440174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8968a4e0f1c867e416e4e587c90330175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66a63dfd5cbb14e4668bdc8eed1c5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cb2f9109d3afce9e9cd82b836d781177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a73d9c2ceba876b8a496ef047659c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3d0019e986b08cc400c9bccc61403179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06794e082fff9cf46d2499c5e7780b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752a8dfa21d36a8b34764c1e85da88d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520cef2c8733e0298a6dab0d2e1ca61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d046ffca376f91666b990f84d42538183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06f83886140eff3e9a624da44eb43e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c5e96b8289843de17cedf287a61c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a37603a918f2c42ab3fdaaf7e4744186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eecb01356ab4946ca427d70f5487ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a20d487b62894bc6e8326fea344994188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaae096081c1fb6cfa170af38a7f4d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b8b0a3f0ef275d6962f897143ae3a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5baf034b23cd440e34068f9343ec4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1b82df1e7aa8c779f23a1959ae3e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d19c57e11cc8716b52edc152a44c37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a23445322091da94735c98df3cabaf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a521755c6f567ad4fde3b0d4eefb9b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da3841a638ed65174d43870b128012196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bf15e24e5d361e1935418f1ed9e04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9eade77acb6e566134ed8ff89fb731198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb17f5261dcc7483ec022e3d8ebaf7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99cb2c9786879a184e5fca2ce112f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78398947c92124c0641b6ee6e1b8af7a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ebedc32c8426d218d8cd51ad4efb7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670597a5f01202a54722133a10b7bddc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc48a49697e1501fbbbd3cf7b324ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d357fa0a3a9613a07d4800a4ef792205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301ad29c35b98be0b64fea64db49ef7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dcfa5cd600d4cedb1e339fcf52950207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f89bf22e696f145e0ff75f872d95b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b74aa3deebbe3c85d8e0df86660093209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7420e884ee361ac1322580eb8b68e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece5e8e57ade5006f5a760a345f618c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4930bdb0c7ce41b7303b9226ca664a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841b60620f894da75c76ce78933b795213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc287788a28a7520e96ec8c2018aade214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac80e93a1806987c69f1d3c85556e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d26261c89298eb25f214adbc9955af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39158e34499cd43b93105e8387d863217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1114c18ffc5356e521d877fe921ee9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cefc170fb4f9fff73c0336a4e339e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec68e8f8078e24c8186e36835699a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e066a19844c3a73826d76d49666c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fea0b30505457e9c13561a73fedcb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cad57a6ae896c911a7dc9d8665cb66223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b819ab6905c5e6af25040cfc0c3ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50349ff08edac2257633ea16b1bf85225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdf20b35564d81bcb3b38b63b30bad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec401681c2efe89807442209b9141a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d3fd2b6129d27cf3e6918ca10ec91228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810055703a274dc4b331e6a165740a5b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0409014c016a7c9dfb10ce793f90f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce329ba46848c35f4acfe7d99dc37924231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09bef3346aaad9c5ef13cc94dd52b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dc5b07cc6f40ac418ad3347e85d03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248871a1b530d3f929c98442364839f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685433c4f58f330a784620c2e2ce6326235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb5f2870ae415c15eb7fa1c4d3da78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e394bbd6ce2f1ea3858bab5b35b0a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2cc369429238d393c510166132aff1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1a059fc4a573ebceda1ad966e9434239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971b7c23d177f8916e5b00062a19dcf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20ea37ff4c462f389bc91b3301e4db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9edc1bc69841a4c2e8f95a104f0ffb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cec099093a65c3de8f76bb66338eb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39da88f23ced6471052e63fd639b64244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef189b1e85f32b0ff1e018a3dc010948245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008162ad45a101197230e01d4f0a2eac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9c241fce90257cfa698a39bafb5ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb0819854f17dbf7ac4e966a0cf204248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4304e488f3c11e00818fae411c298249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be298d5856b471b147eed4eb823b0115250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aaed2ae4c58614c186d3a5c1c99c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22675fa59918d809f5b1bb2ec3afe586252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5e010ea76898c641715ec059de35c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8f726a8de1910a3dd6b3de2e5f9f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e693164703f85781bd1db47b8c6a5fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885534689bbdd9a382b23c7a260b49c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7769b9947bb52473bf05f394b0e6f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94285a89219423723be5ea33ff3d39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d37f0c101fc05dd52319f37ba5de7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997e9bc7d941602393eb86026427808260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4cb1c0e5dc844f2e5a1b1db64972d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148cce7fdddf3722b3a4d4635e7d046262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c81b06f6ad085ff159fa30689de32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918c5fd6615fab712437d53b7cbc401264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbfc08c9c01db5e60bc046bf54cfd8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf0c5dc9c8629e21d167da30d51e04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d67ee3422cbb36235cd1bf3d35f593267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74489506b009300dc1716dd539a8bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8800d38c15dd19cb512126d03464f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21783579b55ce74810f2b4b5e888063d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff408d6e1d86a9cb49254b740c2eeb7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb7598511c239717332fa6abe25f15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d795fcd3dec2f5a6227abe8e2f9840273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812867ed01a5348eba716214bd65067c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af59a963bc12350bd120750d00e16f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e673296781a2bda92681c2660a06ab2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca825082af8d93fcfa6e064dcc24bbd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c2446e836372e7a959ed78849aef3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c29cb58d465951042fab7cb2cdf56279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d08fadbc5e6060ee390f5b07f55e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e534fc347d66dce14d5b8d58d30d3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd51a3a2ffeb06f1655f28b0f154844282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1330e9062e4c54e5cfc6e9e04f24b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04b33b74cf9b1d7366e0ccb2f72fa9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1175278e8dae3676ce28b81952e8a9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f306a33b9d1d9026a1b396db80244286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd6c3427c4763cb4313f3fff309a09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9a62877c365c2fb9fffb276cc385f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184808d7422bf0a0d0c8ed3e9f3d9e70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e6f59d5b4700902b8349042cd4710290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517903893445d786c8800fa252a33f64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195d21d8c58c19e1297644bcb4f283d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0bcfbdc43df70e3d84eddd9c0259c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce63714ac4ae1da63a95cecf09497a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4589ae5f1641a17a564c9df7b5a0a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec23df01276c089bcfb26f2e732b1d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba02597f64362c3fcb804a3dcab6c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aff6e537c665f07c4441fd634427fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada21a38ecdd66d541316d5d97057d86299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38ad4d4bdcb48eedf2d00d042cf34b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9be1bf2cb9ddce53f58473184b52f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbe97063c2c5f57cb86c4d2e834614302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5634994d23a45705af8d25b3e7e7f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46d0e2dfef15ac3e51466d74281dfe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba196845dbd5b7d1f9c11a110a4eee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209d4efba7eb7acf0daa18683ed53ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682902ebb7a6f33392d79e5f3ea2dec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffaa5c6d65731c48446692acba2375a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f393e6958f11d726de4f9267372ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c590c7d3015ba4630672a6443b3b9aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137b98c4d58d291379ad7145dcdd344311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e28d94c0fc97e506278d5774d8b7b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24b16784a64b7e8e3508e8f3078b80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d128fc4b052e3fca0143066a76f3280314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbf06318b3ed04664afac53fb3dcfc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3542ea814da3e76a38d298a18bfe5ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a027c33631df1b67f71f082e0e8984317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b387e2e99e6a2439f5c80f3f589f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf12a94f2e40bbdc9f9e302abe5e33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad414ed67b56a89c6a587608030e12d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952838b5482a3aabafda55e065b47e87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f6f8070a88dd4e2bf96fb7952afee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76e5cf3874df0146a2d39b6c7e2d7f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af498a5a6b5d1f710e258632717ad12a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed398939409f66943bbc4c30b9ff651325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4da97a050dff463ea78e6309e0dc9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5a5f2e448e0ffb92dfd8c12ede18d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9167de746643ca2d703f16cb453dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b73471b9fd65ef20d58d94621f6882329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249f847f3de486503c480ebde788e3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32025cfac49c31c9d6e1cd3887ffa2ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0056f59145c7b66d7de95686dbdd8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cf51e962b024d77841a7c383ed8d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5354095c8b245fab41a73a337d2f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57fa1e29dff08afebf3cc284551a31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efdef173edb314424a51401b5be4b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7ae61f6cc8db3590e298d007a6554337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005ec036e9012be4de32a860b24f1d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec278d5559382873f4c6d03d7d327da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565f487b0fc95bfcb80ac62032ca00b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79cc59746b7becf7f5d4abd980f7af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991cc0253ba736b84b9ae1d3713909f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddaa9be4fad5119ef943743e2a042d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d14961c809ae6b15f11be4c5d8d15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2f4a76ec66d7b10214f6f47bfe2fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee03a75ab58ba8796fc99ed037de8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f84fa16c91ac10e2080f76628027c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f2f4117c66b932a4cf599d6c02a79348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3273352dce9ac2138d84a6dc0082fcd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd85a6d67a06651fc6e369d787a9d7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0568d956c0d3d4c85fb40bc74fbdc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df72e71a3e17a1d999d5e763f604344352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19c6f264cefbe0d6ee20bce202859a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404363bfdb4890b026744de3285c683f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98a50060850f85bdcdff05a2dda2d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab6c964ccbba3d235b42efbf3a1388356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3b1e9a40030e69e9938aba0298074357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdb820f20d94277377032497d9462d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60666ff734399eed33f68c7cd78e2b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281fd971b2e70f3d1913fe22855f2b1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da8cda898842ec59f292d729fb4d05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbe321cf23542cf266952d8359e4d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c918857a0d28de5a4b0717c000294363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4cb046c149cb3ad4bcd49a6ec3fbe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cd82fa01218368dbef94c0961c609365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406afc747e4ac26ea6720e7fe3178777366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caf43d4a01390ee68bcbb8fde7df85367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee0d914c54cbd598ed4da09ef74c68368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847bce7f5295ef08c0e68762b30e267369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f5432eccbbc43c5777750909d022b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c4f62140df672ae18529b926a645b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399e07756460d440a176f66fa7114cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a78da0298b6587ae42fa632feab86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5436cf7f4513b4165279d38bc5f9e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e733a987d026d72ecea00de4f1267af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f64ecc0a43ea94b0df7f3ca3c33b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3ff1c3eed235697b80028712040aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea339677b4696ba57bf9dd470a1cc1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f06f058d6fc701b1e80114df3c23b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee093e75fd4f9cd9df8a8f12edec97bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79545b0891a81bc0658e23c357ac4a6e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad8e888555ac7a76c651be8dc83d54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb524ccbcae4b81019b7312dd82b453d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dd9259059294486b20f69e49da943384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c463c7b777c324c2afe34f084e211a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac5abc7f97583f15c0c543a0bdad2a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc039c361cefe86953a6080bfe782e5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1de7a777671a296514a4e76a08750d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec6209b65a6fbc9af1fd7e7f46d72c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446259aecb15314fdb634ea0213826b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d7b1c194c39ae2993b2e6f488891d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576b096cad351d4c3f369d549fba1f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757ea7a29951124d633e00d0645ab40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4869b7c54057cbfee77873fd396d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d873a8b736055d8809182b35e1ff8c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc1ecd7cc985bfb315786cc4900df5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae871b9becdc106a349173627012a75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8438dce3e848e82132541f808d47916398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab7802e60945b5c6881ae68f0f3d26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb7d01df96306750f8eaf151ba0a9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a63ede3a5ef15d78b7c5bc99f05f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901d9c15e8fd052346710ea1dc59e64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ee5daa61c7d0e8290858871c6399f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d686ed6ff8dd3434646b1f0a016290f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d021c5cabf22460f5c648c9928dac9a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe3ea375595c6c13c08ad99c9e651f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54434e5102b9bf93957ed621b241c011407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c914fde78eb78a372dd3fa89c3be74408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbda7b9f4f348c3c181ea03d85efdb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25d46d93bca30c4d609cb6dac998c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63926a44ec893bc853951b779b1524411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be28af856c74812b438d2e40c055a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cc672958d8b97b67deeeb3792cc4d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd0712ea5ac0be676b29da398a0a7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe79548777404f731784ba658d99c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8ef27ffd5eb4e218b44a7ee1ad256416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ae413b79b50f9126ac19b8c36c665417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988bd4ee4785bd5fad1e254d970bd3e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83a5c51bfa0c009be97643f836214b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4d3c304695588dba732976ad601de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472bbefbf6ccc856ba2cc335674985c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756662bcaf4e32d23f8d6f6d7204f06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93237c44ead30218a929fe4161a540423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cf540d2996a0c4e669580e6ade649424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1b3e3631d986cd50998d88dc202dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e392f4908dcb1362f596932bae88c5c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494d40fa3fd64719c30396a3406a2bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491f6375ddba364b0a08e6faad0048f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74ede86725f01d41bff2e77281e231429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8acd816b664d3dab99644c9d8ef615430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc8e3f0fbd3489bcf52c002a6dd238431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f5dfe25a04366ed1f3556c548a39e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e10c53f70a511b7d6552dbf9c2dde9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd59bd2bb43e61a732d15df802247c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f941795fb4b5545263c011f4c888dbc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c91afc7eaa0c98892d56894b358794436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9515c9aa62db4f8c6fa1263e55f648437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6f95dbc852291883a2591b2af223e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8eaafa1e67a60f26ce50d35aeea3d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f745e83e9dfbf7b0f544930dfa2d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289081651f69599c0891c552a4f734e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199e2180cfea6f2ac4cc9d39971f78c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdefe200f524f7ebb1f7e738108a1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ab4954385972587988936be3f76fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650c4c7cbad3efda345eaef875cf76f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287019b473b754f484e65c0eef85e6d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631c93ae0a0010a15db11ce27ffaff4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c507e36af321dfab020a62846c4b7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfccfe38d6315781bd7dc1245cd1cb7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2102e93ea5d6b8025ec76a14b43d5db450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f182eeeeab099bf7652527ee62f123a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c734f4a71c289a4bed94e940bd644452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64668cbff209b7b95baedac0dbbab7bf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad878b5599b68c3d14f81428528651454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d80dbada5e1e776ad7226da64944a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8ba28af30c02da4a4ecfac0f6c577456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f07b11b8a3921cf9361a8d5808be21457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e13101c0aeff828a676bebcace093458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b5016c67be390c6f83e30e5ff9fb9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeba24cd9b2744a3cfe6f4aa9b4ffd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5163cf42266cb8bdd9f23369e458e91461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec3d1f6877c139b9d25d677ad0caaa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de2bca0c571a59d28b4d7e9c047762463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1f98ff4955078fd9201fb3bdcd2f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672530c624e2b52f9e9d3b897fca3cba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f004f9398b5d669294cd2072d422a54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add11c74ad983efe9e501c86a1ceb4b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0287fd36d3d6eb29d5b2050a52e6f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620e3aa80f450b374b9f8efda917d4e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f017af252133fcd65324ecc857f86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d5807f3eeb097d0ca1d06ff3eb15c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fcab4ced1093f0915c0d6ad656dd6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24301913c3a6de3bf04c8bbeb4aace06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead93074d71c6b5d5a17a7cb0d98b73e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817d75bb3c7e2e848f12e1acf93b96b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b0c5354abc2fab3d51b94a37e4f5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64a8fafb729919ec23783f6c4f1041477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b7a545eca945cefee58abe2412e03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d477b8fe0dd68eb6c79b182af540405479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161389bea7466605b3c981c17a87948480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb5c06d618e6aaa631a9ef410007bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f91cb13af2646950d29e443377f0c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d00e5978372bc8d27c5bf64b370f51483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154394475d736fd81a5bf1b11f4fd024484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4736c2a729dc81b56d6b345c4b54413485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb73d542fef2f7c89d8f44a90d54cdd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c724ce62779096d4da1efbbb436606487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc07cf002981354a2a9bd8a74191f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30280f7f4804fbd20ef285cf98a97c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc037e7dc6583730088758f8e9869b94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cda95c8268b0ae55fb6c9734fa498b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be6771e23048e7337e1183b0474c66492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db63392a910abe1cc8b143a0880998493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4870af12f9d0dc00a8fa02667238a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58212dbedbf177e0087f58783c7bbe1d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45593571f55894ab2e97da5f089fd960496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197555ac1680fe0c70532299c575a94e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c64653fe5613440c7a4219ac9eb7a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa30bb7ee822bbdc22c02d2f366402499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae828be11ee134c2f21d9f7b3bab890500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f4901cd600126d5a44cc778c2c54f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ebb3f8ca7fda20133207662a1d4a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89b899f2afe1ad3bfdbca08eeed25e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cc6bcb13a09aedeea71011307ea6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80a2333a966365a9d41d7b4de3c907505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be9a03695c9711f658152406da104e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d604c515107ba2806c731f9f473cb4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db13858d383179408caf83f08a41cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873b2b8c7177f8f901f269767c75929509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410c5eeca2a4c3786cbc099e61d59ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b0fb7b245fa578e66e0dbd7cb2747511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0ef5e37bfe08001c095450497da75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099138542eb2129c9f9f170d4e1c1f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d251375c5e9deccfef253b5b4be81a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b945f630ad41bb6e2ff7584003aa8ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951c66e875547af9c69ba354f69d5b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e713428b2d276d8121ecf3648d88f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11040a4ac805c01bbbb7803dc2fea3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663cd5b6135eebdfbceee15304a007c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15ead9430c0952d3386a10e45441df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec289d7307648b2d29e8f988215ab8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afb0fd8c14e6ebc3be0cf4705e1155522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33273d1dfe6864d04bb614c1e3b968e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bdf9b957149e0aee57fc09ba8c2a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706c97859fe5f2f8b6d4ee07059d854525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f7f19be6df54d6d35fb69689f18b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dc4ecd884df8a453846ac6e3f63ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5a6bb78b3c007c18443b1e1d4ab8c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faff2f5dd646d08509aa79d2b939862529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ce0213bf5da536f198256716efe6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c406f4a5f567b9de2f4fc9370e31114531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfdfd5d751475e9bb9a5233eda8c3d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ea6559dff794c8322a0eb35c2bcb5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdb944cc6cd3263e775d8303ab0114534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f604973c8d5e8b6a4a046011bd80e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff0d5509b64cf12c808b5a959711a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75277c7497fc030762a7ee434389d5cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c80dfbb38e1cae5e0bfbbb9f26d733538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462581154c9c253139945bef1cd354a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309648b78be02b64d6e215fb4151622540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56a0679bc6fc8234bc1e32d5b2de3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59622c2afc85ef3fcdc8a7f4bf8e01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ae77718f0afa810929a8f73eb9bf3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f38e8761d08cc0c3172e1a60632c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564801c16a265c4b921eb523809cec4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0386932220f05be7f8eff3aed0e60546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345afeb7110473191fcab4fbc9e1d991547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524524084cc56d45e6145beb65d2eb7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55841edb594f9c39bd307a671f83a4ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e27f4ea9c6060728f07f5405bce38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571b2591d4038386529168b64cb6125551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747baf3c931f888485090f14797b9267552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97eb66be84fc93713911dd016f82625553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908312f38ef4c8a9bf2abaa90f967d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06474a161ac5c1bc075741157e33c507555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49922d07f66f20f1d5fcb300cf9ce31f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65922ae1fe2a4513931cee6b5596fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d78c9770e8efcab20d0e729170e00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021893844ba82dfb3c194a664a17c46f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726308670e68d9160abff0cccbae6b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b83ef2aa7d3c7acfad545f04febac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80d82b71ed202d0acf9c39efd2e1de562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7c3e9e2e1147971c91352018684a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bf6297d3f153f1a7544cd7e49f0d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765072c55848052fd882acc7f3994b31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcf962a1cf59a7c05bf5125b855369566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a6c10edbde1d7e6ae894bf3c5f2f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126955402426265d62f774686c5208d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbebeef74c03f2e50f531e5fcecef48569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006252e5b4ffb1220553c311c62dbfac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292521308cf0baf248a3e76d605b9b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780f7e0d3b813d88af713475b1dd0f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f7a98831f6506c873b21ab7fb7dfd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d52a65d0b665dbdcd780093696771574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fa25aa99e9aea27bd8d7ac7ba549a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d23ec0c4260df08b1d34df0efc4140576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0ee8d73c13513f937346510244c45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc98639201c39772edae5bbecca0169578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7619a90c71996332697d27695314c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0039baa1f6ab85690d2b1fb1130134a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea23c12040ab6ae2c64bd25499da5b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2d9ebb14fc894e1e0b971606a5f68582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a695c596be885f5b0bef1cbb1b47ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d33be3e3721e447d6a5d718aa10bf0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6936008abc48b97c5a91ee0d63222585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b305c9f3aa7296eac7ce8f2a996871f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019b3808141aa9dc26e9a20eb15c9c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09a06597e242a27469441222adc3c7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a0cffc68bdeea104c6bbb8b4fa0e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8ab0d349d97b37be8939c403de213590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939e5ab3d1a5111ca43dec0df0208cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa83cb67df2bc00c1e08e931d8f98e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7a4af880504faf400a7c51c9cf9ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd61ac8808298d28b89015f1e9152e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4dd5d37af49d298924b752e2f1f72595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bbefe75e76ed90da6fb234773c612596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e2d92f2fe974ba704ec2ab1c03488597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0c1c60e9c41993b5c522427f301df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4df2140d5e68838b84f90b7f72c026599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193d4e1b24b1bdca17c8cc880c38511600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd2db596ad237e96a7060a3b585cc3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc43aad6eb74812f38d70116fefb295602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defc19a1d3948763b7bf0934fa1950a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d92b3f4819822057a618ba95c2bba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961edf22194400f8ab578e1f05c3685605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59adbc724db080758e581dfbedc511606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ce894f8a3a7d8e91dd0aede5c35f7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cccd40287f9811b15f54290651ab5d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f998fe069e493b12109b655cebe15609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f9d3820ee052ef8127c4bade84046610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244362bfca3d40fe57e910f75a47759611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab815e90c9f30af2db880e9eb3d2e971612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f6959dc6f98cbdda7edf172d20500613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e568f0e7b9ebfc0968e6386b91621614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3680767868da303a0bd2de2ea08c78615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b98f45f709c9528e9ed4ad5c88f0f9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf11662c9fb985fb47aa894b85e3149617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af60935073688824af65fc0e17303c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6046e8397ac620351667f82879469619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d77e878d8057920dc417d2d68aaa78620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea2de1c058f96169d76a71e36b98b4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48322f5ce27fde0a1235103abd8e2eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ee966aec524d2a5ca5d49398f71a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac457ed6f89d483455f095882370758624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf756930d22d002654b2cc05c45e77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eeb7c3ea307b038eebf80b2930a4dd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1cca389358e46878858fb82c9acaf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5341739b19fe7d02f2ff013ed92278628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd97f2d21635d15d1d5cf2f0a333a66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eeb8a86d357aac6ac54f94fbb8a0c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657e6f10b48d26ff469b728c588f205631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4747a7c0ad71f725ebc24427f4b9570632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4ff6382a5f957801bc824779cf9e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65610eaab85b12386f6c85a311ac1d99634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a0d70aaa15e508ce4435f9689f870635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b6e46c0404b8e19617cb8b15873af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59465d06e8e715b882f9577ed7dbc50f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2471a8b9b2ec00a2806e270939239c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d928eecc71f5a803a942d02490448f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856695845bbba4b82efcaeb19e8a98c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86dd90bc62861eda073dce33a0e69a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8767579754b710b259b44feb0a866c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069139e790ed2c44308c6b1cca92095643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f6c1db992e37a2b87f820c4298dc7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a35a3459b507bf34e6f25984ed945645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15ea1aa0bbb3dcf009bedd9fdf6b9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88e142e5e32e46c026d5c50122cf17647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2edb5f90a1f27a49107f2636ceea7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d161b8ccc5da02562e35ce27866d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db312339766af5994a35df2101011b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab694ee31c9eae115cd877e357f1f9a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0686385bedf5644bfc4cf3f453f93652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30395aa344a723d06f615fcb080e9769653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0fb176735c04bb3624f5dc1d23ab5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfc61be4fc6a48598d0bdddbb20956655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf9a1fb65eee744416ca201ed44850656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e1e103546c3fefbb0a9de2744ab33657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a19ae6e178c23fa93d9523b26fe650658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7498ea6b3a9a95a0a4dbd7f0ba14f76659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca111a225d4333bad41458f47f3e77660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5ef77d7f77e2c8551c75dabd89e77661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81800abc694201da8905fa7a0d6489a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f293f4fd4363d10ed3835f70ad709b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98e57476d7d99e6714ef22d68c3a27664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eca0fb2c79d38107b431c9f6a81aed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265cf95a4bf966ed2135a610b704852666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d664b9b0df63ab02e69842951c4c24667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00598ed74c0a26dc9d333afeebd817668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e582671d19451e540e0054f72b175669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e73fd66438a6852d3b6f630017a3a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2001d4a969e17a62380935580dcb52d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa4e7f354e5773bb35efb8bda9b622672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d0304499e35c02fbd14084293ddc4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdf77f14a907a8a92915ad8be03add674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fd50acfe9bd2415a9744a64b55a01675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd0bf147a823f194536a1bb48ff4f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d99a2c39aee36f582679ed2ead61ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d405194082fcc6b66f3df73118745678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eed1d3095f149cdb5ef494502f24e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54e058a987fa46257b345c0143b352680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639613e5d55a9302116a809f0cf96c62681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362f2c8c8c93e591e07094ae88580ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cdbf751e95cbcd8fc3a4538ab5bc2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb982e97441fc48251ebd52fb0f23e83684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16229e0590588680a7bb127a1d74056685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad9f443499f9866767770a2a8aff63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e2f711f6554b5e7577e7fb211fdc9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951b9a0bcce64286f3dfadaf30b191f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de9edacca707dfeb7f4ce746ce17a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a12b20ed3559eaf15aa2d9676ea87690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b405317b8444321f30b2339fe1335691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4f26bd33161c12a0f8f212c5e1997692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d88756389909d8f1c38a235acd372693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025969407f8aaa8e567b4a788eb059a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0181ff450d7dc521d0ceaddf22d7c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08e138b6b65aac7952c65e4192be78696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc8185251ca08407dab3b2c7d20b41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586917875342b90c50fb9debedee984e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda518371c6c20b8b761c44849c27aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d3631dafe790874e6ec7a77d3379a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28332df1c55687345575fbb73e07626c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164fdd1be3b28d1fa7fb06628ff3c88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28faf11583d4b7c67201aeefb6dfee7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba1a34b517d641f51b82affbf4f4b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e259192fbaa60ed246ac673bfcf5e2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795740063ad9724b489fcc9c8ad48e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72888f1fd65ed33bb64f2eb58be87267707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861a60fca759d9273f6d944e3521915708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ee0360419555dc6857c98cec38cd2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0edaee6d2693854f0651fb6212eeb710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d2a0f8a2ef7aba8d908b1233758681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9c6962a5a60e7473de3ea769e7b992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a9e41dfb14863f3db6700b85e2dcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e732baa6f406edae616b1cdb720d5a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e08f73eafa2ec74e734fca3631bafa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50064f85b395fb2e34195fb13bfaa366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c771c35018f003f2819e168daf52b147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da43e6e5104ad5d9bbed1258835d028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52fd37a89a2c6d99ccd2433a947c0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0a3c1a2d6c01d6c3fe1cd45a097bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95762528898af05b7c565568fc7450da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9baf70ad7687fd795c6f8be4433d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c427522736eac18c70d647a7e8964c013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6719012d0626ee263f96f550cb0175b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3e00a62806979c04deb016ddd9aff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4305d809b5eddadb5f165b0d6de025916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25041c920d504c3521c2272ae5444ca817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7954b291ecb5208ad602e3cbcc3590618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888636dc0db92f5e2a637ef88e714c3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcd78caa6ccfdb63a2bc2b7d5eac4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850175412436888719e5f5b7dc4768521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae395ef7ab3d5db52eb306ad4031d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5257a051cd2ca48ded06dcd709ca723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6b7d1321a2b061ba8dd3fc121742b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c91cdd42911ff25549c4fb8186640325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101523825627734aa0c55f8244b155026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376f9968880df0a31f2e9c39ad9cc5f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8c8565ecdd2e9d5ad57718b9dce2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c241a0217065939c8641f358098cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25345647629ee86b0e7ab1e19b7025bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34046a8515bb844ee64dc4e2e3a752b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad670d3c42ccf95103684a2458719f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63f8e0c447564040871186e8dc079933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126cf1455f07f355e33fcaeabbe65ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f2668c7d494f2e8c6d70f8a20d2f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e62e258dd6c20c2919715e159caf136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d023b9aaacb08c1b60ae8ecf25739a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b10671d82de8707fcf7bd6863fd98c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e0fa87204058ba20dbc6a8fefceb339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1f791647077b47945dd5ede5adad140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af2f524ee65b66600a7d952b81605d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37581485212a6e548144d0db724528042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f5657d6f272c72a64596f68b49faf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0115ecd0c92f73afb6a702b7deff5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08679b44691b4f81c9151a372a81916545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82670d87e95d0586ca29173474e1c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58184820720bf93b42df26a604fbd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b490c8aa28710a9abca4fa4dbb141f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa88037fe87596023e5dfe3a0bea1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ead70a29e08ef1116aba33311fddff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7864030d89479977e5a1ada099ec24551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf52b2ee6d91a257b214321dd02ba4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7d057a790076e86afc789bbae04b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10916162231bd3f777708d032b0a82554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f5bf650d39e4347bbdd844ed7425b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f5e5cc53c5b4d02bc0b023f6f743056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c9198727c2ecea3336c161f2c7be457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808b103889550d42d16e2ad9b89efe858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cda3449d778becda79857c995e4b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ff33fe7a9850c0c0437d9ce376a3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f063f6c38bd57ad20da0d3463616d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c06d0d2a0b13f03ca4eb13ea92789862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38d3656ca5b066d4ed5b14f5fc79ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e083c45414190a4a60f635685015764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47800bed4e9f538ec3fd3f7b4867af665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff53f85a3630414dd8e783e781951166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666f41215cb4771d0ead9a18e4ef9b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5640ec96f4a97871d0d02f996168868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58f4e1e53021ab1d6ab76434e4469969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fbb41366f80a3015c7cdbd91d695670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c796c5316e5e9049f940c142b4f1f9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6899d3499e7194f1a4123c2d63cda872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5d084a6a4e7eec8b04e1d3ee4f2f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017bc8b4a7c31f493805e363d51f51a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e07df5f21603a2bad211861ccfe7e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dad13023f6f8cc8bf36a74cf1b6c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990f88039651016557fcab5b40a287777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652c93442081da4e845e97fb8aed9fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f100de664693ff7f1c0f6989fcbf8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fef9c9dd249a80bc24ef7ba9b2eb1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6777096afade0231ce383fd1442a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23b4083ea9564bccb6c9c035d02c8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8431595404cb9f9ec5fce176ecda3e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea148b46e38fed77909e38b2f2dde4c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9053184ae545c5ca70a02a7ec0f57985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80d5e858858a5e780e6a3ba969308486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae73654cec33433ba1ddc09efdb702d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71182ddf0704b0893501a5ebb2a3186488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db26c933e0a54b76f233e6d0a1761789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5d93db33d5fb535ddb935ccfb0ba990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbb2969b11ee139bd3a1f7e3dd0bf591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0300275e185f1b361081590399f2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a13a2fad01a284c1769ef3a33471593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb40f64fe90610ca0474966c9ed7b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadce37ab4a3580a6a0968813e57f64f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee045df118bf05a1cbcb9043292bbac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05502a81843d6879a815de0ecdd219497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f32ca79bff29f962a1155d440b3f3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f67d751bddb83431ba72b2104ab1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df60ce2b18acc99ab796781018318bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95119867b0346c382b145773a0377e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1b3c5620ff44ea02a30d0c12f74b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e1cf3281ff8982415825039629c16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2bfdeaf4286fd1229396fab6c3cfe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2b63785953efc7e30cbff1ce6f4bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f6014ecb55855961cda2ac762ae83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27680656349161584e95a029796cdc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f10f2753173983f97ceaf19abd4fa6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdf5f4feb5af423d5bb7f3d1418cd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483ba1a08055ffd1da640d56f534cdd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1b8185e0fb85cd5e9e60be2dcd103111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056ba50fdaca7d29fbbdf585ffae3e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d6d6b4bc080db26fecaba81669600113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309013c172f7101bd1713c23d089fce9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f5858d0086ff796f381e3d492a2e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95191eb3eae9abcbb8438410491b0e2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e64963c775a41078833cec71c8888117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84e11a89ae917dae80663a0524d891118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779ef5786a36785049b47db5e8a55c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae202fbfb43609ac13036c25cb8c733120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227784c3c835cae43d9f7bcd017abc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ead27607ae42c8ffd7592990208e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494331e5112ac5334d48da0d4f9d9bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b8e22f3d9ba102d05f36aa8eb3599124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b673cfdb08253d144fd4b158da3ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e97dc756b63e56d409c273ee8d64a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b771acaf73fbadc4c4ac6bcc1e43f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64690122bded4f60c4ce49160dc16c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5045eba4b0bf2245645ecdf98602a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85039c137207aedbeed1c8fb5d000dfe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537976bd9ace96f80564179ccbb80a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978ed4c76306109da719d048439027e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1051d22394ea3227e36185e9f6ed85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0faf6da7e505a9f9eef76c32b1387a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b93b74bf92db7d4015b7e064b5ed3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ace66c0c3714f188f8686f890adde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6a4bf2cc2ef706892a75a8859e987137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a31086d94a89c63d7843964b63bd5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3759e3510c6b0529349597fda02da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679852e0f7bce05bab94bf1eb7969928140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdd1380ff48316741ea8c8e64d8307141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f714f1c06203aa0b1adce194ee3bdb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1060cb8a699d8376fd4345c71a55f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a4b5cc42458fb20d26eea5c5fbc20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c130f39f12425599a4ea4975a6a1ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5015ba492bb78e22534350fff763b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c45c746d6a7f361954c7cff337f370147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84126a901eb14718250b7173a04ec25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f1674577c229c5e241023f389f902149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a46f4512cea7e7ca528bc644c3429150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45d64a78d109537069db8ad2ffe952151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586547cd5cfe0a3730486338aac847a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf5e57213d6969b0367257caed806b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d0895869306b7bab27c53a30f74ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a2982db4f8c5a7521e6722307c4c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970159a3e2bc8048fe594416b89c0f7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8c47f0797d3c29c82787ffc49b54b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa097f561fe6d504d42db5987d7e0a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d38848d74cd79e87b3d409bab2047159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0db5c091639d1d339998c065bb855c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a165d9b6b1853d66bfaf67d9b959d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01b8eb7586c07428dc3a3e06612be3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5a70af71717c4e163028056a963d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2a7681237482456d4d814f8aa3658164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855defe5cf9ccf03d29fdff5c5713cc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e380e72a5c2725299dbbe6aa4aa3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019e81222c85df020adda9eaeca40d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118e47c29b037c54268d45a940d43f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ba77cf78922c6da9be061926e2a24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8136bec44aa8393277e4c41a591b96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c2fca8651ed249511e92e60849c84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51958303ba0b4bba4d6bd8f965b33a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d253088abc0ca0f12f25973da664911173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209d32aaf2e850b22135ac4ae49cfc3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17462eef35856787e9fd76314da6366b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ee411c09eb2c2d5082fe956b3e9ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40682496e98270195f28372fba328ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1f18a7dec3abd10cd9bcba12862d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc562d24e568db3a7e5a5954ab2fc7de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2e51a7e9d67f21bf088b3ea95076b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7e9cf388afd2119b41e858bae8b49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c40a713d62d2621fba7bf5e6627cf6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d7bf1bdda32c15baa94a861a801f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3e3ac6653b57d1289c75e33e909be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cbb86f30c9c6f49d51408fe480db9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fbb3f676768fcd2438e0b07a072ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6358fc4de12bcacdca38fd99572de64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118c9e1798b095a78ffec494449efa3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806dc16d679e6c4ac2cb4e3c6f00516189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8549c5e85502e2796ce5cb023f4b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d1d26695d4cd703e4498664defcdf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0943a12ec9c8f5ccd0cbba1f00d00b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ab2c65a31e3ff469251a6319680ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c60f3d55545d68aeb5fa634259b2d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1d79d0b4460bec645195581c76eb7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59d3199f76f244c8782a9d51e796e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63752e3c8c4fbbad2c86275afa67fe83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2d110f3b9568db710de292f552723198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66484217bc170ddb2196267443eb9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aa1e273e3672bb80cbd651861b02f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba4cee9025521836c4ba9cdb9dcd91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f558488aea5b57a9c0bc66a1fff2112202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b739927538668eb8d6b8431103c01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247fc0974665366436bcb9dcb5f31ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4bd52ac967d096ed4d9bd0f77d8aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b96b894bc972c3b4d924a3cd923cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fa4864d30ff60bc139afac3824b43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edd8e952da1c8523a1ae353633ef90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8f741ddda6685118110d9bc281ef0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b335304d3662797996e419bbead146210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083329cd84d00e97eb41a4424a55c1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc0e7b2537ffca82a80b85f4361f5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b56a59eb76fae17739cf3b105dfaa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd772f3aa465a9ad45dbee538adf2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d547fdb06887a79b4441740892b10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6eb60c6e9446e53abd515a38737fe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf90dd44998fb134d6af0695002d29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f649f1889b01944358fc96e1c8b17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44fdee32ceaf3300f0d344c89dae9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ead284c5301d1f8f21b706a0c4b996220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9767dd4c6dc546fd8d5789acc5182221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cc08c31ad19ac6c1579e4d7494140222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bbdeebdcaf76757e7d133023708cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09409181f7aed83eab5f74c7210b3819224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fba2744cdd991ec451832a72f281a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cc95b26bf714fe188fe7826173ac4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269357c6d844bc4f21757fbda056967227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665c7937dd390f944ed2849e9d33037228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcf7694c7a9086e14c6ef7a9114bf7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacf355008d6ee3694b7a4062b1b9dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f56ddee49404a53a73f20fddf0a3cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ad49d1c2a2b8d4c3008ce9480b588232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcef37efa746bf9d6bee017e298794233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394fc049b0a7662f584320dc8c07b3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07c90e76e5e3014b4ba3c12ac1827a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fee783bb426d3fb9ad51198c264af2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2feb864456469a35d60e8fd4926275237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bfae11e2da058db2050d5bb5bc170238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4875762f720a343fa7085f30d050766239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b74ce6902b75ef27f377236041685240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05055cf5f919e586662ff363373b5ac4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb32809e10fe17ffe4402dfcbc2f24f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7aeb97563db8e01a3259e11ba40bc2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916ba87f3a2875c08fcabe8c3056deb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3265d58f02e3ceb5e4033776d8dfb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d012d756ee87177c572092ce239f0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c2070657f67c25146c494b887692b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141e3de58bb371bf0c9606ba688c971248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7329aa93c59cbc935fd953b289e33249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c507bd290de173e9e206b6afdd8460250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4759f2eccc58063a6d1c52105083d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656ca5f217374b74cc1f2230d68827b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650b612087f801c861224c896d55c10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6ecb3fecbfa52c7f05a956b31ef94254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870fb1fadd039aec0b1a52d147aa418255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0ab76e8a05b512128bdcb04186211256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2158bca7bc770fae9cea4c7b064d77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7d782d937d49e4fc4e01ccd0fdcba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc33a1db11f4a553528b41593dc7dc0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e821563d6c701dd2efdf64b2e08961260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6348c9378d550b7004c7834f6a2cd2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324efba44004bad65a5a4a4601b5111262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485daaaf3fbbbb64c9d314f93d936db3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e9e461c1267084ecaa2e199aa0ccf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd42fe43045c14603106bede3abb4dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28587cf8842e4666bb01cfe40bcf65d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b306bab2950d4c781e5e83fe96ee37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bac74c9a513358a596cb6b214198b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b9ac9812ec01945aa767e802ff837269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778b84e383389d9f1d980c3049aad7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bce465df1440b5ca5e85bd31b0bec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d91eb3ef9d56855666b4f0906cb123272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e55c2cbaf5671461a836f0c599f63b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebae0e436bade83f753e3ad595d45f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1949c7a2ba564224bdfd2084c1a13275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1b83b1a97c247366618ae67207964276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6528651008330bc29b2ac2f8d79df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fce399b9c5aaafdffeb8c1fe381a30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ae7c7314f795c50b3d92025ce3e00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2185cf752bed9bfa0b12502774d4d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e888235fcd0741329d2d414d0c55c3e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3155a60c68a49fd3efc9b3a338d769282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482d58907946d1aae4eba4d6bf95d66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708e98ee3254963ff67b582569addd3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a229bf4cd1ef1f80914c4e6650e96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dbde728932a5008ac8634b7c9606f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf878523de6ff16026468ef520d5f01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073077c138b07a4b547f651b21cde48288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd8ec54fd6b448b1f4ccb0716d2ea8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ccf62e6e6f85929e3aedd05931c66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee664f7e3471970835f2925c4ecb7c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d29b1b22766ef99bc324b06c259bec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a410b88cb1b1afb4133a0db7d21d67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce535bf4e63d364a37fe0c1ec0a0d38294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc11aa1ad392af17b84bb288f3ee53b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16515b22a2baf8cd4cb3fc58ac539736296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e751819ddd09cd184fb86a06a75e100297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7800e301b41e73cf10f52d28000a73298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36818e356756aed799e2a80ddf8867c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47ac2c3ad9c87e240cda8dd2b70bda300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aeb5b3b9a2634072920b62b1b528e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebeeb324293aab79305b7ea7556c39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d35aa65ddcee397e4720aac1c1c47303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79b30062b95fa795dbcf80211d38ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c64b0464a5e4542b2dbffde6f25c3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be81d0fa4b356a046f18f90c33026b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe947d461ecf75fe6eb91567a22dcf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803ad19269798dc5c4b6cfa3328a7ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fb54577d5f27f3228f4e8eaecec8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d12eb783fa2e6e7b5067732dfe1f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bac15d06c0fb86afc92e5db60ff876311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b85592ea3d59f204d81b7b35d6673312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f4c4f6f13f89e8d2bb8b6cd2892eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f87926f49dd4def8ee9503e6620d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c63e8948429f51ed5f0c686165f46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b16e0fd1d152d7c7d6e12ab20c64da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65cf54554adfe7f4f81e45a1e8be75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f91ea063217a6b09b526108d26ca80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d13fc5bf47c0a7aac53f8c79a99c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cc45ddd5706ea8cea119854a60ac1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b25594e378d64b7f5bec66cd825dbe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61675591ba112705dc710ad0887d8216322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bd08b76976aa180859b6cd965d1df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf864b15c28a065da16177f974d5cd8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b12589c2839aeea4531c1509482bd7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec9c5abd3be8a68f8cb6fa197589b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe58e1af10cd2ea604b5bd77092f2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916458b749a7f8de22f7e03bcc013a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6b1ea6f10880ee14fb96315a5ad33329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b30cfb7fdd4745ca7d65d7b689e4bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26934f71ffabf10a1b64adee7b605a02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d6717f5595468de00876f700b8feb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4c50a1f4961e55f29a03d0c9bbc47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3611a660fb117997810852dd5edc1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186125ab9b054455f749b98c64d596f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea762e73c7344a11c43ccfd532b7b5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c74bc72e03cd97b05761eaeaa97e9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414a3e0ebc74623afa2e610520d27c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dc2c757c4061b25444ae0b15419c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7c5b24d4c78f5a0d508199157eaeb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3eab9bbd7787217f20c40b72104955341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd87dcdb0d22bba871ab9f1acb7bb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077324f95ebef644815aec427c99aa6d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ef4b7362ac0a5e7d9a208e8846e86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2667e50f9fd217e8d02107bd31e7757345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72a1b800cfd1c9180d4bdbd8a3ad54346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835f5b6590fb59a06d6a55fefd834e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cee3eacf85b98a74cb265bc149261348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d109016e00ca68d9b5dc9f8f514ca43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc18cf1831d360db3b36d7c40137ec1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482be4966239f78b1369e8dfe73b4b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265e3366f950a31a0150f323f12382d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d635f9d8ff75a4e5221433d13bee6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6212d29f7152367bd1f98fc6e62dec0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c18b702f7bf6d9ecaec52756fa98a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7f85c6bec1675e8b90a62353502fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629933af243814baa4f50b3f99ffabd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace3c6b7db95f7680ae53b89ebfed5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfc78348f90ad99bbf25584e227e0d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a404213bd02c0eb5acaa1c45ccda3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8abc4bfebe347cc49aace2332e2a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6ebbba82a3ec9abc710290c53e841362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956069dc9b743b09ffb417716e1a7e21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb1280c2d069a4aacfd441725482d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef5b48bc33fb5286fa6ed6186ee47e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31baffae47f0bdd6225907558bc5486366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d13e11a3e9ab2b646874f77b1cd6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1bed826d727a90b18538ae9c93a04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb76e23d15008bed8d8dca8c101a07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6b47aae7d8687860ba652cbb5cd08370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2071221511ce489240e80c74e99b8d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22655d626981dc859902ec713afc0b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820f4133b1fe35808b0d97c72b780cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6e3a619a2543b04db1c5791329f9f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ea72eee70afe7eca28e353985afc4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9af4c2a7ac293f8065700da23da44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa422664d6b070976a98a0992450eda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1619e9aa0697261bfcf78b32723c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32689af39deeca216e27c8555967178379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe01994124386226f269ec4caece0d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a631c7b95b3081f3eb888ad665ab2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4578de47ddbf7a95184a6b51a3ba037382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f32e43dd1db5aa1aabcb2629b64fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f55e379432f3b0f9ff4f25a9c7507384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0741c915db1c295b242d14a40253dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47c1a650e11817396f905bb01adce8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130397f709abbea7426965877326dfa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6d52a092a26d2cfa59f3e1d2a1978388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e752170282a93f89af0ffad90a0a57a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360ea629116735a02536a9927d78eaa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ffaf6c60ff9850dfd235debb7831f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e463956f08cfd150f790a520255047f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc737ed46eae82aa69d7778bc2d53b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b40efd3f80883fbccfbda2a7bad51394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4436a285b6acada9ff19cc736ad92d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e90ef1c8fad594cee278d23bb2320396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89d24c8a45ccec1dda7ae92e86b138397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970aa2ec440c0c30240b44822ba38f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62f90310f2ea0767cc4857289188c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb910850d2d8a2b8530f951b8320a451400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3d6a82ed653bee29bbcb67962a5d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9903e95d0f040cee3698ead9b98b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23988fabc46a2ecd913f386915c8e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84283b11dabd0edaa1282ae724d7db6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ae84eeb4790b70e42c3ff3e536bd6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee7beb49d1c86f25e1ba9226742386406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec65370720bada0e856442943f451cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d7b386b0925aa788eef5fff3487af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657eb329c2d1f361fa4564418f1913b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca37fea1bfc1839398f886fac1f030410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf660cd17ad325db07109f7ad17843411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da898de44effbf084da0da589d5ff7e2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc4a2bc6fbd9f3bdb875ea5b234417413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309e632a5d1cdb98596b96a28a57d98414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a929aae92a8926ca61c0aa4893857d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfda1ca7ade73dbddd52599f39851b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7be3068ec531c79e1b5d9eea3c63db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3db05c09b99680dcc63033135508a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bef729341a83f0607d60bf0cdb638b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a4ecacb1e5ddd730f959b2413d92b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2bac58ca4c7a30427bc26039e3306421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ff869f1fa8fe9f07129ef1b6324de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e24607eb41f9586474a583635035f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577ae290cd7cf4cda1ce286ea879bb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034da4f0a4f4fb1ca5dcf5e346367df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac4f45849c10ae45fc1b47c52f950f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629df71a732e9ea43b20cac9a29f27b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7107f7c1e80c19e12111666bd54fef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741807da2f5f95514b4741b7ecd9c1d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5150c51a8d9b7bfd27652662711c30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051b1967f4a38c7f7bd4bdd758dc460431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5426ecbe8cc26f2fad241a1d0a632b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be2a3278ffa9bb3242d23deb1b24b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fff2b154e48bd02d93ec6f9f391df434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbd45a2fd3ddf576d4a799c5b8eab0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7411bfeae7237871eb59739f53a0139436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787dc4b547205726b238354f5f3a6d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca836c32cc4c6e3f48a33f71857474a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e752dde3d3859b85da7ee5ee26741439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20664315e39301bce36e67ebedcbcd0d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a3d0bfd8bcc664a521a09e19b249d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883f72db9ed9a7c01bca1a880d122a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0e4cde9e525303be9eac81cbfcd12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc730269282dc298397851f8328377b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11240e810328851f48c488057294f31e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6430da219026238d204c0a3a2065fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82c85a95c9a1311537bb9e4e8bc384447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931c368cd335d7b1ad6aa7dbbaa06c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca619d6e8cd0e3fddee862fc6ee2a34449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83386f0fa66e7e0e781e3c8cfca46b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bf529febf928d713fc01e2a5af109451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6306e3c00e4bc576b28d36b548231452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1127a4d88433923ec96fce46de3e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e951c9585fac24fcbdc3088667054454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708d5fdf2d7d01aafd6980b7e1a7dda455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffe6da8a80b56a8cdad910c5120b1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0903f9b854b5a9095bc9782b72b0ba4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67718ba56bda4655f5dcfc825d1b4cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b18a5b465ec6fde58f2a6c62374d72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f6faecbdd41a918fc7f07fc17c451460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961e113ee47b14e4a03ff2f10d67a10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e43948edee3d2586e4143edf6b500462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf1181f714bd8f4789000b07ff0c75463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb13b61e5da2a6e222cf02d77ef889464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7ecda497235d6c9d66e2a08b97691465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5aaaef11a47911806de5b9191c924466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1a6080f1dc17beb2c905977334fa1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f805eb0c9f0bfae986a71e822f36a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31c29c8dc4097547307dfb04f88989469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5da6c1fccee0709aca2ad7759aa3a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857405c177a4e667f5c1dcc38c057b0b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55701226a1743efe9eedb3f34b3afacc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f6a4654bc32ba52805feea1c9b651473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac23bfe0a653c537334bc9ea858334c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c5665add543b0f93333b20d27cd55475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59143ff8d3537c590178dc8fd207bcf3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01940d595e3abae73a5d25d01ee4dbe5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a793556aa14d72ba249298764f15e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86319484f1ab4cbc780280dc1f7d4d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881a71c304c6a48ed229a8df7fbc100480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614ea704d9ba939763bfc6406d1a728481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1a922b6009bc1acb871661fa15655482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111ee0cc2ef76741411feeb67762ebc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63524de208a633849d7adf5d28185677484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312c21890604c904eb5d28dd8632c3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f08b6d90300b42464e2cee52ea091486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587d9c55e4050dbefafb617c1ad6971487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556558904f7efee9b0dbe3f76b766f8f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68fdda4703ded468bc84c3e40f8bcc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910323342c94290466b63965d6d85b2f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213e9021c5cbfde5ccb7c0f22311526491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aba1130737453bf6a016fe2e4e6b8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f54e4ef8e279414c17026bee79603493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ef44fd22d5512f228decc440805e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13045fe65919ec68bfadc928a8dee6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f08182ea47acc8817c17aceba2fbe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc65ab51ade5b3ea5cdcfb83f43ce0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06b458666062306ad7600b97851db4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0aa75b42dac57dd7038364e3f1afb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728eeabf5dee9d44945c2f1086eb7ea5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a441f3a4ed173e2d427bcd7b74e0c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4087444ab81b0d832b4b752f892138502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ba6726d6bd9bb994470fd1e3cefff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feabae57b4e175d73c0994348289e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d710bd703011ba27db49f785fabc9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0873d64aa4835daef19690482aa4df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78ccbf27bd0cd5bf18a4a6875d250f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97696290983022400c7eafd40d691b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011e5d78cdad3e5152c87b3815e502d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f17a6023313b6ab42af3eae35b144510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa7a115e92513dc98daf3a53f6c6f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081c903938e8e7317b9c21b9f163d1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f05cf911823cc7dda6740f8cd7967513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d894dd6197bd927f12c3be378cfc37514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3228d533c2c3e4cea12d37a6281b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1be3578d31b3870256bf5fe024fe6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467768b82fb8c2e02e0903c6b8a1101517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d932b356ec4fd45d8524e713e10bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb9e8041f5d4e0e6f78ebb47cd2707519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457620816df6214dc7f6556d445ce2e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e293f72f0d3e626ac8a8d1635b3e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82a20524357e44f9b7630694a045af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc649f81a0fdd6d1cd07f920a068cc8c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5356a080cb8d8d73969fbb471ff9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84140816f165fdf4654b184dcc21050e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752566e89b8d5c805412a55f1a0a8701526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16c410c005dd60da75c02ec26ad5ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4c10b422eec507ffa823e8f08aaa0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057668ff21262d757ee00b5fe9389766529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c534607569b1cea488ec198ff6e809530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b276f326a1b20d66a7e1288bdf1f73531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fbc8d20d999a454cf481ca1f5e2dd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dda2fe760457432089a2fa2919a46533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efd52f28a314909227df24aa151b38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781a2929a2d055d119c3bb7713a399b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da426eda5cb6dcca96982a2985554eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f25546967c63b4f7d0452cd60ef238537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e52e0e99330cfc7405c44e8a440098538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed921f709a415294bbbe826db3bf880b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1e72728aefae9d6f8ff003dcebc0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2fc8bf0fb5cf21efd32e9f73af747541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d7ef99362fc377c21588593c4f961542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec11153fb18eec7f54cc2d1445e884543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caf144e8ed2e058de29d30838b45cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb76d484666d8433c846196feab5c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018abde943538003f91d9075ab0b935546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd33b30e72229999b8e960be05db8c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d786affabb6a7f6b5d6619c718c19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f8c4ab3c6eb8aee5a7c312ad235fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40089c6da765c427b5b7ee1185e7405b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e393c03b31f477a839cc55c855587a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b96dd162fefb9d5be940f804a2fc8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96979914a945bb1e9ead6441250481553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244babd03ebcf84f2860e050fcb017b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5ea023c418c71c86ea3457fc2acc0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28861bd5b3df5b98be6d7a7891391609556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128df48456f56d2cd348aef02f15d2b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9eab9b3e593c55323a73d4c317f31c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808facbf0fad284eda662ab8ceeca81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bcb79a926b77ec59d7510348838fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de3677ff88d0de41e0f2c962acd77e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1411ab146ee8066c1750f79d18b6d3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff5efed4da3cd4000fe379c3fd7941563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51454b1e9683296077468d93a4d27c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc5e5c27c05554ab2ab8ee6bedd8d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b36b2bbe354da30e34770b4e6bd27566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb02da75576c5b72c6b3fb0e31518eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341b880e28cf449feb81743d3de30b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f4740043a9f314be81e3f7b62d98e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d51d07391241801a3c107cac6a305570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97a62af2b02f88bc3ea2f5de96cff0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8991aceecb6d0eb18a174f3217d6c65572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f2887d5d053f305bb9fc3cbe4458b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac57e5ffc7f9c40dfa20e9bfbb73e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af14a26f553aa03838f73cdce02555575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffbc5532c418364b0e76e4dc1bb175576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcc8dda809ef433fc29151d27ed932577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5b679beed9220f1c08947c60a5fcf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21982961ecafbda81ab83970696ef2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc9f471bbdd769255776f7819fa326580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a0a5856c656585861285b421910e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094fb9540089beb19fb77082b920ec2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaec0469598d343a11206fd7fc9063583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70568b7e7041ae390c6b0c8a9dbb02584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f395cabad12080cd34fbb5fd800521585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdde7204cc4ae0af422fc0964200b56586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d32e95f22ab05d59352985475b68e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385a7b21eedbad9288a39811bc2f183588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebe39d01272dfe20307517e4632571589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374fc4534d16d24683e4fd09d7b8f1a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7b92b64e15241e6b9643d52cac981591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e605b2c2af6da6f2809bf6c82527d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959929a0808a15bb53d92b8d64fa7d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df3a55f3bfdebe6df2953b414a8ae2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeab536c6a68267aa00d926378129a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e7f8f9d3effcfdcc8fffdba7081f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0a866e215383ae13174bc7e74f617597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049faebab191b7ab5be5981fe437e3a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36d35f9b89424708939d477057cc81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509455a4d1d723183cb045091e3d734f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7adde29f6b2414229b62d58a7ebad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b40fcec4e94b0c6ccea7d7d8b18f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc4a8518b7d4ff3060513fa46159a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9942dcdec06913758270e2b9d377d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41a905500f5f5705bd149eebcbd066605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd347a3a88f6364e2146c77e689722606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e29d8485f61073fe9c52ac3ab6344607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a405a6601e752c307d699c9044f9d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f33e48c26f29db62ac7cb908b1bcc3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe081362014d7f2ff404ddf7243b28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f713252771a67188ca12e79a04cbcca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bedbc13444eafee4ef825ce44fcda4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b69382ff6ab92e60b95aafbe113fcf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636648967e90b5322afebae687efbbf7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5849bdf46191875474e898b219297f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af9403f88f4313ef71e6d4ac50dea5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dddc810adb8e649c68670ff691876617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c64a05d43cad440ef03236027b324618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a5db2722813c23a797a104bc7c30b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfa8efbbb3499e04a50c8c536b73f4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983415bf7e0501ce25ff4cb0eb23860e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccecca297977878f06ca06138871a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb83734ab778d121b6915cd81f1209623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0924f44df43da792595bbdb373ccbe5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02262519b4a1a18a9ab476080c8575eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2250f68f0f0a73d7a442a46dbbb2c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d2d8ff5a4f008a1cee14308922ab8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776aac38929024825ce577d104c34d1a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13facf35ec04bd66461e1484eb9e7ed2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f5a359d9973fcc0c317904a64135f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c94bcafa894365590f6212610ad505631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e9fe438bde341e8c223819067d74a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d698db5669dbe105fdd9b7af9113df7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672b46dc8b7bcd803d3d8e0dce519d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b19080984d52e2a7734055915d4c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608be0732a8bc73f13d550ac8038558a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12512da13fe6f95dd2cc4d7f5fe175637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f5ac5dc0b423225cb4df3f4e30afb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41418ba1e9cf7d1f8cd47e9554079807639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0daba242e7e807e36d0a3f5a29d67e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7c5cbf26d235640884ed23eb6d033641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9660a066beaab40d7bca9a7366367a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d111fb13840f1c59ba829d4456096643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c80f39916e60a5257d2312543bc526644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160cf17e278417751b5479a62f2b220645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9871e3cff47019cb59f1657cfb38387646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4614771e366c848b7f6d0cde91587647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec703ef4c317949057e69e800ca446648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742ebb8c1b2386a54ff50c328ad9da8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1b4c45e4e9bffc6b1dac7ad44291f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2565543431f1ca2a46fe0676f3de9a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafc86df93c059a5da9870c562930cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63be660d4b2371bf8c59d8e196ed11e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ac63d1e378c3ec98d596113d0f4c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936b0cb65ad7f42470cbee569668ccc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc3d02b8ae55fa9453ec2445524e04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0114224cb84122721df55b4f5d76d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a759a585c776f0b17e1e42ded1fa59658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684182af23257c0f6ae01631e39748a7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759e978f95070535a16803e0f286f67660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286703784328e8f22f997632b0f85c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0db38e81d50d150fb5e5aac514d8c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6176a7ed17effcd3ae3b868417152663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689b8fe45f725613b7714e6e67487cf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0aba576d4feda67f000bfa32d833b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fddb8d6d6a15f72240e5eed3fdea77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c53b8daa3783e8b141591972823eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a27cf06cfe31a068879f4971b8f90668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fec41df581905c23842f3a8715b212669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a6291cf9107197368b3c432bd1db7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a533c88ee769906cc87ffaf66e29b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b487a685a869c0e288b790f2ff3870672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8ea7c7c1fe11101d0db9cc4a47808673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41133ac7b1f9a078dbd6ade284a5f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da56c5b7f8bfce53ab6d18f2165737675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9224b40de123b151b5db514de91af1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bf5a01c5bd594c8477758d894a83e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989b65ce1a2b81998098a5671e6f1e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cea3c7c4aae2056389ed8fac422e19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921c8e2aeed25f7a21d12018797b4e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f233096e3791befbf0147fdb89c0b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea598ed8f946ff132598db790313daf1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25aea0858a15a92081f59b3e7efc76c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bd553f87f7db8c150735a4ee0114f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b443a2af731027ed039847315b331b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71892b15af7b61bee369052fc18df5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71d1ed9067a4e12d1b9cff15879ffb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d930041e2c5d8ce7d36825da542ce0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01e7e88f4c4c111e02b453e5426de2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2b161150c1bcf9a04582bf1182ab9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309bd596a9462e3f5ae8847cb31a60d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c1ffe028d655d187256b3d634c9df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed982b8d60755a8dcfd0c49a6da0bccd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0171070e57c24352124a1244e7c748b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114276378db0ab4b4ca3ab33ea7724f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423a19237160f2714fa9db605ecd40f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f992ddabfbe71b1e592bc39763a2091697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff253c1ae3be70e7b966c28ff47106e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286787c84a357eec9db12eba80e0ea9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f845b83ac7fe65430e61afedf21786700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af68daa92cb84647df585d30468cca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1e84a3e0e462a53008e25f08503ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb3f0b4c73ff417f7f4ad036670927703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbaba35af37204c2ad74aaa5481b06704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5323334f58d293cdbac7abdb1af21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebe1521616916def8e37d5a4148ae0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ab7fb4ca35c1d3c3d9d2045f37b1d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1d4f9feb00e7e6eefb9b4602beb5c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dc3e129896f85be2c22a3de4d99aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b852c72489593095db8e16836c1e357710.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>