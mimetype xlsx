--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef8422e772f7ea3c7711e6464a0cc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8ce5d6450ef2ed0108a32e079ffab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ad712ca0307f210728bbfc5a41a003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123d7551a8a12a1e58f0b0ed781833c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8db4f8c2ef279588d15fe80b072d485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67bdab74893338e8bcefc26c8970a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222e9b5636a0d997ac923b36bdd384c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6ec4735818861b56d2a194e3ef87e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583649c35757b7fe3fe57064e3e69b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0daa98f33322381365ce7c9bef41b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a2686c6fc3008866c3528f3f5d4e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda41d4bb73da37f177e9e1d7895c9d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033bbc6f579a8b65ec8880f1475ce4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445389ceffa6d2f22e1fb1ad0c016cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b8ec75a7d63a5fdb6c02716d14b5d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96a24e58c2eb80ecf9685a9815002316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf22a3745bfc0faf83d9bd2dbceb0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9019c0a959f409dc8112c99039be2da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6706ce101434e6099650c1f70967cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6797bb0206f71632dd22403298d3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd285f131b7f9391736071837275dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583317ff2a332566df050eb625ce3ebe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e49aa90171088cb0b2b6a0caf35c3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15e7923a2c1f38fcfa833d9b8d9c1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26660fdc09547b7bc957a4629aa3fa2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20db53a03a0ef47c0332631e304d77826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b300fca186aef9cd966b408b11416427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86406ca2a28ca0ec18d05d92b72c0f4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b3df2bc35a161dcd0e5df564c8cf729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcdf0a6eae31db33569023cbd352dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546163841f6b9f72e2169e5fd121f40931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633357bbb266b04e98f333bf2177fe532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230f80deb6d6f12ba73f4c83bfc4f8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8284ae10f93b349ec35d7feae97d08334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defb51a6f6b06e380f80be104b8a6d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa113b178d50af46837b73dac9fff60d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700b9b37f7e4012155202341293c16437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a7b6995eae102ede108bfeac6127038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f971ea319ec048d286150dbec3686739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c632c695d5c4cb32a13655648a3398140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff01078981cc6402fbc0f6d72a7f80541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dff3b95b8664421e2ef63dce0ea23f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf285aca0f65dbbb63bb7d65f897e52a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c93a3d907531677c078dd0427ed7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d2c1899aa08f2654c42309190bd1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7899fb9fd90d2f9723bf14e71eb330446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbead2f6efd4928c85fa611b56080ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48622816846f8153998244c7f653fd1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fd791c659e4020ca7a363139bd57449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046a9ff97e5b641cd4c93c23ca5b5fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739291914725a297dc871dac7fb2eee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77245db884ef8d715b821c40ef47d67852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c2cabad720d2ed75d50026663106753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f605948d8743ac825c9d036a1e3b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699064b24d02e76f50c39244a03306955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe2fff7002552826c6b59365eb3c3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e7857ee23e5380fd1b93fbf8d573257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b4a20e52f12bdc955dffe283b805858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60196dbece16626748fc5a3cbf669ce959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04092f7dacf806e168e5bfa74a187d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97a799d4e9bb05868928f561d2cf6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6f3094630ec40c944c2a5e929c57e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334309c0302bffb00684e64b6c9f63c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380684a72626b246c38794936aac060b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d39219e11c312a9fd142a92074c2c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be241db1975d67cc97ab2e8cb00ad0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c833880275b24c3e164e582fe4caa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf276fa4ca8ba1ccb5c96c16ce1fce868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c092fd1a7e9a5db3a118531685a9bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32ed31fa947e64420ba5a62576e69270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4d1b32a30b8fe3a1924aa841f015b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb0fdfd43ecda60d2f5b73b051faf972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6b914df067a4be19f65ea0bb1bb5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d12e19eede2f52573568a835cfca474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418534b9144de7cb43706d1c52889f3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ef2f86fe3b9628ab8efccce90272b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73723333a9b70faf7d6ed1897f104c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8848a91a9899354125fe8f149dcb7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd519f7ee9b4bafadc3e56330415fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2f3923976144554005b024a474b0980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b5f6a9397ccb3f694020293e51aad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fa4128495c83b231288d6eedca4d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2096c4c168d110962d9907648eea6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104f83f99ec3eb1dbca80e72eb068a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73fc5b9e1c8001e96190fa41ba97e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa5b8473d5ce7a1b4c0a41c0fc4e8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6136bfb37c5268ad33d7b20a01ea487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd76337798de09865928a9f6bf5d9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fd0fd09bc8669f1eda243b2b921e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782edd9642b41fa9636534f3a532eda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387f8fbd5baf2ff8d498bc0747d749d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd82bbef51006b52383f088bb1065af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809922717c88aa61cf7ccb330fcb68d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60a020a490824ebd20688e990d191094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42120f45a426d9c2ba8e4c382fe6df7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426231a79a7ea64440cbc45adb394bb196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843786847539ae60de2910dc4ddd66897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d599c713aedff5368d82630fc9bdb8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce68297714cbfdfa2cbe00b3fc437da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd68be50f858c89d2bb574902ebe4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ec7ce46c9223c662c077c94e6e98f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd474d26271a18cc59db475ec75cbea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beef0cbeadeb062191dddcbe5227aad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c540483d555817dfd659336242aac19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c534f21af21bfcf9f1b55ad13ceaef2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ad373d8a69562edd28a89c3a82e43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdcd42e90b8da88e34271514439f41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff283b99421c77ec7bf3fece5f7f36f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bfb0d1fd33562a86ec09aa29ff85e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b7b6555d5c15b7ee9967d86f89583110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3276c81f68a742e502381420e614a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b736e932e2878aae9dfca659e02e42112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3489a44e5f29fa535ad4da04367912f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16113271febac5e86e0a3b16e0c353114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2606fb69f87644eac025396792b21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2c73ccee3efa2c37f37ea5a641bd6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3d3852491e9ae8235c2019a50ae6c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99ef4a1176802a8ece4a737c4753d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a969776f604451c3ece3837603eaa0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d7e9793b2439715a9b26452231ad4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a53b733654624365823953840ab2bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a8baae8ece2c434bfddce53764557122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a9cf913b1ce8d709f17277f0bbb71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9d5c4af004d77e9bbec31c1bb2c97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9ddaf8af85a7b99734db86f6cb277125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bf8250cde40b03f131bb243bdd84a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5950b7e10d8c57993d6466e0521622b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984608557fdec508fabfa64a3c568fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633c45cb7145f13184e1e862726c43c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16340e904008943acf9628d335f4e872130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a366447d8dc11e41ad621f0da69d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c206f00d8822476aaace92a21707c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74f44f6e940f5cedf27bbc12588cec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09b5d97ed18ba0532339b5f5eb80a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa02d5b304890353b98c43273b0a016135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898ce763eea02fc9429774567c9ca8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1988ffa0966cc7a3ca303e3b24b48137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd353ea0562b2bb5da75fb7dfb96cc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3aa2d80cb756a13049ab8b3100b32e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c1cf9d70e26a44705d0a8cde558b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218299461a9dc696194a30432029dcde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d0dde72cc2744ad7033cfdc2cbe59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6235b4db38d215bd8900aff4ae5aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822641ee63d2dc7d58343edbf10caa34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e59dab687a5f781ebdc07548835a24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3fe891c7651fb4f70e3271efaeb6a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfea97376625c6fd0256f8f4000a25f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36fc6fac02e63066be6faa3f5aabc4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244e267dd907da12e4ad416572f3915149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637a3361beb7d863a2f8f19eff5a6dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33521ec512a6e943cb24261441290e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a01d8e39695d41490455d0a5a8328f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc98003738cdf6958fbaefdec0c8e62153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4f1bbcce96ed5cd728cc0b2af247c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a8cbd651d51b9309e28736428a8b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73444d52cda9cb82bc6013e1b1564f2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c44215273983400e2763a4280d4030157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62de06e30313153686b13096ba982af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c855cb93796a68ce93fe5d65d06b157159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11783c1550c7abd5386d53936e37c4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174e246a6bb107eb6eb0598db02ba25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19ce94ff3cb0a05d40e35c9b9e7566162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22565eb4ef6f6e9e8ee851d0b52bc9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4def24d5c4cf7caf156709a7b3b424a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25312b9632effdb23e9485d4693708165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fb05c45821bb8900639660ad65bc3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98e4ad1cd4079bd6c3cce0199913c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b43f4a0a128fd015b2c267a9dc5147168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e93e2624d19d57314f3470f087499a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639c5c6a3102cc4598fff8b36fba319170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58578d82417169266cf90b8b354216aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496be87fbc9b1984298f7bfe7af22286172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec26f9a0dcf8ec4c0498d3a5a7bc0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc8b9e7780c78c13a3381a8824a574174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367850f0929edc9c758d8abe427538f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dfae128aacece4f7c1d9ca10e43f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b5b7d5d27cac200fc192c89e7229c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3dcb304a01c41f4a5db82f3ad2c32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dbc6485f099febef290da29dff366179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eede00248db8b672869632fef7b3636180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b398101ae6fadf42556f68bf85f0bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1b710eb10840bcb47c291275698a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09ae03275f06539ba779548249f0ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f494df300d462ecada07d2c7b30299c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d0b69a48ab169c2bed3cbfb557f6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2ae6896494cad6497b6babe3770fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f07c25a1bafed9f459eb1aaea7944187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cefe18f9a910441828691fa3eb52c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb066e6ca2d7e67d951143aeb69079189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee344f38084fbe660bc873b7d45be9db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026b76b630d9cea76882210c193b520191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2f9a372e2eda6d3311d6e8f0f0b56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e68e354089994416d37ee56e767846193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbf884df41ee780e13a2fd5699d24c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523706a8c9178408ebe967e6cf5a70b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8ec483ee71ea9e089c66f74d35d18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cec5632fefc8b30b25d8b2b16f587c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d1ae64b146c66436955a8f98f7123198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9b9c1e9815b343c042312ea9af80f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c382be70cdbcf68dfe80002836c543200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bb4778852869a2eabf4681f3b334f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269b3f22d8a7b4123f17325f7322ba9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7cef059a4658d817595997c214ae3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2099e1d19ef673483d080295e47e2f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f3b6aee934d088f75ad0653ebd968205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7ce3f2e8b7e13e0641088f524cb11206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f3c80113f4ec9c69c12f4e4329c68207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845887e58c23e3247e969a5c38126fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa3ede7f0b355cc62c580562117ed4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47f747dd5b03ea74c6e00fff3790f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762244a96a67d49af3480b15e2168974211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3926700f6c690869e5c2992a569af78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da705ce5c6622004a90c19a9f70d49d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f0bc4a8de9fb657a10ef9ccaa52a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1c64f61470e960ee24f7421e695d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b27a3336d435a7ce08d473cfb7dc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09633f84d0a584609ad093ec3299b748217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3374c1a0119272f5c97528d2213e2c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e54e87208f3b7381031f9397b7ee3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0a5ff91620afd9acdf79c6762da44220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8df4a50ecfdd042ad8eeea2c8e800221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280033ca821f870bb7481c06812bf6f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e8f5b25f9f367dd3266910e995cc0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b75c3ee3d83f7d837c76aa11a5ead0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8a43e511bd6d7a09bdf10a14daa7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea173e088dbb35a7f5e4476f996fb3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023708d24776895ae27ea769c743743b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90a2beb4458b67b9a849793fe2db6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3478497afd1039d2ae7994ee4eea2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900161afc5078b5d834a6d330dace147230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aa566690bf320bbdf32b6a8833c48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63825dd84a3d6e4082abc5c4eaae868232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69234de238e59c2ee5639b98ea581418233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817846fd08982042b0a8960b94a1406234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0fc69e0210ab3e8cec988854bd0c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff0d2afc3d8557eaf25b0de4c4ef1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6b9bde7ee0cb09b5ef5d6838eaa8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195705c1e0b3223985a438335f5c9f7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefaf89ff66ead2e2d577ad655d3773239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499edcec08a5ef692c46d60f38793e6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d27054e4c85f5071d15bc2b75437ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f533d6e12b083ff0ebcc816e4ae3165242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a2b4d55684ffa271f22aa67db5cfb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e26e61de7e5ab82b6cce67135842b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d42d885a415d0a658444bd113af9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998167fca63917172803d25130019d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ade8f859d9fca3067609a63000cc6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c995aa6fca2d71f8d07d916c77519248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c11514184d2b51f4a3d6c7d045e89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea462da63a884b1b66b774768ef837c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af46a35e05b6f65d2987a126c94ae40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2a49995756b553fa05167e0a35e30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d3e03221b6a0e2aca3c2ed5df610f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9793af0dc28d70d88f60abe4fa9abf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2bc4baa248bdb8db9bd79a13bc950255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611f55594fae7dd5ce0721589abccd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb922c99bd93d58f63f2531014c5ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edde31a17042980ecde69b4d702612258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0d0c8dd44661ef79412ace83408c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4296c2c7ba001be5eae6330b67a51c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf8e339b9e2d13a8c61f136a30be20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e050f09da140d2efe0add411000b2c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8806c60fd2ab5a7a2a046317af5cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e869508dc5a883412f46d953c2f9d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28799f89a818ed434554d783bfe22fd2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ede2c3d9e167050e5c0b70fa521ea3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefa9fae0b1bcdea448d20c86b5640a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1721652c48c8637bbe21128a12ec75268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e75b98a28bf6e2205e5e5ea327074269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1769644b9775bf60f39a55eb6354fd0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133154757afa50a74807cc3ac9eb7d2b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2b01820ecc263a01ec169b289f4dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13060fce933c3b3839b1d3dec3dea34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154a6f7bd57d58e8983d2646f1b441a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f821ab9fb647b9dc07c82423ca285275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db6a16e54a54f84a2e063da025fff6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd276c8f26033e6c977b1e1a88cc9ad1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6916e46508045ee1960bc06458953fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d1a691c689f7b9109052d04a93582279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beadacadb95636db753e4607efd3f0e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ff428e0e29e94d36fd561aa00199c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb85b90dc781a5a10c031aede38c1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7a1549cba06c754ef56f25b59af59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa7b300bbc4d0844d7179ec802da98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607cf9495759e1b0134f7db37c918f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b65fa8e79c587362c42e327dd615fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3458e8936f402acd3329348025d8083287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feef00518ac17fcb6f2f501ce5c390b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169beabde1334b6b0de72e3b891482a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783fa3c5aefb1398601540d7597aa0a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561746f1f2e059e41a2bbea4749dcd4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b38308968b48ea8e80109332952b2c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7779157fc42966a6393bdb21b812e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddb5d4fc18995ecd9f29d72bcfab73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c93ca2f79d6d4be2008e3591f9438295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb61feaf1c8d1a58aab0c96315e8bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcba182fbf38d410fdea29a168b68f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a28d44b9683d88e17c54b035e938c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fb24d37f8ec56d9d46372938f8569299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb8e53aff01b8f4b65078ab5748ee9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834d134bf8501c3b1498a9f73bca3ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc426286b668344d74b7528b69e2a11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5689435612a32964dd5d120ab0a23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fe6b6079825fd4b90c97c9fb68089304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e501ffbcd20707d3d61f91b1162c73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572cd15dcbd568755bbf640574d9193306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e23c79dea7baab26903bf742bcf4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa2e4a6550271a5c4632c3d675fd39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6bba7e2452d35463fa9f09ccd6736309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cc13bbd2232fb76127462590a2387310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f93808e560fa2cdfce2496b9b673b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f1129a03f3f2cdb9dcfd76ef7a963312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7a8730862417fa60fabb88e1eca21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc7b804cb6f4094db8ff026cc85097314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fe5c7b0316d7ce0c0a3108bce0761315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf0df8314508461fb8e5580c78b0d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245875e87e588c7137baf5170714c55a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da1e6df31c571422d9ef65011e17c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757072f3983464f2a93f2ebdcc84080319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc01cbfb23944880fabf9e2a0f11562320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964584beb56dc7be831a7d9bc7bcf1f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9197c3dac9ddce9662d125cf7e0408322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8925615a0ecdb2df4d307ccee5c112323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e69a0083482b3c2a5543dd70c39aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ced4cc63ce827b0535e798652252e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d28f98a4dd6621d3274686cb15d259326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682cca5c203cecc6172e35bae21809d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb41edda1e6d9704d03a110fb981ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38585882a062be4288ea1ce5889a8b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d164cf9ef40ee7370521e5d4bad11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba8a809036e9064e640771c31a86a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ccaf07955d6db5888aac694d5d949332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662899b3c5b91632d566ca047c57e375333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3a87c82c46d7c0251dbb6527b015e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b740d6fe7e44b9367268f6081256e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb845deeb46bdec6e943465c9ea4fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1e4c6f3ef3320844f5d5cdf4ddb73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73f8186e408fca0bdf901d9dda531c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbde0e19ba055a6576af4bc34b76fd3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a96e9754b4b8951e14ada5c73fc436340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8bf7a9cccdc4e8004990c979e7b21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0808feeaadf2b46fe0360559c32d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694009a500d60e2111225682f96a3c0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416b3e0704025d610b2e7ed81440db5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c04647f4861453def6cfa6bad5aced345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049fbed807b245ca3f7a6db867c0292346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0e991ed2c6cd8785ba7aeefba21d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540134f6a9a131030a3729eb9421a01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709c28c6a5b6e160a433e67fc1a0820349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53d13a6ed213835a35c42389d17836350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf54f946e514b0eea64706f0ea77fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90e7ab03e5cb231932d663cd5ad1c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296725b1c70d5c85d92bf07842fe76c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66b44b36d78bba747abf94f079848e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71081cc10cc3ba7e938049fda03dcec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12cdf4a2243b62e1433e6a3b7a2e53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb46672434dfd7c31331d34534bda37357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c83772aa4fa86b15c38558b991a33358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0ea2bd549528371b524d3257831c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcf4f678045ae344571206b2b1059d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4fd2119f41efe06e877b2f291aa67361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d856510a45fdca2374260a5afb6dae9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b7b9b6bde19438e52577c80175c2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff259cc720c18a91703d4caa630e2c30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e92050360f6ccc1ea1c8a3ca0e6351365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59187c72cc2da9ce973ea61c8dadfec6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f5627b035ae6424e4cd6b15f98cd4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38051874f354b3ca8d28e5a55e4e1b7f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5261f2d504ee666c4c91df2796393db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e27096cf14e320578419f4fb16981e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85742a94d702d8669d80d6624933ac8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c81170ae3e0fcaa8c8c61eb0dd5253372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdca5d194945e022e3b5810643a7cf0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268a08b150070170840900cfa51a333374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce282f1f368cf03a92cae7aa4b13e86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15cc20d1a5c137bc6575a74bf55ca8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2fcc355398ce700175cda16c5a930377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b48b230ffd578f4a660ae6e8fbd6c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ee26fa45b8fc4dc6b4ca72cd3d301379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44d97e044c2d8c8b8919f1c6f44a65380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1651e3a70b6a1f669fa446c390ec9a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adf25233d0eb1f468e7ee48e8c6301382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c93c2a5dc94fcbe823b433e41bf2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee69954d86045c39dc5ec88038e904384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65a08fec0b0e9e520440411c089971385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28cd8b2a416053a7d25252f2f0a663386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ce78c0f597eb937a80dbbab84971d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ed2485f282f0d592324e9a4709d96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f9603736eafebe81f248f1013a27b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3637827625cf5864d87095603f8a168390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070ceb322916fb818100a5047a0b3d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87f38358685908eafa02ba1a876eb9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794b41aeec9bcca8b69398c907cbfab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3967128a1afc3fb257f244a27970f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718248e90aec43139743cdd3bb892c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c8c820d3b714b6c709fd3a9ff6a49396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658776ef93db81e55ea5e04339481aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b7c4e5fd3090d786c4449dd0ae1c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38382218acf7e13c0790896267526140399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6cd76f6647420b7f4f700a371918e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d88e414ec65917594239a54d64d08401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80f0351f70ed92e78e06820eb966e2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f06103cb633ec3644b4fcc2577c41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb45fdc8f1a397f865da7e9e0672892404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae6900134abf0728781fcef3550650405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89b0af0077a785c9ffe8a027864634406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da005e87484d7e92afad8967995cfbfb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f36ac05a125b02d8e37231a773048f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cd043410c3f5495f6815046e9ed1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634d750b233222858c8b535e8f32373410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336de877813a96743803161aa4b8dab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a0ab5a4adce3555751f66350181e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d0d2e0fa0b9a0b1a631d92f08c27e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd94f316c577cc0cb8caf19bd56b02414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1ebdafcb0afe9a755f7263b22557c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877d49126ffab7f74aa4753b3b33225416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fcf295405aa226f0a602ececde043417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99b775029bb1a7f79a2275abfb459e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ee586d23877bef339f26cc995dcae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19baff3325c3f9f9d475ea62290fc50420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce7b7115825043435d36c55838d23e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b46d01674350cd4b78b671be71bd27422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72115db60b6114e7e3088353b520a23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82042f1270e514124f3e935e9abfa35424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea25ef3ee9e44883806c9a97a574d14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96ca117e8d1d4689c0b0c0c8cd338d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c65503adb3253c3a4e52d1869166a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e3a9d74b17042f06d210b08f5a12b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744686de95c244d4f5e3c4e557c61a48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e287215bfa76085f29609b03e3fcbdd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6319effd20adeb7a18f9e6c82c8920431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8a90102e9ba47130058bae3a36866432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7001c4cfbd2f3b8b07eb922dce058a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23de8d4c21a954da42a3f8005d2c0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495c8d091c3a34294bb2a671c30585e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ebd2ab80e8870c085960956ba0da0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691f327d051cf13b7ad29a0fe0fc76a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9af17a99a06702739fedf0ca8f0003438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e7f9c9243d3524fdd3db320215d31439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f148401b086ef08d4ba8479937ecb9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65277c60eaddb1adfe1cb7ca927d69fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d890d5f5ba46b4e19d1d34f3271a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decc37705907001d663f0144e423f34443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b19279f8a71d22c396afe797f1c78444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb44e126569036fa01ce223aeeaad7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f195e3d7c27178bc10908e39512751f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e47fe277f50c0235254e54a93cc4d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fbbb34546dda3054b7e88147bb110448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b38840e7c03fedb7b5ba52d88472c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b07453535b24cf15fe124aa2e9ede450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2fa03dc64f0ba71d9cb8ccf6acc32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d72745396cf7e6ce22226b33004c79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b5791387c4de0c0cd95a6658c4a62453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cca0d34d42a4056fdfed0632d84eb9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4aad26edd525c2647fa5a83ede7c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc8c1099c6fffe19e3a9edd2f74f40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fad6b55af47c8e02b57802d5748fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffb2f20aab1c15a9a6e5ad6edbd4c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488e48a79a5864c73d36fc17cdc9759459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e89a2a8294671bce77c06dc9bc75c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d19c92527c84e23c7659c7ed53060461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaafed06f95b63bcb8c70439767cffe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1c11b3dd3b3bc110575642eb41d18463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9d0ff8723ed1185dd810f86232eb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7d4e57d2859bef4b9154e7854b916465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22b0707c9db7e37e9aff52b42e3b0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a54a9d1d1fd889c0f9b10170c4f6d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdd5c68aa8fa46321d98c66ba1bc6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada0ad630c38b62d066d26f2a69782c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc573488bbaf31b2806b3612646c0cf7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c4bdef37eee3c60841d1fdeecc7b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f153abd9ca06c197df44d38c278444472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13eac15a5b364d551120e44235f04e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ede6732d38873fd3b243276bced2e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b6f1a877cd4b195f8ebcf17498d85475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992266b0e1de152dabb5a99d15d16a6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a87f1882a6629d5dc7d79b8199c8b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a34bd96ffedf4aca1be6771e74e57a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0474dbb12c647703b4e3844c8bee2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ffc4e79cf19a7fb80074a52cfb739480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c390f89a39f9314bd62a9c12c1ca5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8c303199922536af02ff9f3dfd724482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd20a5bff5f4ba0f24e805d721bd2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a75abb3ec90b6c3a526af66eb249c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed4b85e773354581fe5cc0903d75c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcc10edb60b33d1566cbe75a0a6535486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62287eafebeb0667fe85bc6bfb7d7059487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a34044ce2f883a57dd8f91bb615c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cc3c3a20d9f3d76be6aacabac450a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabbd5a630f3966ac97a65cacb0e32d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e488c9042c6b8336d2d94429c942ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbc52b1233b5859a033225c2cab8c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e130f2e2c6af548152de72f3f6724493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ec94d2bb534dccca92cd971639280494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dade8a33b185e34e5db17c91239f254495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae975f10e235a000844aee659b8fd70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234ecfd9515882045e18787691aa14d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24e169670e65e0059bc548086b1578498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d929e76c252773f5a3e2618a2d31f0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf526b11c08fb1b0c90a94281852f5a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139701e7ea63742cbc0a701ff7fbc8a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0358391506328be28740937683c9f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad50fe64df8b95fbeda69799a6f3c5f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201ef32dbb8734f2aced87746bd7fd3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe91d338e80fd4c073749c7741ea7f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872787f3d3aaff97148acc8a0f62fe78506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a1fc5060d484c03bc7a410e1a41aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846a8998ea2c6ad04be174f0fbf80ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fd3f97aaecbed7404c33ba649547c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c347ec539e3d02776edf28a89bdf8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29782cc54d5d2b30a4c4fda6e87768511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44564295af0dd104836a811c91e1e6b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9f3fe65a77887fd59e486bc1604f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374ddd4733ace62dfbe94d23dc340d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973605662bcdcfd2c9b38f7b5c8fa7c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0038f8b68ed487b0bcf95f495164deb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8fbc390f19eacf2be9fd6ba249712517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cec3d6ec6dd7bc826ca9230ea2fa6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb2dc22e7fd1afe12c469612553468519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f689586f6e1bc19c7f399ce139e8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6cab5d8832777cd4881d99a1b268c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9578657b1fe18afdbe3a2ffea466f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33cfa22c6992b3de6845ca3b944237523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030a86e7b837449badfb51df33b8363524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749d5a9947d7abc4f16cd7d61587043525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11913377e196b76e67460640e03b03b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbec71a696b756bf9a4716baadd12a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2681e07c4aea584f046877739f767c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac1134e8f6edff1d623a112be163b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de400ceb2ee4e9d90c289493c1816896530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d689cee3ceb81b2e448241f05f2c467531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912efb08fc4316a8a2be4d73784017e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c360190ea8fa3f734e8d65a370dba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d2204de161674e23950681574108c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468974388611caa63f5c0c7ee31dc76535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97121fe40434fba4abb017940755f9b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f208294ec5859e67fb989016e8c08a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e3d0e48a68b7a9840b6659483d04c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b716e6264f7cec43e8b37234de3cfe6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073caa1583d82af36b47b236148353e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b3d36cccf379730f893a6f8d441fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c4702045f893d92b1abf3c5877ccc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c370cced4814fb3588b015b04b6a60543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd9aa563ba18ec946075edd0b2f429544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dbde83c66074d56bbd08f31684777545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6b97c9d81420ff46f0cbd2e634399546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82007ba83fd1a28b1d7eafd2990db9f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5b3299547cdf79138aa958a2dac8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86195a0063e022ede654679a61f963f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103f3831bc541e518094fcad81d042e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22859ccbb92d91895711b07b7bd88a66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3066f2466bb27feee9792f599c72ab3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33bd8e3ddde7f7d95f1fb3f7431381553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a2fc112b68b1f4095a1aa401e9c01554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d215deb1dd02b845bd45c3da400a97c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bb163b595f914446fd264b7f9fab0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd0ab2d15478ba8190a6d6f9294139557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63c92a2d2ef48e11098f0a39247e47558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7b9e4403caa49a51b3035989d152e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a84679ad8bf5d6edeab0c5d311421560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc80a0817da72db3989ea805a5d26f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18a444cde70ed8153d1d29d510213c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c765804873ba5b4e5c9b121b77b75563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b13c67fba844d6578577c2919dab1b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c499ef6819a5476c0d8ba3e64e59195565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c18dfc035d6b3f745776a2ddbc0c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dc17d71f2846f4de7ef52ee96e72c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462908542854e1784cbe9ffba930f78568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad6658c39dc5c730d5b6020044bce3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55479a5e45c346821974c35f09a7dae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7364db1bac945f43c5525df39fe124571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bd8149efb4f6e46e53e59c2741d09572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a2d851dffb689178f9dee5fa43c0c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d7f4046be885dbc3541187a342e59574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3aecfded41a8afd98fa77a3870b6f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f2db5c888cc3c8e65ce66e2df58d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5301ea857042d30725c1915a61ed1c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424b9e2d7d88af03138c89c31e014f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992b4e628de54a2fc50c45359cab241579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e891bb1e5d340b0da254905a7b4978d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471c66558d005b87f86c29231100901581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa573932bd92d7d2cd5427c22a3850582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0eaba0fc086e613a516d09d7915833583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818bdb8ebdfea2ce1b0bc8b33962829584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3fc7e4d237645ac1b38268d3ccfff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc8ad84b7be27936869e7c42390ca3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5609a1253a1f234c39647ed2166fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba115074a873170b1ca01dee03ec3c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bf4dfb3c2da748e45f1089aa50c53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bb665f614a690e9427501c5d18621590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57272b600930243f5d807cbeb3347b26591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fe69f390442968f3ea072d4c902ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df3801fed1fee6950c92c8628d8be5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767789280182b100b9dcb4722c90ead3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85532d5d1a6dc9c78fb9d26d4a74cfe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942883ab62070c3a64704f12ef97c3b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b558bbe048deabf029fde1fccdacfb2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73255ccdbd09f6626b0f6837b530e29d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd93a3fffb9cba3b505fa7fcd4a7c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc121ebc82252af2d54aec0b9ea055600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fca13f41763694a6ee44f12a07d66601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a22fca1545837cd5b85a88e8ef1d37602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28a37c88582d57ba50c21d97b9c580603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620958f30bc80bc4ab1a9ee14737bbd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2b066276f09ccfa03c5d5563d30e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00de4c9fd2a1c5b5dcaf64937c84f55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc7a7286c187b828348163cfc6092a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5142db40e69091a418aebd23ca65a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b5155784f721f332b11444b6ab86f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a99df9176d20fcb01c24b5316a1836610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb22fb5e4b0a8f29d045d91b90a26b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581e7ea3906daf6837a0006a8ea2542612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5763cdce275adcfdc6dbab3062cd2a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bebadeaa7b252522bafcce73180b21614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a651542f00c42841c7a560a0b7352b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3193fe4033265378857002a023779616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e76f73b61374dde9139bb25dd6f76617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cc37fe53aef1107d5d1dad83f9bb9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512995d1446029d1a4c3b6ccf273d9e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092d4dc39171437b7835b4dc06e25e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81cd7e5c8979afca6b4ab199cae524621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48727c43da93e06147f3821425c9f2e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a495a19dc2a4f377534ca7440856fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ccb10a81f49ee80144d8de5ba4101624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560888770d4264b5101dced3b7e24420625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c06111a55fdc31969fec21917c2c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26083d87742c84dbd05e556ac1d7dde0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9876d962c454ecd1e278839d06de8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45afba1f61006400dbb38642d9a624b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23d99fffaec9c0ee539cf83ed33384630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb75267339943afa0be318107d6238b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb938279f2c25f990e5b5c1e8472439632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bcf24bc632dfc46c9e26744c5bceb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c04e11ebad52d6353244d79ce8165c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9ca21b4d29b007f633708845d9192635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db84c7f6de81ad1278f8361000113d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9db859c5b37d438a4acdbd440821f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fed51a037ec651a073a7c3600921a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7fd97ca6b8a0cfda51db71e5350e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aacd1b02ce87c3cf34ccd7a8305fb7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a64acd94719965405e92007c631b4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a6424e888cd7a569054d450081722642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbd1fd537578e0c0ba14cbcf58e711643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4ea6d479f23bbee16d473b6b1396c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066456385ddcf50b26f760a8d859ce3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243e0be4b413bd72a3318649591f88c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27313fdc0301292258c1cf8a70fce28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7e89e6eb9560bb64f7da9d46b2d9a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b3d597cbaec3c646a82848c9290c7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c28b9ef728bcc894342796bab1981650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe73c35fbd1fede7be1ae8b1776055651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd9d84e3ac5dc016e74a8a5ba0b7f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085397921d8813bd082e315e1751deb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e5b6a27c9e534bcbdccfc98c77f20654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b3caded9699f6eb19cdc878e4cf6c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca455380740179fd9416737a096fb6f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817d1aef33a96282bc51fb97087e8d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841f4c97f2f1c3858266cb106634bb1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc01420bbc51fdff57b2b821a18f90f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bce5a7772f12130da33838dde10db9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e2fc358d83cfa293cbb0a557e19c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c546d9cd9589c1bce9947e11923de1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b470c5f16b3bd82c9f2d615826fa1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a04396107ec22c2e10d725f073f3d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71eb90e0fce5067b51350887202a02665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9cb98379602ead3ba39c3b900966f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362409d4c40c9fa51ac2d396b4cca4e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2ec9aa3aed053922ff7b6d157e48c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec012a7f4a24bf8286c220754ea65431669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce083090332f8ef6076808fb444429670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435124e9273ef0b963032b52b17b21f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e40d16fc5b19f4303b1d31c9bc3ca3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58801739642949766c8434cc294ecaa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895c90b9d293f62b01c9b07c505c12d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413963bad94836ab1b34378e36aafd2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68669e83a518f887c134551a3db7ff53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ce33804058c391c5cecbe4245ff2e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5a429b9f8d9ac9b039ee7f5171ac2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb716c865345ca5bb27b7ef851a6a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbdb63a13f2c4d791776cb9de3a149680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862353a71464cf5057dd857ec98e5526681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae933f4d1549341af80b07297aea1592682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a03527c5ff727e18cbd765202f4bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef78cc9ac74ef1fdc9d92f092201d8a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5829e12693d180259c3dc4d52084e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602726ddd01ebc57c5d2540054687e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d2625ca41f4c0bc9ac81241f53a7a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a220967485325e4be7b4ff405a489688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e75853f36a74d8a9d6903fff8c1b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63591cada59f98efc01f92824c86d2fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f85d10747ec0c931934b6f20f5b55c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a90e078179e78d8f7390dd0544ea5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d02d68097a379f87c1f76e42782e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c15e3c1b476679b7b0c09da4b2ff7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba508dcadac5f9afe37abb8103ed7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10323343be2d959303a55d2e8db209ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60d6708fd2dcb1d1bf23117c98fe7a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc956ed9a20ba0cc1084a4a629d76e4d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050eb183cfb43e588dd6483ac9a9c28f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a3e9aa523391c2237af346156b965700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb78205dda32ce1ca4a0dd577b0205701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807913c4e9ffc780a8b2365666ca505702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3a60e5e79ddb03d138f0089c94cb2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddb53dd5fcf6924ed94b32ce45bd9a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbcfd4190ff735030ab0a93d2f0db0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8479fe717838d0f3df70e5b79724d31706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36255823e9fd39de5fc57d04557e60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75402f372f20ce4d06a2b75b587f7c9f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484335cd2721700f99e3a05d055b7e0d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c51283130148f155b92c3afa7892ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607fb49cebe6b83decb0b47b6f9c4bb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de5dcca6e37c1a0562f397451924a4712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5902e5572130d8bb7c0123a94b6d6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65173f63027b4cf022340e93941253682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2a7f9e2bc32b1b88ab8cba454c5ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146899b1838fe709ee299400afe34dc14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bc7311edf9c532533cc7ab469be415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375ab671f7a8eebd7dcaac10577c06d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c308f1f697e9ec24361dc41b290797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be42022b6f795ca261a6ef7250ddd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffff410412d85143522ff4ba5140b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0dc9d3543779db28c734d35d3af9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df831fccf30171dd55d08845ff3966611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58a9ee21ae155ac5425bb19b3475e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf12f7cd68dc975d51b98a61b09383313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff557c4b21b2196453348a4be326943714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ab50041c2cb3f8f91f86f2556b5b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8a0cc218050c4754dd3d90c524e7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0944bfac58c6ae1e518c6f67403f8fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217ab395b10dea4490da8273371079018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a05e8cfe92c4310e1b0b706fff232819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30172d68b23bc6840e426f710a47e55120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf241a693566eaa110750e17042356dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4d6651b0eab2f0d790e72a6d62e5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c3d7ee47e1a5c82e5f7b53a81ee4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1a52460485c4c18e815e3bf5c6f1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a220b44465b214fea251684ede008125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dd0a8fd995e1180dd723c757b036726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa0a768257cb3f973398aa73db8b4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e81158db9ac1bd517b2f18dba51c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185d16b06a4803b41015def47e3b92529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcea4ca1cfc32b41f781b7c56d0e0a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927882af84c6e1ee945a2bbe62f42e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0ec096b3111d9c0ffdb9b249df3e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6ac8f8d37482651a9e12ab728c56333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b06d3c60492ce0ac9da9690d37eba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6998557cc8cf6a57c1ee59b491e262635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84637aaad12232ed047d6c351ebdf9f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c30188667114dfee9809aa4a129d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb102079b8423d74c06b2223332d757138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b0a2613920d2c43fa8706d6318d3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb226bdc51b6c7ce46c182113f80d8c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fbdbf13efb3c26a8aac9d3651fe1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5bc16b17264b112f8a2ad9600ee2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cecf0230fdb9686d44a8858e840dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a804e9a39dd2dfc47e9d5cee66ce144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d88dd02a76b9d5dc399646a37dfda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1bc8a61f320bc4ba49d7d030b496246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f0916245f53f6f22c5fc59e2370fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a8ee18778558d8f61f64ab248f53a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c35c96507a53c82172ac10559e1fe249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e288ac044f9c8d64a990b13126c6ffc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c11835085856a97a90c047a26c3c8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8af285947f040297e1a4e73e1f705852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcfdfc0b9337b15d03564c0856b68253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cc82bcdfd4404d30f14a0acd48bb554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557e9f4fcd389f1e27299eba25e665355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3463ad2ec6468a44858037d2c145056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b26e265cb39333fc1a6131765b71f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411b6c545211d77c30d36aa0a49d78958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d621ff9af2b4a4a9fa85aee1651d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf82995e6a4d138cbedb7df057e842e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44517b68626af27fdf05a6d6566fb85261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703aa86a86300d03f2f56ad7ed2f09cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c6f36773273621f1c0e940816f32d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7d79a6fdad51f196f99263f9cbb4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437b126cd4f69d4a641b1da5a2d13b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b41aa16f2bb24849fd450fcf98a60b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa50cfc50e7d301d81d0093ab0c14567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a37dc0636c2074b980f0afc4eb9a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fdb3d7f7430e1fb9c8119c10152ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bc1a11ab48360283f8b480f7b1af970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afd3c8f26f7b8e16e0d62a9731061871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099169f2b90963b358ba2ccc4a7ef0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932b3c604897558e252c5112bd1499c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f329f30b2b93631aef9581bc4daf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d63327755bb8a73ebd1ab817b20fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb435887de77cfcd04c87398687c08876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3963340362c99e39c9eab1e9407bed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359f0faed40d9f05ce8613dc1b060e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138e2c7e566ddc3b6f2dd4e78c82b0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49217914562623a4ea52523c65a8fe4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7b9b89f888050bea80715eef1397b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e283f268413d44133b1f32771d35e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be69cbf06dedd96f96546825a40bd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eefc9dc273b46f3a1c1e8ef793ae2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acbb5067b15aa6231a583c1b6934d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f59ebd9b5021987966e32cb0a5db1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544abe0dc9d652516aeb8f7c7c762a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69e949f9a49312a65f5f308bd4ba2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515f610ec74e97f20e39963ce05e81689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00981c980af6b4bb4e000025d186b37190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e5c5a8cfd82f4c5928f5033046a8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7b4d3bf24464afb37723c7eba79f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da85839b8dc78d72f1326db5e40fb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8728124f62b85edeb09f8127c434894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf5926a62a2a021fbaeddeed87bddc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f3d50d121d5b0709ec4d12abc42db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290eafe2d48691c9ba8c143b2cec29fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d418e034bd9551fd787e26b3f982898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd40370dc3be79ff17ba4a5b230eb8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83343d2c3869898f04b56563d06e4852100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4952cf750e8ccce4321478ffea671101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a2e2f125010d044928e712b832263102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21b2713d0653bed1f04c418743a75c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1757d0da96d804dbec14ad53da9f7be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf18d5313ca39c88ec423a62810041105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6782b61d043946f2d672c1ee1dd13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7796732d4eb7c545e701691f42a80a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815b275d962759da0ee1005a42d323c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8237fdf8c2fe10d737d6a4ac851eb7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9bd6addc539187f132461c2cf4b7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c76ea52a14da61fc2bebc1f8f8a94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79469012ebd6fc8de7df00c37fe7b576112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cdc80916740c1a3ef355f1fbbf177113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17d4e004ee81f5bfa3e3ae01cd392d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926d72a019e9a95f517e9152611fcf5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff975b54523e1f422a333ce57cdd7cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3725555e247f7f95ebd52a965aacbc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e8640891585521ce4d2ef3af5e6d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d548317aff8aa8b60595911d47e5b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ba28d5056d7645c517402749f8af5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7612e226b562050a3e1ed5c93c08e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddc9cd9e1ea49ca5604885aa730a1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a6a3f0fb66d9369690f073f2aa83b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e3c8b480a42afc167959e30f3ca35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acc88bb51bba948ae5c09dfb15d75a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae136011540a3db2aefd7d157cab697126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98eda9ef8eb07e295c8d51eedd2679127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79cd5293e1d74e5282f6bee34a6852128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24f4b4faf4b83b60c7bc09e3185170129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e32c68e8b9e44eca72fa0a38ce64f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecb392028d317f68b5b5b7fa1897e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d389724cce4375b9c91e9c08fcc10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d251b389ffa7b93d9693ede3ceb16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461debc2b073653ba7277666689c39d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a102ad0a814150dee563ca93ffc125135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d6da41321d08d602eeb7fd25f0057136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56620eae54375a906d97c254bf9ee19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76ce403db2b9371b69312db106aab3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764071f8690542bb3657b48b33ae1e5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b7eb0981fe4b1b0fbf33a9fafec59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c26bf2cf962d30eed59bfab4116cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e791a69326a8e342298f91eb3f9a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11125251d9b77d7886df5059a0d4e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2158cd943a79b5cdbce1b740c94843c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1f4266386fbbb8a33912a6c5daaa8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed5f59cbbee410ea54b98eaa0e5f29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb780c4d10e76d065c48612ce8a6f66c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2912810888a47a01283454b516067a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d950cfc5412a4f7e972d5a8c375c6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62848804682dc10991c01d78dc460fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e149aed744bef4016b5732740e21ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7daa70fd7eabdfcf1a2d1d76cf3598152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19812ee556a390aba45c17602de82c10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0a70fc5338a60f4124e3eaba29759154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d1bf3794242f14e343544da3a8605155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885c06688343f4e57aa554a3ecf4f43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85ee3f4a8f9b32b8dbae166fef5d90157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f75b72b04a2a319aebaa2dc37d1d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3d1e7e4c5d3bf6e788d6a99d593f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c468d4c04e09bf2c5d632ce10c99be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883bf65dc1e05ee3fc123bbe1d32f6f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ca76a915ca9ef49595485d2ec3137162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0dde1d7628056c42b6bd43fc1efea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213072d825a3236cd5bb7006d4fe5ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26a8685a32db8386820a24f330f32d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebca9bfa8f03854a3ab52e2377de488166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad667b53eac05069772adc4d9b8cb8d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e7ac4ea0592301521f55e4f78bdf7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4acffe8d661c4a5369bdfff113986169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb70cadad74137a1a64907611cffed1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c524a4b105826edc1cf085cb6efa2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45668b478f04d25b83c9d27f1d0a0197172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f8c89fb233a14c62abf14d009d481173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20738d9f25b468c006aa9d11ac2d52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2128d96f29131d79954f7d7263e514175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c32b7ed4b15dcd9b64ef427792a51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316077f689b9879bf6637ee446f4cd38177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226667ef08688d788a8c82c21667293d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c75005221c388bc75360a62f6efaab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aadea29e0f9a340f9d51c31b8800b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54def41d3c90e2e0dca570b00753d551181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf4b78373ae4efa8ef452c1602536e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6562a112c1dca831dcd23f15587d01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70617eae3ed59c438438c3376580984184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134e25e7325f06960833c229d7caca0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07e04ce23606984bb149d2a5216ca3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fd2a701034e4970f32932ceb25790187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f44df3f219a59b6ecf66606c145ba3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe957f273333112c2b3f6097e15bee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a21661038856ea0ae6ff81b6c942b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6fac83f4be6e1a40542cdaf4545f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad65cc9c082257168176ba4612cda1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b5ceea07c30c3049300489f652eff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ac81f6a57f0f6a1f0874c30aedf39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205137dfdf64a6c092620507e6fb6108195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d09cbb712e69b2b525f99a265f2fb9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a76c1305b588e0758184efe9a0df1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580038d2bdf962ff86ba40c95c5599af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb55403d54cdb220cdaa99e8c6d36d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e114ee32d3a9d492296977b3d2fd22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c24cfbcd0d824a9fa881e3f72556b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd530815be604f3c7067592cd551c0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d63dd7a620b81f07d5903ac05bd008203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd04e4c36bdc833fef669033ed32f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29591017ad33233f4bf6b6c1af0ec018205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94216c329fbc9ee3518f8a6a9d9f5058206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc003f52261b8ad4d85484fc7676f07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baeedd7b4e672aa3335541dcb10c57f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ac33ac73f995973fcad8cf4c132f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6829f785699205f37ff63a978ec15a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a5a0bfebce0e01ca782c9e973ac97211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07db4040bc1d86de77cf774a701e33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f72b7aee7bb922ba0f53792e947541213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7eb54a6a9b3413a66fe078851cc86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a729e7beb79712e4b81816015db98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a87d98c497fb8e614df3fd10331d92216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433678e30df84fcecaf0a92b7f05e007217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c23212fe33a43441b9af3fcc5cea04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9782d7cb869fbd39e79b83b5fad778c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443400f09546642f25e3cfa56e46b5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e23a491be00103b377d9d8863aaa02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5ed7a33499908091303f19eb17c95222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb4041f223cae31e66e8a552f10cea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd6a3919e7c561ddbeea8446534c24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819636c0919fe3281ed72148812ead8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba1cd5a4670e22abaf39ae713b96c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692328ece4249708fb8293750124c74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070fa137893f68dd9fb70d43a045d05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb5bf6a80bd5d25748675a86622570229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283c5c6c3d7a3842a3fa4cb9d4a9f35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba78513e092083743c0d44eea94470c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cf3bfedf142b1b740bbc380a737e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd145948f11c8b847c8cd2f21d4d37e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3ab16c981421e3aea9497e7927371234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4b9330302fee3bcdd34b3fe8b78b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a0889c9b7ce1b474aa67a64319b62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348cdc33b86373271dfc41c9bcb7678f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d7ddb5fd5aad1a3c23ac27953c470238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdafc5b35db444daa968d62d11d99b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe63d04caf97860dd653b82c4fd344240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663711c157df0c4f5fbe02e606ab1547241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3319694f112f8f7b98319bfa7b43ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be90dc85421c63419c3e84367b501a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11072d2a9e81d0053e49ad4ae71770244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb2691120d86bc8324d1c615f34384245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f44f7e4c275bdfe4f8433877299f17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc95bdbaa8c51fb8d5283877d2a2290247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76b1e15ad8a943dddfb26dc46a88b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0505de401f79cf6ebcc53fbd4d5c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f747502736e0d1f011d9b12cc0893250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fda44cce9148683d2a5fc4c7296943251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f325f1ba29040b3f602f932b987361252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ea2ad3062d30182ab0ede8eb0d231253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e241104bfe6e6e563bcea90e1b9af1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23be2bb7e428a97b8033be78912d8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1f1018be2a925204035063dbe6097256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7079284999bcaf90d64480424ff528257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be480bb40cef9923384863b04fb2ba2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04488377da427dd6c39a5079c702b2c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd20b1e269f0d6572c5311bd274ee17260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb291b4e38be42a06daac6b4faa88e52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bb4192647ea26057d0eb6c20ff7c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08818a8d0328ed53eb8c3a3e61ca86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c857373df3d46f0dea35543573e873f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0b4578ff60ec5f95ad7c3d7030839265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8245d7e39bc4c4cfb4b2f3e64a8577266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3d763f94247dbd30a98034c8525b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0d0ebbf19cb32e535630063632c4f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037d99a4b2d53dade7edb7968fd8bd4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44520c9950363c2c7da74f235c2b80c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e252ab57c393171bcb12bef4a9052271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af763595f5d9a5b07f48971dc37b32a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078a72b08bc8ebf96c705f2847d5120273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6b99f13e37b8b7f5b17961d05b6bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d36cc25ced7b66b1761a6c69f050d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8e8bbfd2b9c45810b8213ce71d64e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36a37f217ef61e5114f490bbf92e03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315357f50f4e273d3b89f5bce11cd134278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a0d3b9ee93959622106342b3c9d7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd7793d0a4154352ba770e0ed84783280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1cc2ee5c5e3bb48e271886d2c221b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917a3cd78fe08351e0d4467b1c6b7aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dba4559bfa4d8a7b08886d59f433c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823f6e036aa5dee4d2525cb423b6ad6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6641be16f0fd592153c753ba30e4f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bfcb3f8c11630c3be6bbd7dfc0764286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf0214f3d6e6da73b6db9865450b3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88aa6ed16fc19fc79934d027c924b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62c443fd34560c2f11032a27985745289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24e91aec4d076821b6bbf7895e37d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d899e54ac6bd6b42e7a3d8e779ebf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21036eedb77471d0525522a7a95a77f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c9de672bf8e85d481c5e4c34f607c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644097c0c2bc653f397ad22a35e17a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dfcd8407c0ef47de161e1326bd8a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45d0cc07eebfcd1d357a0591a429fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64469f95b4ff856c12da78be89454b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c3c491d4aa9af52f3a7bb9cd41c0c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd861d7be3ad1a589a244d25ecf9d4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8525138bd981f0f7a5ff9133c6a506c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac06e00b89218c8e695761d1798658301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045280e5edf24232b108e4e30961c0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d8892a8c7e05774271f1402be289d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704be0e59209542c6407bfd06fcd7fe0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be7b7ed49d93ae6f8b288b3910ecb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be50101e983601cc63bd712cb280402306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde28fb9811ee8071726f4585ccc5082307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52202da2b880e3c20e4ca8cf42ea17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae08990d6ac57f2e415baee97aedc66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0ccb541150dddedf335d2bf8250a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52909ff46a977af1cd3d4a30e78ec67b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f78e051faed329121286e956a7a849312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a048d2291df04d691c630000ecbdea5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201b09208c70048c0744360f6840a38314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf96e6a065393e8033f141cf5d94ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e5f8d6cd01b24c7087fc1b7757b22316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078aefc1ae83aff75754d7896bbc320317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551abc8cfe60d124d3939e065b886ed1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9f4224f2477a5adfdb20fbaf48dfa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0b48380f987172d4b64695801fc1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68430176fdb282dd00c92def1d81f9d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f896971af052b9610b0f0084f26c46322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f193be104b68e743bb1305cecf46fa6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb675b5ef090816d4762437676edf66324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36552a965d13fb9c30dd6eec089129325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc52a9fa04b6c393cbd1c45340602a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1947ba761182e3d81c0e5463f7781e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00e63ffc6f900905b408bea2139519328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73beb397a9c78459785f4d23a69319a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98fbe05d97e4718753ff52043c2fc4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e485a6d97d8e237ff65e98c218eb2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fd558b16f1ee33755fa7731cc067d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bce0e30e6e77101da691ef185efaf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7da9021c32df59273eaf1f914520b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9599aefedb30ecd6fd6b9bea576e89e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd051901e0d04f66ad66c6f0a19ab8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cf9bbd8f60afc73b977303994e259337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd9f81ab9da2455429cea0436501cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acc0f2289af006e1046dfb662c9356339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d207b79f0b2e3df4bb23973809d3aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b58c1cdff5c3c15f070ec024273eab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0c587186efe397aee20d953f33d70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2571b31b168f122a462fe960d4256bd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e1c50d508807644576a64dcf66b6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe86f1ac10a8bf40929bc4d4580fb5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe073ec9cf41f8ac46c5bb35ecc1a62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83b79304afbeaf6937197a4e15cf4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d75a62e6f7dcd08eb74649b5588926348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d897b5962eeadb2366dfba87dd7c774349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13370e6068917e579cbf35ca0dffce86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27552c05c2260144e565db196c0e6fad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13848ffd3028da1d2226e6da62d360352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8ed6444e91f23e8019b1a61b900a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1e6704dc9b38341d39c75260d51f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b945429793b936cf079f57b5bc8eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f635ce4a8660d85f7323160600a294356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2616eb62459a3867039a5ea79efa57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bead7445f43df964adf1ffd50e5afc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3815c530cd4dd6a26dc354546336b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06068722e3fe0d066a141101f3310c4c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f9f52ecbbd52fde018856765de9c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837569cef1f62f2d1ed89423aa4fe05d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb941b4111e1c98a32f0bef9742b026363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b586854f756c67e5f3e388f4af67f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fecee8bd72fd81db41e7f402b3c61f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e80ef4497fa1f5f135862e44d30be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a215b29ef09c182bb177510dca8bb4b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7dd1ea539579f7fc566005e8f038c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac664e2c58119c092775fe159f76e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b22fdd8197757e8e8f73bf0361381370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d3edf3070fcfe09dfd610183068aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe60478430d7a93963d4766e1ff445372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669a04193e258288434150168cc8f7a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb93d8d2b0e707b48968ca02f0f9c8a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac7dd6efceff280542083d8c6a2d77375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50757b3aa1366180564ac90ed3112904376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b3e4969d79746c5e9317c8d1c9df0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c9a8cff2ef0f519efe931d29ff3e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bc8d6acca7c102560311467987498379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e624ee506d398cf955ba02a217f9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfd6e6d2bca7b9e4be96d7064212a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2fdf8563088a9f69aaa7dc60fe470382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a99b56dd76c65ebd35748e63a7c574383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950a7de2561dfd119cf01cd8882d503384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059951edc0e57af9ac3155a45185974385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6dd98b1f9cf54fcc052024475cb90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60e9b466c5cf24f4fe38f72db97ccd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f8dff03fb717a8f413a7b6ed0ab53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0685438d84c1e0bb39f3d37e03f343c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266ca95eaa1fb41f191b1721a64951c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dc865685d01d15860044eec36d338391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa71ef97d5b1543720171a4572a90da392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1536934fc6adcef32c021539bb4a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c55dc575355ff40db371020f951f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac010087d39882ef015ace6f79dc5d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235b5000b0d282644bcc6f56db940ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928b1ce87034e785a0479103e670c86397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0ebea3be2b0693c017d9a7df3d6a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05eb4d08d6350955df382c8d5a906a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd446b73acdf85c262caf8dda3e0af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a4f966d137f0ee26de97310011bbe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee325560d4e6413b9890d36562ca8782402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f4d1e442c32b82fa2e9de8c235aaa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ae72d4597a1ddc93bbdcd2fbbccc2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59556da252c8a08748eade029fb15e57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff1d785e2bd8c63225774977a93892406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6019145ad35d5ed8985f54a194f600c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cfe73ec45543225dd98282b8232e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acd03d13d3ef787dfc0475a9781ec0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2ab1a995de2c93968d87405b53285410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a83b0bc8a9a6b3dd34bb155ae81cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dcbb1aa5e92db9c64ac06e3fa3e5a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83af7f93bd91c9bd595627e765220b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2439de502ef3aa907ebb12fb40a6c25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4817bdd921745e4a333404a330a91c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2553f51b68f0081562a998589c95e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8503b324d586ec433b0704f58297313417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76a26ef616035de69725cb7c085933418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568c861a7dd99b614c8efb950300e83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b84b2952a555630c7a1351e0c1d11420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ade1905ef2f256e694e2971f9a0c12421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fc3769b9f22ec2a05ed847ada6428422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51482d19ef9dea8f141f6ec11f22ecd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea96fd43cc3547554b14efbcb6b3d0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd7fd541b99844b36b3bdf45a26fcc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb88766573eac87ff61eac5bfdd2a86426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c32e4c1413dcee132d3293042d0e94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e33e1f13b7de66773b8a7780a4124a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca8bfdf5c9c2a3c376ecb9355a654a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfc2be58a1dd97e8a5837def4a5209430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550406d389df1664c36c918f2621953431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69159361885680c9a31787d9d402d86a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab20213f8593bf6e10b49ffb16ffa59433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c29617c7769617a736236755a114d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4822afd6e8066465ad63fc65968598435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dc9b43a8a262ff95483d0a37601c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4ee12efdbced69e848b1623800a1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f196eb0d9e26430334fb993562749438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552139f5e1486fbe193818ea3f8eac2e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92287baad2f4a2c46471676b59207ed0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5d9b176a9a335bbe3a34c3bd2150d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4387a9094b2d5835421897e7422dad5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8058d7f81a149d15699651072b31c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed110437d0dedffee26502b20fd45b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5bcbed74cfa73aebd4190958a8255445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c75fc52585aba1f04a4b4db35d1307446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b96ad5e219aa0a36ab1ab73502495c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf59eb89d83cb944f98227352e53501448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a41a6b7c5471ff7d7afe5518079a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf92b5b9be11e8dffb15e62b99028e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e5c35843e6b72f0cba061ac5e14cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8c7cad8a1d857b3ac19d7b632c908452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906fb13c4745aa540ed8917c96abc1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f90d323940cd3df0ed25f6ce04d90d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555edf2e59228261416b6fd8e1679a9e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9450ebb61716d31e679d8c957591e13456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ab25914b86562d813aed6090cdd31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed99bbb305bcd5612b49ea8e95f061458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b212f0f0a9e180552a8f69d8048ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69551f8ef779a2bb034ada65ea956c9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3fdea469383d0bcf1614c55700cf7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8d7fb572c4e777918a45e18c24887462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e103266341f6efca71dafe8093067a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178966608c469b940d25d689dbfbdd9e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdcfd3cf43ea3b8ee6fb89dfe48a5c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a923daad8932a191b189595abc008e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465af6d3e8e5ef40f34fb019dfa37d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bc533e758c2b50d94c3016028224a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24254f4a91986013ce6925a9d1464a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c40b5357b6444799222f7ebd9aee63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc18afefa8b874b36636bdb7ebe893471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbb52aade5d7221215d7c85789cd00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36816198d6aebe798c7e0564c28aad6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a57a7736a3c12113e5484f2e309327474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dcb800bb82e273c51f348fd0f45ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e16c4728520b2dc154769082eafef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17211192d309f7eaf2fe5d2b3fbb2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e6fb3125e8af1f85acfcd0971dc9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb6d67e3d1ebbcb2256aad34cfa9c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a86928944cd397c2c93b8e230c191480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8caba4f2111d665262301f626ca4be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a59a4f5b559e985e2fb43c44d58502482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd881da1dd6ea99adcfff7f8a9fea00483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18151ff251d4adcae04aacf67be83ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8abd89a335e41b2eb9e2d390c4bb9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc487f337eb209927f0d2f613f967765486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6628a3f9a63fe836b1fac3ccdb2a513487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d66080edc89deeac5fc9eb427a9e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61b6c67531477d9dd8fe0030afdf0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b355597c575d7b0c6059cadc8b3e6e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197f14b40e459a0c6c2e535519fdfba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f52420ef04d658c98096cfddcdf84a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa899e28f33730c86a08fcecc703cb32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee83a7f55d59dc6f1bed2928a17145f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f520cc49644f1f17b983706008fdac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae5ebc31cd6b456ccc4929b458fa59496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace192e844b70dcf0ab091129dfacbe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090090eaba5370a94f749fd78255731498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78080f3d1a202320ba76281928286b93499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5c3f0d63705ca9e48db9b8a44e004500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2758c94629c948ed540b0b67f7f91e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e93bd0c779141bdd7109121a51fb85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f14bd4b8dc52e2bd9e34f991f6b682503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec168c725776fc92329d5c2bc71a510a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7849009f609c4768ff65e8233d2d13f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692670314519f7e4f97d822fd63976f9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbbf779bf037c1f86a449da8284da9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f206b94d31950676f7b05646751b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f287b8948bf1cdc3e6b9ef026c39d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c22ecc4553a33b3223e0a137ca222510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b924e6a351be8fcc87138b92ea591c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee80213c4cc60a4caf143bf0326f2f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122b50a34b17d9131d02df5c4b70d83513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bad10fabd8de9ea05fdcab7ca95835514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0f60e29acb2a2cf7081497ea522d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad288bd7ec051e14b99ceb88ecb1eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022de660d2d8f00e9ed64d4f4f1239df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e0d65105951e7c437257cf52880f9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4831d3cabf9882d5050d53c32af65519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e51cd1f60b0a86ca2577d1b1327697520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba041b220c8b1efba3fe23ca682ba998521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2cffd1ce71e2df59ea02b68a7dc6a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc05aeb7916f116bf94c777a4e5c5fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b85efb644004cb796aa261e3c07410524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911531d6731cc49f1975f250764542c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911215394eae5c441377c0aa8084a6d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9813d92af7ec4a724f04298c10a2e5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a833c1c0f20d97f0b5e4a79f44b3584528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06147ce688ad3cb67a28848eca042ee2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd6efe130e4c21d836779809853550530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14e0277a70335cd184227cfce7d7d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d548339d5571703baaa072a2613064532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4964ac18aca445814a722bd780992b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df415fe7097eaa76d6cfd48fb6e64d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42130d728c292691ed276f60b9ba92535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809742dc97867607233a1dcbbae92193536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a04f446e84ec7d0c74f18e690b907537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b3efa63e2e05e4894b331313a82d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a62a1c3edd9fcbc3d3c2a670256492539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebea96c8c23f7ddeda1e2396ea98459540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5dfd17ce81338f5951f0a9079f06f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc77f782f03a42bbb9542e957f32fa5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5de54061cbad48006f6e6a80ab4f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068696cd24f6299448401e2ccfc0416c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c2e1aae4fc6d60ad0841152b78a43545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27dc102af8f9178f9f5c21ff8e213a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7dcb96c4d0972e601905dd08de6a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4f2d699e1df00758f85d170c2e41c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da941b609de7e2c8d2256cfbfcd6556f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ce1844f86afcbedd84864d06e2e83550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fccaaf5ecbdd1f7f5cb0a087851cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6fbdaf370c4f4d9e3b1d60ba9a5d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfa6fbce3c4746943307613b02dac8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdbeb564930c32746362a9a1f4cf2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c79103514ba848a92897110ee4b93555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b25e1cc63acdfdb0dc7b1f84634efa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28357676b1f313e52e1db4e4b5a1f322557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f530008951fdbef43f883dd9f0e23e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1e08a8c6f60aeef5372841a5be9ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894315fd3f50a1a6bdc028311048158560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea3d2b8fb567e727b671150a1b5f9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a419d62ac6392080e661da994f8de7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f0d7e407e6ad1f70144a2330f7451563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4d897555a6e5d4d716b169bcde013564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919073d1453380ab5d2d1887e794b39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b75197ad0e03d69a6f730a7b4dd42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff4ba256bfb02aaf78417eb380e103567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fface39ac98f3033d18838aadf68084e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58030c203765c5cf6f4db629ceb46b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dd8cd51ca1f1276bd1fb8591b0839570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5012697a05b99699b746e1032839d5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb02b9f4646659dc855ef4a20f1da6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c2407bcfd41310932ac81a7a2eb8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5998f874179aef8b06441e76238703574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5ed3ebdc5fd6032ceafc63b092b3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c46be93ed7561aff820b32b73b6e6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40d948cad3ccc4e9229687b3b4ee3a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcef273cd76fa1a0502e584565b73b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5c4d740ddb00c4ba978d32b46c401579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df7f23bec1c381fadf52665d82db16580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6434c8fe1fb768abacea2df6a7307b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32c1db1ef4d2354507c8c385353e8a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc7c0eadc6ccf9c1643b0334ca3e21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0a27eb33a0dae6bbc033e2d4fca55584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f5901314a4c7930bd7115244aff77585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8eef88bfc5c3d5522038da03471f25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009c6754f3870621407926c52801547587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072add13cfe37ad186d33e1f84bbfe41588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222023d2d68c4dba0ee1f91474c9b2d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f24882518c9e3c639c4bfff36698bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b02a8a2e6354ddff6288b381fe22a4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3aac5905f8ce66c210742e3ef7ba39592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283b79d8e224a39e4f3279c28dcb199593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad46b89e42c5db17f2357bad743066594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf02023e648edbee684fa9c3cbf1058595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4aa3ae75981a989c372cff7e50dfae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b5a797e4bbd4958445ac04302a5f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8e869515b00aa58a1861ef4eb5bdb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e653867af6920955d8241dd1cff2802599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a549bc62a4eb7429a8d04a3c67318600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6038707489a53f6b6f97122c06634f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530e7b9d70a073dd69062d9cbd8a7d3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b43cc80d2f1db86743a49289a629cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433607b9ac70176893111da2c5a89924604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd7c2f81bd9a047308f02c44480e80605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be7a5382818adb40d4b0c3eaeac7ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaa0458ffb52aa8748ab1849b0411e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fe57d4875fd2eecb13aff16006f1b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc012f1634794593867ee7e32f8f2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9452538befb8c01b2262c0b84012f51610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b09f796b9459e739fea0e8305e59dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd894b3992a246dac77422a9f41dc78e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da691427b4b6440a51810772bd350fed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702810629315b6bbbcc8dcbceae015f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a4c7bc00c4422659c876edbb1c2f8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcbe9745bfc2cd507a4ce72e5baa33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bd9da78ae9d874358fd43bd003bcd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f427dc6d53173c2f8b0ba9d1c08b67618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778b0edd44ad5394b3881454a904618619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf977fe04d101824fccc752f643ca7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28687e52be0e6eff771c859402afcaaf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cc835acded19491a12c487db1519c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739a5c81cdc6d35854c00216b56e93e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b7dbe4e361a7e030c08850e101717624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e85516c93321dcd2f58a2d5cac7e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fb882a369b13d9d389767672f4267626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9e74d1a731dc182d51e2a9003f140627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b99142a3a0fdd73d57a05dd999da49628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ded4afcf4aca20ab1161d085352161629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004067a1c388b6188b19c7df9ef3a3f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357b40ae888f6c7aa3dd1e3cc3c7446631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dee5843bf2da2e6caba6ce5c73e8ee632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b162bf3661fa713fc820fa2503aed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384ab7afc8edb65ab54f180ab845c11634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ac950a3dd20ab23bdf50c6257d3c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703778680d1f1c52beb4ffc2cbbc8535636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c268dfe157eff4d11fef3cc16dc617637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238da1646728f6bbbb643df148d4a3cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8326c51e162e8bf3c23bd542f08112e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86591bc2d33628b5da062c814399192640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4749e64f4329b058d2a5973f5133f5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6a0a9e26d5ea3fad93812d3ec4be0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06226682c06fc249bc3c68e01595dd91643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c105818422bb11dd5db21bd56d60e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d114b020e3cf8923e928734d64be3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509224a39d8b9ebe0bfb172ad58583b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c758b795fd5fb3a9997f2c422bd676647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68ec644c499b135029e0f3feff82e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4996bfa5b32674cee9a1fd1dc311b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd19e80265e4fe6b501c59475eccbae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb342fdced35b9c0c37acb3d1536a82651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f597f484a0d098d851cc1c57c47a72652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72473ea8a3ff41b50443fe4f15a41a4d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35654f4644eb142935d696060f5fa3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec151e6dec42dc8cf5beb819392ba029655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e14398e0908f084a4377f77d5a89f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c054065997946e682f577c53ecc655d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799763b5d7f70a90b2cf82f1ad37ea3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b506b79585301a052e5b98f891c259659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b53134c6daf3800d8b1f4f77a741d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4ff680b4e073b8f4786dfe4b8f86f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5a0cea68e949289ad9b44e6e05610662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e70cc9038f696935e5c26a11e2e29663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a33445638d08fe88df94b68d520af4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545b146a47f7c84ab016422a35e6f24665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b2321afab60a7ee0d01c2870d57ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f3bd2abb417da5e49f4fb13c7e4a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8259a65e4f6bf90c14c2be3f2539172668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586770da2f0da91beec728bee9186bd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bde23537a64fb126e1902c6432022670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9e484778a5a9eb02efe2b7b51ace3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0466aa057baaa9bd3ba0301b61851fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c830d709a5fb0e4421e495d303b248c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6289e865e85452ba03ab2abba116152674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9fae71b8f897eba193b3a761496b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83c85d933e4df528a4c20e57823294676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308b9da5421a008ba46973a5be6dfa6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa0c4a64a1cfc1c0156e3b24d73d29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a833b8a96dccec321ea93086078aaaa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba3dfd46acc56f55d353e792c90dd7680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>