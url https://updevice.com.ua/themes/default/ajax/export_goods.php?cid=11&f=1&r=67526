--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8d2ec8c51ae861fda69b44a79d2a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a82ab9765f7c2d8b2fafeedd3832362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed635437097fd341d2a4aa71ae8da2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b0d7c52c83b917cc8ed483a8a125c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e7db83b877865695880bf97b347a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79342f9789e4966396caaa4ea6ea2bb76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46aaf2b15ed60f64b3bdaf9e16c06317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980e6aad767ff1c827c5a65e40ccd188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76738bdf184092c756546994907407e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0213aa7512428dfe5ef78b6b4ffb810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef101f3cff8a0388c022ebead13b6511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462969c252bd0a0250404842f8acffaf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b0b5b3f7baad88adc20a29188f4c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cfc3b6ece6badd6cdfa5b5b552ca514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c9b4a0f9880a5d27aa6614d1f012615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fceff341837249b5cb490e4a94923a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c3d94954be75d43ddf2916a74050b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdb1b5deb07a4598c9b59ffca3ef7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae605323aac6a45e465e79559941de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631165d33712518b7c2514bb8d7c93c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a598ef32e91c673f929c003e3f46121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefacf762600477b536ab979c2d3181022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b8c8fb91b17831345018a91fe834f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7003441206628f14dbe524d090abc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49153410929a35f0f2722035f519e91925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc98c3dd3516245aaa847da33e1dc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43764e6e6afb6d3c2d37d4724eb997727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1827b41a656b5552357ed1981a95ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66888e2ab6a459dfaade5acbc618586c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688be6881f5b2767dcc89ea5e0b638fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cd18362b7be711770c6f79a36d5cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c813b8395bbfe5cbe895a991be51732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9dcb8d6424c76388fd491f007677633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeca3870ab892f73930d2d0585c351a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a8886ed10c12a02ae502617ebf45d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b132f98a9efac299efcf52348364eb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eb2105e0ae9dcb7ccf7d62fb3c9c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaf43b23f161245c7971d68db92b7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108a6ae0af1b8654733479c4314f9af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e1f97f2201757ee78086913d8ed5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3940c92b3ebc7793721f4e015640c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe676f0700ed398a8ea25e4a69cba20442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771985e7126ebcc4305831216ed1ab5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a696ac1408a2a5139b2ac005042ae9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65450e9d00a93418d9841a8cef1d814445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6863bb130a00df4cfd5490f46338946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cae1e0f9c6f3accd20875996fb470747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4005c2108f2dc835d542be58ace6f1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebee744aaefced7b91db3cff22b8a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92bf4a1600d8b994d98fdeac374ab650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9f23e6da7fd3bd406fdf258eedb5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd3b9221c4324b6227c5883fda925552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7b53be5336b6f307dba982a6423c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9739a43cead955d0e3d847766d960b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38667da6328ff03c413df2977fc57f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385fdb2b99253f7b3403d173eb54bbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875a9a619529d57b82a41f8819e964057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d845a903f89bef82574ef90d47ccba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72d4ef2b49efdbe35fcd950ae2605d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16a94ca598d80a300a4e2095760d1c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cfdab81ee198b6c6a62ff6db4227c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8faf992030371eba86a949c57788862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97818df2f81a05c482d41c82d1f991f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c89b3af3a394c308aa7cdd754e2b6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6f3456d6a99f5e006a6956ace531665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac65ea464a006d6e3fd08b56c07d9b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef9a4f6b2c9bf7d30700b0d95f275267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cba04026549f5f03076af86e961b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aed5514046b8a2be72de1c5af1f9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18491c5b884960843a5618d10db7ebda70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347916c4b7e3475c5aaaf01a82fa1de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbe70171f2851c1fd662491601985072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f1144361961fef8fc051f001709d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966d1fb099d1ff6926ce0313f6dd79c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa3d89774c5a3a393332dd7494ea1875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62ab46bde0d4ed047a27e0d19275b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff29311adc52ab6f7e55bed353a247777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f58b996ebbedbf613ce77faa141cc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec18273b8247c1409b5718acda9d3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535291bd2d930326345ece0d92e018580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c8f779a568e3c0c1e88169b99707681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074aef2ef18adf9f306f9c3e325bce982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bc44c10e05ffbb97cf3118d302c8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f0999e270210eab938e64121c074984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421252da83668f9880229eebf8b199f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6120d8ae1fac6bfc96f4da766e452d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c1d5f8725f9160eef8e4a60ca801a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4223114501adb54382998d906b586f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc924039a18b2739a0993748b63e6f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd6e321a7bb4ceab506b856feebfc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76ea8659058013f7f87f4ada62547491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb709872b24de45956578fefdde7a27792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fc5b0ebf092649d44ef74fe239ee393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ab1f1441f132732d696a4883a235794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8c9b22dc750f8010b209ab99ea38095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdf53f1f81de4a0b2a3345851528ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea689c29a4df7a71e80acf9b21f015397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28672570dc4465febe3ce2bd1adf9498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c067f0f099a9874dd2d8c7ccfe94999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660b9eed3b3d0dea3abbbc75000a463100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b345d941979d1ea9d9d9d86b56e945101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802b4093870d532d178ef9714528a4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1696c71b336650c09b1ebb27b95f25f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c19cb0a05e1c31e7d416c2968829e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eae2a7f901da44e906d12a00a0c2e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb980cd21f4627b8776557db13838c1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc625cb1a9bd1216c04edf1c663e768d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f24df6ad19cfa98e029db2b18a1f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d67f065f6a59a15ff406a6a572c526109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31171ac87d36f500dacaf29edb37d45e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebd5932bd3e69f64c87b4b09ea7b9a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768aa8f50f58048658316feac0642704112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7524eb9be59eb5bb0c5900ad799ed84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ae43f6c6618eb8c25ed0dda4a6858114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981328c133c38d7eae16feeaf2848992115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0364dc4d2a3db702548fd9eceed37e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3439e23295f93b1b6c097e7205133117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39657485b5b189869899f644c4834ae7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7892b8e2c343ab3a285fe4f28af5415119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561fb280b6aeb7c8b269e6defd619ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62086f9996edc3dafc425f5fe9785fc1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a2da9c0cf755c0cf71f5c909bda3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91623b024edba6470e52d5134033071123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9792882f3713564a15361400f646f5f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdc4d028f0e747ede43d77c174b8ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8c20bd8f79e522262f42da4fee4b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509a38214fa1bdf6e3f9fd87ec3d57a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07563079fe5983c7cd41602e1559087128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592fb6b5957454263090c315fe9b4b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ab3f2152c9c0882ca4d19070dd63d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0c1d518f08bd94229ffc2e2b35f20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815418eaefbbf18c92d8a71c4d1db5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a07836c3b0238333bd13f7a3ae270133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e3c9f335c22e9ebd2896d77bd3fa0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9162b88c21f94160b186ce0686602135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f56632fb2a9a25715accc103e9976136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206658fd7eccb9569bd185acb4603e63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4ac688f64dc0b116d309836dcd774138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f3cfa04c952c9273cc28bef188aab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c296b544d4d7298bd24762ea37d4bd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c12ee84f2937c778178105fb0b48a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dda61dc9ec8696358868769f6585af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c25a6da0a73a23d6876979a1089939143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba8a7b9e58c8a6744dcd76c81c8f8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929fbe93233cc4fdc9bdaaa4a809397145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec7dd86f9232e99dd534fc82eaa403146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1282646f8bfb775ff7d9bff3b8ec94a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71832de3bdb320d677bf74ce98be6197148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd0f5bad442c82e6ef4c01fd86d950149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f02811de979c96fe8b8dc435f52b34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da12ac572a2aaf32425ea5a54b984c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25278e66025f77f3aa7724146132a4cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73591584f9640e18faa32afdd140b8ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edd679ddb2db26c73753865fdaae2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f276b0e19d7df6ff81dc14fa7bcab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997bf8f1ca3f1ee7d0a911ec9d53878156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d4439357ea28b60f7aa19fd813f5a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067db3621a1bd18f3812b93bf046734158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980a7e274abe5ad17887b5d758b276f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b73b4e5d1a7c93ce7aa3e187b3965160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4913f7453370ea0ceedc288ed02e77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea024cfcaf001e61c3ef1573b143c02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acce23acf95a4b097f81568d658c09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff10723ab70e8b62a3439553b82c7d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9716dce5714bd796ef2c21bed810ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cd5d02f0bdea1aa8b1c40a2d420bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30737d1881cc4684ef0da1fadd9e14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4d243cc114eaf9c1546fa4166676e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572bfbcea82b3ebea38c19b01c67de0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbd2e4f6568b38aeca2ac857c951d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fd4d9f2f97868afad8ab7f342484f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba607d397ec1e1157f4abc62652ffb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804834582f6a9698332f8574bba0073173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bee35b94c80af221116f993e27b97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee895e36799fd0560b5ee9c16a8895175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b116005a2a41cddacb6faf98d49589176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e88e2eddba676be0bc40b540a1d581177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673b76b562cd2a1799677a941caa19f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893b0567edde99270caf4ddd0a9e53f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0150c5444d43b3bbe1c0d59273d6bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff32710f225bd12701d7f72fd4a825181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb64eb56083de1b3482feb7e64ff086182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7856fc0fb7d3bdca2412e8cfd5816c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf0ab9ec8f7ad0a657e76552c4dd09184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86ccbb2ee8f83593cb857f3c446459185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c3d581ebd713d091158344f633ec4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724a06d0790d190c89464139fcf4567187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b96d1eff9cc4ae26b19c7a2ce9a21c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb54d28b1e439da2d64b654b6d40577189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bc723c368645a94b0f27a7d6bb9df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a5434e37576a7acb938a018bd7187191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c32f10cc6bf3f29574b71b3017c6d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057869a12fd33abf714f5bcd9baad1f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d20ea77a7a0c763b77c8bac5209bc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ec6414f7dc32473a7278afeadc90c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cf9c1e301cd594151babffc9f3c05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c430b7eba342b58cf45ce1b0c4048197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503036d01a17b30d6ba2256b80861b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abfc066e15901f3d26d0791645dbcc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece4ec3b8d433458f1d41d473fa2f6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4b626464c902620374790fc6f68b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0244080cb1af25b8bac23fee2921ba7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a176178113b95a073792b2318cd1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7ec952cfc3c9aa637b5bfae88ac2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd8b5be548e52782a14297647d42ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbecdf3768b24d30abe5073477791e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72978b62e8a5fb303f8d17e32bf479c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6ca03856778566c8a01b5ab600dc3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161af2dc6407cfe256709994b65b1ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f3e691e54cd2d93de716a815f2f03210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46f9ae410631536e6133ad0c76815a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b592120c6c9653dd9dcc1caeb2fdab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774e27b9c7acbffc6e61dc2a3896a68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d012ccc53bd3c6a413eb30dec62c554214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e8f168788264bbbaef6911fbdf3df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649260ab7091270ec577904ca59ad982216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975d57ae346755fb9fc21aa8b19715d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624564f6ef858934310b4791bb81cfb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bf678994c8d6f2546ee156f780999219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f0a508ca26b51305a08cf32529e23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f9395d6808c9c4b136059e0b89c83221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41717e3e8324b75edcb5eba73f75a43d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d9805feeb0f15b3085f35db5a4d07223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acd297567dc1cd8bdb8610cdda7003224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7a50253a9b589192c48d1116a044a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a066018b3c399f75a6d7f5633394a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe28d49f97ec0ac58b95094f17b316227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46be4c3daaf7af5deef08b2a038a89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61315d7eca7bb257c728ecce5837ca10229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983019b28645cd17ef4cfbf60ce7514230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa70556fd55069db7932b35990beae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b844f0ddf2249f4b0b8ffd43490cb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78bf8715602a31d9a197055a74d87f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2affb0781dceed4b711d688f749a07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e14b1ce4d8cfa130e274630cb0178f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c646e9b6abe3cccd7af429ed386000236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3c3a6e1a5304f4d86c4adcdecb92b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2423d05c71d4fd5255331f3737249e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038be343eecf8ff0ac9aa2d53bd1e621239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c0356342f8109c86f91d10577899c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a73422910e17fb652e0501f61aec8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72deec9412a6bc3e8b1f388a5916e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1d4dcfbe65e1341aebc5982ca8644243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1dc434cf07fdf2e54773a3629be86244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da48bd228c8f95c979833607290dd8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8dce785236933d82266738963c3a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d8921a89cfc924b08affb4ef7d71e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761210225fb35a529e9db5e35b5f0d50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d602003aa3812b8aabfa50c0cf1ca69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc35189c449d1cc0293070276d7fd1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46b8dfd9cfac09dd268e9f81a53bbd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ee5fa31417c5e2bb85672be78dc8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c1c693b74fd6cc109103900b42881253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539e517361f2bfe89153b8f97997a7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7735831af2af175fae065e743f7a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a512cfed6e77e9a7ea83eb793a5675256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25571805afe2a492e2b968799c7bda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af7bf3c2ca60e6663ed69a62e3a3d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f5e34a1a4612cfbfc0eb7c58ee5f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520702c121ae7d0168778b8fc8fa5df1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87174f4f83db0ea1d92cec0e37e964a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfc8f3da50aff5adf207bcfcb56b70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5a1bb71eccf4b50199dc8cccfce44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8bd1a42ca805737f00b01535ebe39264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ed1d970e116b1812353cbfb2c045f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369001f853638874583117c6eeacdac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881318922c57e4205c6238caa2b5a3c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f9580bbf926151fb98362bbd926a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45cceb7f4faa182f6780f9bd0b48c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509d98160ca297ccdaf30c9fda73cc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb93505c9533a1e855bd3504272865271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c235a45c1483a194e59c5d6735374272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2647958ac409916a55ac19aa25e04f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571d4fcb6937f0b45eff5430d3eda81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47eb11b4c55b856caf54b5c04e556b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c426e26095eb97acdabedc552707b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6274063162ad66f46e6d8e313b499ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a880ab6abcda4e19bd1de2dcb3b679278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8634ec3936ddda5558e71dc55f80b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783fc964ef9f7b4728f07fbb0d00806280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c274a835ea7d8a70ba87005ede08c03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc2f803eada28ee9fc756620c0b7c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aae2ce9d484f8191836737a789996283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c73d919f075eb54ac96316d84904aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34033871fdb3c6c0c31efbbd5ca05bbe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5a574f09fa16ef1e2fbfbf3563b68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497304ecd3d70619674b2ac052ddec1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16aab86a4898d1f7ac6f77a67c6e55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f2755dfd817af332f0e4b32137ffe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b4fa30c75e101b2b3cab5c0e75a2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f290450cc323fdd7913e2ca0a7f4c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc408a91324461ceed2e676d516b68c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d51a179bdc6e90c04ad3c214d3d131293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dd9aea95a6e018a4b791e5742f477294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d51a4309c731df0fd9cbd671b6968295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f04d1722529abb40813d8cad29502e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07772dad2b34d0122e745f2ee0c6c3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cc86f489b0c222617fc67751b73b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2586fa6a78f5448af49ebb2a8ff6292299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594cd0afa52b095ec8009c6a1edc802300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6047f6975e1780872e48ceafd3193d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f453a1f77acb26016dfb3086b32a6ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7665ff0baf5eebae07307765370d63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3313568e8731dbe90a94f0617516d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888aa4c596353066e99ad3ecea77b76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e27580632d0478a5ed3e279fa119a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed4de6e32257f2f604b651456848c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9ffb829dfa77776a5aa126578f217308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b7e321e6d928decd56983b1d098b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8470e0a2aec64243f302912c176a98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251fb48682133ecbda92844536726d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e4ffec40eb1485a598c2ddcc457a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18f3e9a47c209a2e8b0dbf3e631fba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9800cc1c3c9ed8ee76a19478895266314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d88d2cba4497cac48a8fc2848a23b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a138899846dcf2e60804716caa5177316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74328c69c1327fc18ecbe05bdfe0e334317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55625189266b33d00379ab933c5e11f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50642c2e83393611a003000d9e52113b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f56c269a1be7ea24f75e620ba782fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65681d1b1b4eb5839b8d7ba2b5d5529321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db894630d7b3e8dc250b2fcda9384f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a0739badb6dcdbebc3f920bb11491323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb13bb12ce0a6da7ee4ba2033ae23f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa472c7fe6e132ae7d746fb40c63f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7fa8ac4723ef6e0fe198a64258a74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e636947ad164a33c57d68773593753327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68f887cec7558e99cddf424eeb5909328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a237a1facbe1f6972ec6c4ddef1b13f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632991aa66a29735ee4d847b3e7807c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee6ada750a62c36e3212919bf493b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1159991ebb086c8dffbef9f998bd95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00d281dc368901a1ec5952ee53f6e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0eb8d82919a54ce11b1d11878111eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae841baf2a62a72dbfd35d4b8e1aa91335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1e56431249fe819abbffd3b666cc5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aca159a8220eb7cec52c90a923f7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c50a631a5023a5446f9fdb0b0ab454338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db51d8603a8dcc66e6e9a600eb92bd4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209a2b51cf022b4102e5a77176ef179340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27a2142c9fe79d2d96e1177bc274c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171602f9b91c4ad404f2115d7d491c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e416c7be90a1f3b0a1c8d28a164871c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e279e083206083cc4fbe2f6e09d3f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5271dea85730ccd20facd9aa53e786345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc75ba83ab99876069cc2ec9f4fda8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abbd3515ddeea4fff531a28a93adcc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da352669cbca9a0cddd9241ead5a1f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cb561e34d73f2f204d940f4ea6537349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc691fcbb1efb772e39bfc724e58713f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d7c781a5be6122638b7865b30bd96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4278c8be0c5de9f88c3dc2fde3c877352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401ea440a53d4e4dffd5c2607451af3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055d1ce17c618cef84f0c0a1a58793e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944770661d1a6209ba3711a135003db0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b7e9143efebfdd5c1f50b1896edca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f213d466ee67fa3b06fc95fad4b2a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ae41188d9404e15eb92264273d678358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1fb78a4c8e0ac29b819af0a737d54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffaa86766d9d1a3b892d9a8c180e987360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec11ea46f02671bf0e26e33dbb934c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e24ee0c231b32d2ceff44f7f0f5f7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71596a61f481501c13ffcab20ddbb0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90be9afac146105da43eac4b4dfe654364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a180387b1c10ae63e7c1ba56085c62b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927bcf5a174e8d1e0a59b01915ae7b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b48a866a82438d79a094a678b3705367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7bb93c487efb12ef0dbcb13b55b31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67521bbff864475cb2fecb26fe91ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13326f70a5f795b16eed910c3c480354370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797954964a5bd7d060264cc525ac109e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bcb973177408eb103c52e9fedc2e61372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93cfc3ee44675691fd2c61bb401e9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd1bfc4e50e0b3f95be31bbb5f1d67374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87514247fe2c975595eb71dcb048c26b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e016f1f822da3e2f133f1381c020f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5f6ca1cb510c67f94d67d932d1ea1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a6353f7943b1258477268bea6c31b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ac836f0bf9763c4606fe13d8bf93c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce81adfdb126c1336a1c691e50a502380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5ee0756d38200220c58e002f4cb4d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bd595dcb3bc86a57e1b46c57bce3d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fd5496cdf63ee9fd2b72f8b65d987383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65091d6ab453abed7dd9a97fb3cf9373384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31f649921a81c258453e7b2cd8701c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdce2646363df34a90cc923863ab8f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbeb44e2f033434e98be6e0f6a75e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b17230fd5545f84a99f9f9740db3ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108fbef7625ef7c4b7b489845bdaaf6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7d44a56bb27745a425ba8006c614c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70faa03f735778b45de30baed5b3f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5702360f49825cc9417cc1a67a8f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf2658844354b4aea12f5cb2840d41393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1067fb0412520f80a2e638c555e984394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef17dc99a35db024e3cdf31b559af5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ae9fd9eb26002eef41aa0324d6059396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe715cda1c6a4c3e99db575999ec71397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3773d16fb31ad86b4fcf5d37fcc660398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503358eb1cb1f83508bdc6043b116c3b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4aa93025c0a05dcc1c8fb7a2c38467400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae4a049cb2500799bc59be3319ffbf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abd8f1a1484c144dcee203e4582dac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4c113796ae467547a5062b18ee3c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d54d104796eb92c05b452e7eddd51e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585a47446f031c6fad81f04db9a6c41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310d8ca606c3bad2e9b295e3ea2dc22406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a25358c9f1b8350fe917544f33ca2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d7f1ec4612dd3578d05fa2ba53e22408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b33d4ca1c05589ef2f808034c7eada409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85fbed42566ebb441f76d26754e054410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe311eec3702454b00a1091c3dbe08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d114bff813801bad50b3babed6908db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f591141c7c613c008814e1316849b67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e87d5d576b0f361f626513cad3851414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2bf530875f987e7518c961decd755415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a980ed17134c2a235b04c70502439416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541b093316dbcf1304543f83e54c318417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036912a9574a056e974814d4fbc6520418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539c9eb783dc65b4fb7f95dc2288524419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45be84f78a02e67ced3a86ce899ab0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e27b2c26690a9d4087fc5d1d09872421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02621733a203548db7ac6e0d175bce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0effc42a46d05dba4c153326567b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4efed6fa14d602cb9ffc1c1133c9ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3064e9c0d598684f61d11f69bb2588e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3e352c81061dee6af9f21e7550117426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46aebf0918ea61d9276c696ef83a74427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a2371ec4bbb0dffc89db123b7650e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ac00b7d591f22d820f87fc8afabd1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6829469834be1425ccee784eaff0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456f919d3538636053de8d3be83d79b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639d8c0d00c97183e62f6db7cb7b3c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef34324b681307cb26464efb7fd6891433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16c97789de2fafa826935f03ee4cea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f310ae4e9a5fdbe2166a96c24a3f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ede4fba53f4c369a1848af24bd7fed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62870beddf7a8605470b6ca8c98073437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07a41a873881e0a9154330678bdd10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a10432394c25c9a3db005c8a814c1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655644de886420b74b10bda308b57545440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222f4bb5514935720466a2a8cadec4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1925e2fdc278055a7228c819f47da22442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cada921262bce063e4005da6c24c51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c668e403011a3fbb663568396bbf827444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094205e62314563c5ccdd576009e220445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d71f5ae77608a172e1d1cb443156dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e1b3cffc4da76edae272f508fa331447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358a7afb19b613b001b2f252a40c4bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c691125cbb0afa4d4cff07ba3d56ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4b92008ffe4931320fc3d5109e415450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f90f63fcd83aa3029b7d04dd4eedcb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6587acf8f5fb5060fa25e158383db3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56398ec70e41990b6980e3098843a79b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd727d8b596c18a6737859da9b8fd45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8e2d923bfd3698b9e82250b1e4c84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2234bbaf31816a85f4ced913067f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702d5b2d828762cb1b889f73df39219457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0c53fd3860d3c8df07b524d19833d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215d06d6fb75f5062f8fc01bb2e10f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db2eed29db277350f631010809d687460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd63ffdf198bfa08840273d7382fc69461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f819394f3cd4813d4bf3beb84a879462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbc5632ab544c383884ea4999bf123463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6016747a9501daf18657b89b4504b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948b125bb33bb014a0dfa5befb714a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9d550dbfe0a7dc39bdd9cf8a10050466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97f82c2294787597be0255b6a79ce0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f701ede0d31123a7385353cfcc467468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0700e41531921179f38374049c40077469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b8ae811a0c2beb8d78e911ab97bba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fe8713bbefb34af8588e2e81e7aff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7d741307dfc3a19f8b02c746b9eca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01805213302a9cfc8312456b2eb6f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47704147b7c3df40b236ae2671d0cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3c2bb6a86f17310f5781f554bcb62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf2f151e3ca5ab099dd8208d4b6467476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f9eec43448682297f74db54c0e1d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53312839efda3833e89664666f11ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40efbc3610040e8311d66d8607a98c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153472f400586adb512add332ba7802480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc3d1ab3f69c00cd9c12cd957e7d7d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7465ee91b7d1f54fb61805f00cbc69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608371c1dde70967fd62634e3789d18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add41c0b09fa95607b03af8b2c2c9e33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d4e5c38ffb1d4d8a2480c31cc43e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ac2a43acdcdaa1ece166f04eff903486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf3055df87320adf3874b2f1234603487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4a536350755336a171d6796215ea7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86956f471d5eb29b23d056fbc25229b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a2e1c39f3c675db4196d1cdc3a053490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f104e8636d1ab0faa6ae179b99bda491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134411324cdaf038eb65ce4d116dc96b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59e738c06d7dfc2154ab09c8eb7dee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1213d5dd34430f4717158f61500a5a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb73ebd6ed9febccccf9a82fd77b8c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73e097fd0b1c7b242ab010b11b85c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2d1fb3676dc211b2771abbf08340b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a1bb718152579a9f9d15207751ecf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938ae6849ffb62baaf564c0bdd8028d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a49e27ef65fc45acb22ef4cc7c0b82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441389d457d0b2db9927d564264cc01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90ea714f075b175ee5f935e13476e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ed5127cf0f5df0dfe604c4c90e004503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb0d9570d4ff4936bf46c9aeb9dc62504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c997d7e8e0388715ad09410621b0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e400481b391d34a7eff1b1c3d65a376506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42d71bcf04575a8df5c8fb2e4a8255507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522e861eed8661e6f3c8f2a3b58918a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0ce5a91b5c7b27186a5714b2b79d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b1ad01ca4f72058481b39ad4521b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136120cad82af951cce111df5a9e43c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f63d83935a1e7864031d712fe7782512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f3a4f57c2946eb231f62e91070d70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da94f4991c0f90e1f552ee4d98e53d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eed79513914fbaba847cfba65ffc1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2a82397a7da4add8cb79539596e8a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f430ed6e8f930875b1d8f788e7d30517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b2f26919cd7acb9aef6d63ae2384e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d21029f6fb03f37d9c3223a884cde519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6883e4ae7b71d2fe02a998d06749b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b24ea342ee7589dbf37608cc1df28e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d899dec0cf6b16820f82f3edd8542522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804368288075467bc06fed3e6335da2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167d7e91f6f30e549f27877f617d0cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141a13dd564c6914d491dbab8b54f27525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2762e8647302f53b00f7289acc991d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9ded6794a6cad9903e8ef930a90fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b914c720211f66d6fbb93e243ee7077528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2eb4636e048ab0ca76267829a3e6d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb11a1b78fc9e1c055648cad99f723a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92896b8c8535e23d465d6d72365b4b08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5e0ab8d768713450b28f366d8ee4a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb109e839e864ba37a6046599539b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f15a18f6a870ffc67ff8917c5cb63534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa417f6656dfce89cb29fbb42273472535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d603c733a5b4f3ead825fe3cdbf61a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea478a3eb3c53484c9053e8e4aafda2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7580c39dfcd9c6feeb8cc9ab7f7874538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403d8e95ccd73b3cf135d58ab70936f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9eafa87a6a58a66ec6a273dfa150a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34440a15430d877c27b25325dc6276b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a55a681cbe7c704518b635f63c231542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e4a242e8aba70b51461dbf1f11ad2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd812a1db21d0dc1e8c4fb7dba3160a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3975be6cb39d75153569c2e9c31501545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124f49927fd2e29a5ee66b7cf24668f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3c6232e6ec02bc049e2eb0a47e37d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44604a8780bfa0297532dda89213c9c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ff52fb967ac09b8531af7d49633d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bec04a6da314869561bc3d624f733550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481033c479fb6541e64ee4375193eb7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd560d26e38e636367a03702bebd9c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a401cc6eacc74291c2e88d383ef087553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08027ae6e63e2589a51205fe6584ee61554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa112e87c67894237e9f580071cacfee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb04316574b421ef60c89a27e3d700556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b27382d40b62e83dd2e1b7051b25e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2c3cbbc9ab5034d87c7259ee7b6b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705e7152a1da3973492bca5419b565c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea5f42f7f79c72c8aa59260f054b87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2376d9e7d06c9b7492eafc01bef2491561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09736900dcd18678463a16030d26e2e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a4f7f204604d4d014410c12387196563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ccd1195d56a37f7f6d6b16d5c2783564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345f2d5ce8bd5a6ee7d000d864386f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5769be749fdac0e05f532d6907098566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e542dbd0847e3fdc1d1a5d5863f84567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1def951dbc83c689a8a1a0e63967ff5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2db4f3c2024b7679226d0efb6272c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b7d10b7df3e56b27c553962ec9df4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b5337c5d760851197913f474d57a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548cfa357571f4fba62a9848b0e19a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67b8572cfd246b1fda994b21994d1b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18010c73793b3cc8504cfc08276654ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681d2b0268a1fe0ed87ce3960c7ad2e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a877eac05a8239c2b4497d80d756e36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f82918175ea1caa9b05ee2c509c59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ca3d120a2397c119ce289e6a324f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db315dd08f027e7d950db5d5fadf75579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e64f20a2a0f774210b59578fd76eb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b4b964792d4b18a84e0704fcf82ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cfc650c1ac951825eb85260352eaa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a171a3fdbaf178a3e01a7a1f4f6b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31d2683d492af817c0726740f7d16c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fd7e490317c1deb1127628f88e852585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edf34a7778e940eb5154e44a97a877586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fa0e182fe308948de3f1a88c2b97a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d7d0f66d3c5e2f7e787552825f874588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51422ab05913897ee4b8af98cd83e472589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63611d72e79a7ab001ee91d45a164df0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdaff88729c96207f0a9988ff29bef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc84a4f4a8d6238d217b9475b9db73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c55ac5399d5533fea58333dd6935d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447b693c2f32378efe101ad7a219bb3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12d77273e2c5b5e91dc44dcc37e899595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036999665afe0367a476e44f0ec39e7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d783a15018f5377f176c7c4124cd57597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db617e734bdb9559272e4b07427330f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b13512fb05097725e6e22b668aa40599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de65ac46fc67d4e475209df55a84ad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e13ba4982540772165ec3766fa0cfe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b0fe145ecb75f52165b6ad4cb2746602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeda3c778048614670c8df95c21a587603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead2b5b4a32c6d0ab6a8bc24b5611ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424c29b2ed7201bb04c235cef56d2e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089c8b48df05fefd89be2719b49c416606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419de3c9df532620c7736579a64cec5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793c918c14de6239dfb6724a5e409f2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31692f00dda1153d716778a9c75bf88b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5b2685bea96d98b1430798ee554f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ee1c2603929537976c3fbce9ff972611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213abfb6f29c9660bfb0c1c621f2fb88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8913e78bfdccfb8d21f908d6f70d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871aa7c79843c2d0af685f38763b1a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a832c588b7649be80d66af430b0c85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c403fa0ad4a0f4284bf83b02ee3cff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5e0d996e8084db81c8a11acc839cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092b20e8ef20c541c1d1d1abe536634618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4286d3bc179503488454464675a0a6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1281c49cbcb58590961ef3259db57a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9742370da62079cf73596f5dbff6f9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a82413b6f925592c50dcc84edf38f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80417dce2791dd3ffb83788772c28507623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7647d60528639391f9b4886bff872d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f8e1ac2a20d1c5fe9b9caa8772566625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76ffac29f7297f3efbbe49860f7cc2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81df859fd720e4f50dbe8f19387c203627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354715fdfaa344b047b465d2eb792fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb09cc824d05fd679192d3c6081062629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe24c4690afcb498b80313e734eab7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852e87a52b6cdfe35edc842370a356d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df20f7c95537342c74e9139c6b8339632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333f02a84dff03c671a47ac8c390fc8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6640dd4bbae736624988af2ee40e3fd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19667e555ec59cdb597eb835b014dbf6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4ed30b162d2c223969a34d42248d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136154353c2a2efc419bbba06277ded637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aa62b0a55b16bb5f99e73f83a4496638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdaba49212688178166feaaef989b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1c4285fb5b77e31ad1001ca9b0d90640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3e512d88d6bd86beeefd04b0d68f8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddc6f4fbacb7cb1fd4a349dc62072e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b1181557d47a32fdd9ba837fb2333643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edfa3471cdb5ea9cd67ec422923971644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ecafe91bf3a0ec1d5cd02f24c01d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ed8e1e02c03979df0340fce87bb91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4819aa35f09ba49087b5c2cdfa96968647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c54d5030cbc9192bc7f466d658b076648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbea53c643e244ccf81a48611374ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcc4f83866a3bb4a2f561b4f814fd0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53672be8a2642d6f74dbd83044087faf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d63ebce9455f2e11a39562283584d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293f80de1ceae12fe5197e7c04b70eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c4f46d1d694e0fb0aba95c122721e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ed0e14877314eb617760aa325754e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9e2d888e25db0328fb4dfc511a3cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22a3b6287705450d8b2f46ecb7befb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8da7c08e240cebff8e378c4ba75011658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb6ff49994768a30aed838876b9fa2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19a80301253ed4b7eacb953cdcddf2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaf8dea03765bb79e8c935601360a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5a6f0d40ec5f8ecd834935d1710f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590cdf6a89566f6fd5fcf2715b63c23663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f063bc4a11106cb9f946a06d94c1a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1744b89a30f8d5b2ab0fbd806f79fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42aa14e299039333a0a1eff3c31757666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53593e8bd97d55899adab5113285bf99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d1234632d7ec09857035464db29ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc303edd7a6f2087daeb4c0da0f2a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60baf195b652f82ac85bbb0dff03bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d40d7c242bd47946de699cea0a64c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b86d8285b6f3760e9784cefc38de1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadae2b65565d53ae33c8aac0f8c2a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a24f7f0d32133b4618d28ab327f5b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c1d3b415ad7dc0738c8d017d656b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90067c8b69332f7d5aadbe6013dcf839676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01f8bd07324c253fbf10f42bb55933677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943db9cec4e605d3db1ca0d4f2db7e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84a9084c5caa4e9a936867c3ffc659679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eec6531758ddd35f05261780a0d3b1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cec790f9ae6c5cbc04aaaf6c6e9d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c98957cdb6b68fd613632915646ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174c9a7ea5d504bf3d39e53d88cf108683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fd054f1a8223f53851f5709d4a63d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865838371aaf45fbbe8f1e4680b5228685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43ac4a282e40b721ab05e675345b32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7be1ed48de6f4126ad81d8c6047e87687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0f33e2d1158cdcd575fe9589b2543688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef08ed05ba8c1d3bb4ccfc6a55300e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8af276b254bbef13dea66b0f995d6a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124da0aa78cc10eca548b787bf98581a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d559da2586178d74541d6f0c6b04874692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088268d0bc55072e2d47bf12c806b1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970f489f6e1f66f137358b917678dcc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969902291f2fbb148bfc37edf9e6782695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92563f9ed03c2eaf3194f36313e6c669696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4828bc3d54e46ded00eb01f84dc51ec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc12b362f521f07f5998fb71cf02cc4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da624ecd5eab09777ddff9e2d7e556699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907565a7e86ce07593d53e48cf28b41b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c04d69c8215179fe0b2099312f891701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a2e2309a3fa062f862629436e8503702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127ce27ec37468d3907b54563019a16703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16fb3a47ff696e097020f0306cfb0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d12bdcfb1e8f70df1fffd4d78e95d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e52f6cab8b5cab511e7673868d8a7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff37c8168aaa98272e2c870ca06b58707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76953f103bc8e3e26d31ce0b9e76713708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11423d1fd5aac456881189a6b6819971709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829231ba2882dcb7e43a83f76385c7a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd15bd55df2fb52645633cd57c790e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b1537b0edaab4a27c86b1ecdc9c38712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b08b515051da640ffa439ad61a1d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab48a94d735ede33ef09c03f51497e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ed28d848863b653d3ff1aa3e236e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057220c73803a64ee2058b7981c4d8b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dfe8c26e79eeaeff27662047e00bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156521957c114d300ba08e356ca365b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec96d8791b76fa04d20d66bf778637719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb345689f0cc058fdabb9aabed519b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c220410aa9a7756049ed40b82752512721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58619b99b8e5a799de7e1b4a839c46d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75a808577d7760e480f5f914e28445723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9960ca2f79da988b913cf1e68024942724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade38ae2bfdb3e6e44447217c7b5b0e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b203920a427731302dbcf6b74b0f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b2f858596e0478b2141f3de0a905c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d51a8c8b7207611c14a13ed0e0517728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243a5357f0e352455bb12e7a3154cc6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076a38dd0d8b8bccf6cb1dc13bcc204730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6aa4e3ebc91e67551265c06df4663b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e23a05cf8e600a9eb210f764662ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1a1ed288c4781d26fdf23dd914ade3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3495f617e000e4216005f7fbdf1c2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae14507f3607b751229d5d5ebcebee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfde895857a07b87670ecf53877245c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4d12f4dc67bb8c7cf8e587705ebd17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496490482da219c3772d493735baa088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567f71097ff1d83905c5598abaa5d679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b269cb15a798460c74798f01c359ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27658bdd538ef405b04e9d820815fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959430821f468bef8a368ab76e05e6fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b2de7ae9f7d4fb1dbdd90de2e0f8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b4b7add5a380f2463450dffe9360014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21167d004cfbc94e0bbb30f62bd6db0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6c82bc964348c0ad60235d09dd2a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cb26218cb85f6d482021a625a903917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06d36127b0b3260f1494bb2a95e02618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a897e928e0205b6eb382e4e362f806419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636cbe397d18f215933bcdf3962b62020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6f0a8e5bb2e70ddeb1328f9401b9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77eacc8bc1458f503d8ec55805684322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb684b23a9e60d37fed45d996ef930b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d002b4e0e2986c039504a38cd8033324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c907580c5ee93612f3278e9c173dfaa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5aa6906d7721da854c5349f2546f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c83f2a666a56cfc319fa7c8c94eb5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db63b125cd48c95ea6d8a6aac7015c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d230a54a6ff3446a2133366ea4e900129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300898b74e24fae37cfa21079f526a5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afa14d175abe241d51e61c4fcb869231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914756860ff0b457f30a510cdafb4e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eda663cd61b26ea09b130ff63e11233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc177afac950d69dc5eaae5b09872ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be197af9e1c0a79e2febe13b00503f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e838d2e653ed1b6dc6aa96f3233aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fdb9fc03f7f5d843b1f095d1b73f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1464e54471d6b22b5c2d94ce410f96238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d738e0bc22fa13554322bf2ebdf4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a25e08e544c222c454ad14a594fd3940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3bf48c2694439b96b2356e0cb5f8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b29329e0ba001dc1a0de5396c2da7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae79b50e40a46d184b5d28e3b61fdb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f1c1638435db68c88ff3f1b296beb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf50c4f6964b7af07460ef91a02503745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee53ea67e6026d6e53b0cd85c3175046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c867fa10c32fdb0bfb6104e2b9a96f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9933ce86a6e8a7000e1e756174d93848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bbde0002e7fb80188d7a0e5dcc51749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9dc8887e0c6ba272d3445c471a6b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217e405081ba3d7fb05d7bc50e0876651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef9d2d89b4504b6a5b498ec78e822d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08098dab6513e92d827f34dc71ae48353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21495e28d47cb1181ecff450fd3285d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaab298cd678c3b37a4902c268d2f8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d814b6d76d32c3e133c2c231333d43656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb4537d384a4764b655b0c96eca10357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf028d81a71f7371c87e53bcbf7ec9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af9a3bcc809b3ed4e6de0645870fe059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5618d49044b23f5ba5e6f10c1888560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c1b3fdf00a0815c0c97add3c7305961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25871613901944edc5ceb082e9d942c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f28430832b60f658ced0cc53b8927363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37aae44fd89816f2f131772b8225a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542730c17da7393bafcc418bd08859865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c23ff72d69a52427af103016a3587966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2b098b509a5f5ccb3a8c2116b748667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7554ab2bfadb32166c031240bc2a40968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a3927fb14fd18cde90a64fb48dcc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09784b3cd97e9daf6d1e5439ad723b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b32285c25715798c5f4535c8aa6c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b13c250de20060aedfa4bce0ebd3172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bc1a75a0d7b2ce2f0b74c862163c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25371ab322a52180d0920463e44d8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c0414e45ae5f471ec33eefea5cd9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f79983f99a9c1935ab744e56bbe9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ce01c728ada5b567f2587991d88e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ce4ab54b2b76c1137b18e7875b79c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46145173b35524e9e713dc55c8c2341e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3401ff97702f3281fb96da24badfe180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cc94bc4aed0880f274afd6242a3b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0835876cd8e430958302798e80a284782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17b3f4c46e311a385a3e18365c8a3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1363f177087bb66137d02de8b635984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c3358b8701f3bfdceeca38fa80a4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b924aee1efeba2aff91ae5e6532add86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c04e58ed5f3a861232743e0f75b4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457449b9481d7409177639002dfec3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b8ff2ee3540970f5d3f7dbab5c21289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af231c4564231bafa8850bc7bd1d41390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950018cea141ea96c177a9af4a4369d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7185af39e49a645ac0f83b8c1c7177492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d53e12e732483b0c7f2afd758176e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312cc6f6fa70a8e2f1ba8359576639294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf60678b051ae45f0554b9ee4f957295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378cd42ab3aa281e604a11cf48172bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c2eef148494656b117d64d981671797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de392699a37330c651321472df044bb198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5169759752667eb849668ffab1235099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34857d204122e9cb290587d7900a38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1647cdec2542d371592ae694c6d2314101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f7aa91da32694b5d58b5e402d409c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac909727500b318e97924b5afac888103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f5ffeca9d2d102ae5cbfd1efa722b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb956efd9e8f3e2050f1e5055ab3b069105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399e9be5503ed14f884d95c521db9cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cdfd5e56fe1a37eca46ee8bf88a83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3437dc8b80f1712aa1a92bf28cbcf2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408c255698c172a3631b436c3d2af7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d19bf0bf4291e0f1df629591b4a173110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e071edbbb1ea67fc71525935b8f19b2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c35d9dc8e8e42f7e85b1814102152d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac23bf3bba3565b5ae6fea8a434d2d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f503cb82fbafb620f4343de3e82a6fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232aad1c7a59c19c2616cb600da0f8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7a6bf14e31e2e8e8b82427a50861f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f075b34ac9eef682f34adca604fee6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefa261e8d80c4f409ac26b6e9d8480118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6823dff3fc340c6af9dee124744d32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edd6fc118f0a5687a1e520cdf3e0a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85a5f38a9e0d0e16406699eba56027121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a5302b97261d43eb73c6fb6680e1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222f283e34ab2555d703f1bc444d80d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406a5db4ca4a460a690ef2174d9edd0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5cf22bdc9386c86f9977ed3227cf1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedc9da7b413b6428f766f95fc2edf0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48166734725d7737b6884f13e253ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f28b5af401c6dc60cec74579848a19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8710fa8bc0fd4f2bf7a5f0add79f43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ea50a73b43333b2e24e6a5f0b1a2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b34a623f40614420e1d614c80c1ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3474399a5f61526fd142c94fea726132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca2e44a9e87ace5de56fa67360c08c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226d2a205dd0e49cb269bab6359c9f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13849996e6f554be59eab2f2eec02a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1812bcedf00f6b22704b022866021136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5fe363ef7a7301b486236a8835055137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e174787d829c88986e65748ca14a3d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57692243d447dc6a69773ee2e783de3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526712db74ada72cd87c89aaacc44e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6cda838666cd7036f4ceb7e8d78be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7bf31dadac1c542043ecdf738a785142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69683ea6dcce7c7b65cf99f8f8e4eb27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2853d03c24926435901521bf92169c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dceaee26ccc5b0e3960e6394843f557145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad71ee18b130be2f7a22ca8d366251146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d3bc92f8c097b5e5aee2cee9770e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca1cc0c2bef52bb5c35f563003cda5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023d7b94ba271fe810b17b6d82a3a90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4770744417da2fa46495facf5fb34f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162041f7a12643cdd1ba0a844562fcce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a5903ef470b0789a3771030e4a18b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e7165158c3a3af6e20d3731789af8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746a47b5372e9e739914c04ba1f5085154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cd8998481098993dea771a9a7144e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4d8a63a0b45d42ba9d36cab16ec8e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5d651b4169497d02d14d44c34ea2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49a2577ed0e196cb69c5f422023a4e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b3b64bcf277555f459e8a38fd4eb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc045113a2763fbe462b16480b23fcf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3472d03d56a81117b462268491f15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb00524c20317cfba4bcbb59b6bfb7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae4c69df887625797f5b04efd98c49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09591a05d6ded38af2430db0081f7bbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e8229671ec83d6426efdec6de1d83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bf38a356c55385ab41e58e5947dd0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589a3107caad70a18a28d9afc2c940a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b55935ef60445255408a568dc6d26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca16119d6303e824972861b3cc4afbd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7aee7a16830ca4e26c57958cee20b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270dc4de7a47981c45389f481ecd1d81171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171c3a4cb729eb1a8c010db4489c656172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c677719f4c018fb1384cdb786e0f7f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0683f7a7389fc1fe000c47ce1dbd076174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6ff996b4c1c6702528509a1fd3f32175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5660480667aee3a16d524e395ba24a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b160709111e3c1e269f16926d85f8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909f9a0f4a19d9b7ee7132e420694f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d70dda18f57bea3817b82c6b711931179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893299776c2266961709a9ede643ae3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3607947c76584eaa7bb93a7eb88d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fef9ca598b5966fb2783d1e4b9cb4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cbf7606d5bb86b22652892c271241183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4babbeaf0cf45083132b627734e46e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cbca326198b1c7cefab546a9cb9ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aef876b9839fc43b72bc39ee3364fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67c5fbf3f602f92d8d299e752abbb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cdf2f6aeb07049692d3f737eb2860188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c4f49b7899bebb576778f061595ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876d84d509d6b5dc386f7617b12841e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf42ddc6faa5c0c9c3e3bb98ad46b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3184d7e531a5d492fa8ecf061f0a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242930d50630b8dc22399aafedff4630193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb942efe60f716f6064a74eed2948ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b667331aaf83a505223713438775bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fa8b5e820f8f24e7cc8cc3d52218e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1d0d8b9f2e1f2fb9d27225465634b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cc817ffaf1a3346ca437885c11dd9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7a4e6a5153748ffd4a59e2c0bfd1f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a1f9935448a5076c7ab617433da1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae880ccb8cb95194c359e945d41c8af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8237f2f2ac2cb0cda3fc1badad6e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800b0b330784653373dc409cd6d586e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebe22bcf2bd2d35cf86a4f06f90ef5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0592b90d6428b5edefc9043d63de7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bb1512b8743cd845da0652cd2ffed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1e7fa861eb0143bdffc1e9438a56f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008f43dfb8a3acc578f11a762958f06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d8471155a046bece2df4c4b55ca49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b617099d08e56c3acdee84d02a7f572210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0d732bf011369bd178a73a6731d13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038480766b461557566725793d04ce35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67a7db4db05756d3b66347fb646c26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffbe7526d5c4bb4b80791bbd2a3f23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508af2eec1d1dcd848d24e3b7f9b9ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0e75251b80b0b25d9eaead63caab1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9edfd257c5ba51ddd0ce17e6883434217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52118033f1d5948213b20737039e209c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52704b7e219bb8c48d5ae91d69d404df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755706112514fc5ade6e0609423cf03c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7e068e7831ab8f3eb01f1735e7a96221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637b31ddec0307a111def4e1f7e23dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef625e37d04e248ee32bfbc6a81661ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bc555a6f32b1b6214f0485b15ccf4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f302632eba4d621b0488f1fd8e7022225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed448ccacc74dc4e5012e48069d39b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cdf3cb31f25e05896afcd18665bdf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f1aeaa94773efb9f3a29eb1a9e1ee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dbb6bb166fe2e2abb161ed638ec71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3242174e691c7fbffd075eefcd73ea6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e043a5d58526dc9182dca89b5a048f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc9ecb788f0aecf6a56961606924e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d9ec34b2a8a55c1abfa314bab762c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01919eab4617c2c659e2532898b3f80e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14332b9eb7aec6e20a6c2f554c1c7c6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da1730a089e24d54c4cddddf5e676f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29948ec07ae07d050c2bab12c10c8d9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3bef6e74f56cc71689335fc69ae40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710082af2fdc1de7cc3a6993a38c1a54239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad8c9631279021f000c618cca70502240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662e7db26c9a7bae0322058361e08ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9dc5337190b14ed679980d507c942c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65533a0a81c97cf9969d442a7b2fa0b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edace64f0b94b5a41f5f1bd8fc4ed6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b019e0d7113eec2211d37f056c2d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4674a8b282c213b87abc99105b3188b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86db208e85f1e177bfc969aefe78006247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441dc670975e27d3defd7ede8ace122248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffa3340d40a34c4f902c1865529135249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd47ac9512264604c28a850bf09902a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42528a962aff76414099ac8f6484661e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b621bc1171a026b03a4599bd8dbe3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f9c822360c325078aabc091b16376253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3703bc40e7ba8842dcee0bde16f9f61254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d249c801e2724a00b119e90ccc230d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a2f50a245019fee1a5215d0d8befe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d5782a9f39b90711c7febd4d4576a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b641717471f0b295c7ad3ed963588258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8553b53b7c1e7c37c7c14b3651e5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe55e07223c76b809cadba75c7fc598260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c299a083bf4dbf6608790acd157625261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe3b0c84ef78668cf7b9e14e8dfafb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827f64657ee2e5aa5fc34f5f4826034263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd629868dcdabc76cecce37ef29991264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fe41ad9ca8c26a19aa22765ef3bde265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f273346faec3a8d79b8d3c49b5c6385266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead122061e2380ee2377dd023aafa5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357363e07ee82ce87072b7bac60ad0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1a75f654cf39159c5d6d131b04839269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc4d756afc8809cf1129533a87d416270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cc7a8f3a16cc420afc05f84006d56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f7da1f00dc4b38c01ba2a145c754f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551ab4a865b501c3d12d4a30218994b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8751b14e78c20abbb24a7c0eddfbd0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa4f76c61e33295dd4a13e7ea9906c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575605285511645ed2d5ab3f6c785d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1204d0b7779a496f35392504cc5bb09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c401da9c2ad71e6600f487c61440b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfe0c0d2337f61d06e7dc3e47dbfd9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4aa816c57fa3cf5a4574b8732fc7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bd521e82e23fadc4b0337703bb61a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a42655dc1ae4be1ebfb9118b41901c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf929461d0c910c000e1b24010557335283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af67adf2f313829b4a78eda00071a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71778df2bde8381450fc64c4ed829424285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c254f75a4bfd4abd80b17579fa40e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd01369a2b30ebe1f6494587532d0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a49cee5cb0daf766556cb341d54d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c746608f9b32a7748f323aa034d61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050e49082b3f931c886343c048e43cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376fd61c5b892468469c930b3b4d751291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29deec351932cc152092b957ca8158f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4f6eb45996b4ff2f2a898a7922b6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ada1e0fac3faa4d41ec355eaa914d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee805ec4e3e852bb42575f6552d6b92b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e8371c171d86f371151d1a4680c88296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0026ba44a4de71562fa8964418e61c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14917376a2a7e6d7a43c49f93d4474ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb9d2995263f4e58f96385ea20e68e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c8a2ffe1cbf3c87ad7df177f29a85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f228015474b3c285d28e881056aadb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dd28b447a38cb37b01c35098eb13c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8b71c5d028d6e7dd0c023b708a274303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765bafa4621e02efe941d7cdca208e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a26ceba8f8e83b974435ccc30fcca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633357edf69b5bf552864df051d70bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd10fac98a16a8ef626eb2dd7cf7514307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80b7b1a2aa886941caeea45b515729308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562999873fc8bda965035dc1cef11aa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8ecaa9e686cc907bb871bffa3753d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506df2b73bf4b6e6d26cdb8bf468b15311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca4eaa7edce836bf9fc7cf6c302b5e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de0056d8d1a9cb6991c95cbf8cdb39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21437e7a051e6eea3b9d7aac668b8abb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ab7c8c25d360fd69f5fb72600db10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deda5b70c6245c720df12a62debdf4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae144acbaf20a38f3f7c2a64be8d65ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1571cbb486b374b3a44521c813bf3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4d183b68d6dfd53559f88d4d0c399319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a043d0c124d4327ed5d6068c360fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fa2bc1d50f3f66c796e0fd515c13c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca066df5a2ddd564671ed36f5af70aaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa1ab6b9a9ebadd4a1ada12c14e83b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed160d444be5484b2422284d2f8279cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6249913ab842f4622b9854e7ac8051325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a38c2e3df14544a9fb8f4a68fe773326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4819df6496e6718e4241518725ee2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8c85337e050769b7a0b33d61a1e5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfac6b7254bb6b020272fb8abdc8c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cabc41ba60e7017942e1111cb437ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130a82c5a83d51474fc0b16aa30064d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703408e4cfeb686a59cc2aa1618e22b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024dd0220515a8212be0770d7e9bc1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5949b55720c060c87928001818370334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353f4979a378ed5c1b8f966f48d5bd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f955a9aa6cff20f07cda56d292dd020336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4a5de107d0df08e1eb9ecd5a6e2a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92873fe87d6888eb101e2c35dfafc902338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed496fa5d2193ae91fd313c72f29b96f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43776cf07e4b91f153e709886f083b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181d436289883acebd0d01a6d4e9fa5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917660daf6ff1bf055769ca97256225b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be982f54b57064c4ec6579f918eeb462343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f719d001aa18bb2cfc86c41fa274c0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132020e2aa8763ed3d04778fc64c366345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6080773a9be59e64ee5a8923e08dfca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a4a1206da9e29ade5376c28a67d78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51be74260b3ce478b6eaa67f1ef8b04348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96906f1d65bb5dc93af1d170bad24498349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8c84d3c688c8fabc09ca72868c4f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93518c8e04fd3e26a4512d5e468a22e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888c3c2c1868767f23daa183111d40a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6607d5c4f0a4ec996975c441d358f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9798210873c67088f9f6f43fb0c685354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74582f5f54cabf55c210ed000fa66421355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c788e2b10261f6f08878bff4d1a7a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b208bd90d0b09968668cc0adaca00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb03e222ae97e072500c66107d8dbe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1fe7c9df306c4e54d438a9483ba49359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b49e89cfaa4cd3db9bc44a0e3bb91b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a146bdb38b0a6fc536c2b9af74a6ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1d35c2c9e081a334a3a8d7d369b14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b91b53983a3fb473f59c59b68b50d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7d09233f5146e05e85878378319dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe76d6e1b7e5a4e74a5a0ab2e2352e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d6438d9a1f78d6117d97709bac367366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf9ff571d75eea9b26cc8fb436595c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbff55eb959d5419b973ee6ddbe62d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6a8eafdde0cda6a556eac7fc1b391369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e9d7db14ff4f3fcec5656f439e61d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855fd0aa8047343b82f34041f75a506371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa73939e33da0153a95c74cfc84533372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0dc5132a06470fe2514f739c0bdf7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506b85769ae78848ef95344e8da862d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de87670755a3254126b39ac15f086c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49307cb50efad58a7d87bd6383fae5bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010cf1a7c58b378187325e3017423d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cc7d3cd8675e3296fcc25141ec115378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856279d0098aa155f6e4f135d15a11b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aac6197ba41167d7c0cdf266d059b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0556c144dd9c3a45a7176b640fe5f75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae272d4bf489e34578aa158e8105d52a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32c0341f5d92c32fe1814b3e8c462e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ee010e34eb053981d9183decaf845384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97260979bbd7571646cce68657a263385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b08c374c33b4faaa9e60d77c54ddbd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0a9ecb90432f2ccb7909a9cc5980c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ace65ea29800782eb75e62cd3db6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69879786aec884bad439f9870cd1988389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b562e13e4f3803f836aa7559f9fbb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa225f56e0911e8ab98f25aeefec0c86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951de1bc709e5064ec1a6fc13813121392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47cb8ebdd286e8df4f4e7a2a558396393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659387c176554a670979e2f38cf37b01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7a64deace28c755943e9969b5f210395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e5bea61160c128cf3766a8d68e257396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594de823cf2a6aa0474c7f55ba845ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f275166e15c1302e2a765e099a4d84398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de5f12ac2340f972c88dc7fe30536b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67498938bf2d8ea588b6dccb7c1d5cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e8b0f721565a26dab0af3f197f803401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3174d999f192e833a9e4d23d5ba78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525863b8efd50164990f2d2ed773233b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff7a78f6d4408bdb3204556e020170404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebea4a43076b1d3849bc2fe2be1be20405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc3ee1bb971c6d60e61d224711848e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde11f0ec9c2b7b36272d7675fc9dd8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3498d2b36f0398a76be4b5f8059a65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4d66391873b985b0b6211aa48d270409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb89cdcea66fd322646fad22ed2acaa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef29f3d55313c89352fb41053c18b9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cea728b3dac89ef3e3e8b3d3855cbf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e3a4ce040fe685550df6bba0a76b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac18dc8eccb362b88ad46fca8b32b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a9db1ab680d6c89c711d1149568cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5e07c4db13d8cadb679e5c2b0a551416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c6ff558747c5d9e52b6b0ea683f0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708050f0acabffd8eecb1f7c19b11f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57284b7585c9bbfb5e64ae98aef537419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcda354fd252737077e23c614c364bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fced14f92a1ab3c4e4ff2d23a0c7f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303af50b9cd91339219bed34fe5d66a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90822d50485d6cbfa87a0f8465a7bca1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d02e72110fdcf72bafa5c943241f62424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2817bfba106f8836e9b315e35b3265425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae21adc776b10af2e92c39c5fbc68a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bca34520757e9856b0a0c1bba5238f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c096950ee18ee5f9da0124cc01779428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778406d06f929017ab5385dbd0b4027429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be9704a724aff4df29b607815ff205430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeff3903c047a9d3149e14b0c2ed27431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508e853bd2e800c37e43f4787926043432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a2697e9e1a5c188fd5561b1e0df4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97478f7bd95f66e03a97649ebb32847434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712733a6008dddd0bb2958548dfcb4c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2430c8ad610aef2f30eea2b5824c05436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77093016234b2b873cc66ae2db9bcd6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87572419f13a7a272cec094ab8e524d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92b3b687319c76c4e8f1fb54e9932a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c55643cb43e4071c5b42c5dc40763440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb3fda59e4658c4b9b49fd5ef104c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6917d6809026b2c779e9e0038a721d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b74dacd9a185dee823bf42e5fd5d29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b37dda98e9ea762ebb3765f0b569a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68b9c576610805841da3e5524f0084445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8e967ae4ea685de441cb2e5b565fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a93dcaaf29bd91f265c07fd71dcff5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913c975442f0083e145709242515522448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ee1c453693f2af90fac27df4db8b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348ba59b97a38ffbd0839ded02b7c98450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329472a08adb6974f35c414d74674d97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cda34684da6484669f9d5ddd93c27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771631aabf8c2e6235e6d0dca84a2ead453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6cec9df647d9035a9ada08503427a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3e7fe1fa86c899ba008e7fc9101e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54d9e8bcc5517d38f1ec28a88dec85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d216537aa0b097dbc440f4695e55f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcf92e26f3cce5a4041e29a2fbf28b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43d168398983df423997d2148e1813459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e111a174dc2e256b51692f364a84b3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b55a3a590b856784b4f9bca32b381461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e6fdad99c0f24873128c8bd44f898462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952972073f9b16f9e1931cd8f24098a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6d12eb5c3d57a6b06d6e12e24bff4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335892e3f420fd4fb4c92f6a3ebd08f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8cec4b5ff2feb8c664b18f486edf7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a953a5f25a79101aea775a66fc714467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6998120412938d79b7e258c8267e8fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc034acd5e7528ef2953db65e398b4a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874d09a116f9aeba0cdd96d5c5bd359470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fac9d3a826247b3fdea4812400926d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f32a6b9ec33ec53a1a88023acbb796472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d8175a6dd4230fe961f6c3a24fbd0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ddd896b263564bf72a59e18590bba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b6ab7c41ed4029a588fc7d852299a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ad36138606b435503c983b754295b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727bbef8a84b5cbf539feb962c2b429477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617efe93a3684d599b96e49bc93ada2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c485b5294169372369f46acdf6fb2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201f50522cc7308cddd453f6b74f8b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee8a52e50c8e79b358b2f735b3d9e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4745e1189ee0cdfcb15fc96e65e3dff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fec412dcab9c3acb8ddb9b6355197a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e581984f14303ba4a5efe8b6dd6a521484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245f1d0ec78b70fdef66b9a26d87048485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ada50e3c7cd7bb5d974feebfc9649486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f4a586e59ec574985e92e7f31c6fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df275a1221f803b65db0ea4696dacd5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811a70813cf2bc294d78a77e1ca4b10489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b41b87035e26642f655aa2a746e738490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8be794ff933af976ee80ae7ff214ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cacb128d747c044175f009142c6582492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c061119b2ed0471899435384306f37493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9dae7263f7cc921c1dab761a229d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6794c4416a7a1d3660bd2a005aeab5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa07055a620ad4e2c6980b34d58734496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecb9849a9d1d1919a60df6f2442c67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370f32d61d5657e90669e3f351318ad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cd6526a55677621c31768e85577c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468328aca8564a5f9926e531bdfd666500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ed168404e3a471d3924cb1635041b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60256ede254c7b1573f5b2103079eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efbc333b2f607e4d595110cf35a5b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e44c327239f969e6abaacc2bf25e1b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ba56b368ab488f1e6d8fa12cf179b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a40f85de2d6012065b09c3ef6458d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9fee64cfad54f501e6d3b26e91624507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3580123396bc848a873dbc47b934d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460963738a94b1b4d27edb04974ea1c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629d42f53095d1df8e526a18caa1515510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373b5c7acf8570657833a2f8ba8badc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa67f3cc8c717c8f6b41e0f4c73e21a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6af3b10c440a17922d1cd7379d20c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ee861a9e8817a74d6f9f6a80cdce5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb56818c0fb6beb0a5813b467edaf2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012faba812f0780bcadfa1f682b138c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d79abc763a7ee6c55e64574b99591517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded032c4d63d353b638061a652993fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85268c16c7f6c98a6c6ab66edbdf76519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb60a35ade9a0b73e64711707cbff0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49c5373dd0e4b65f8dbf5a1fc300ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc736c465c11979ef532b283a2b6431522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b47d69d19fd362050e20d92ea6f85f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea116b44a6c2a635587e3b19a548fdcc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf10fec872716996bd3edb955f836dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b672398896ea0db5453b1dca89a6d54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04e423160376d63e18e820af46fb7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22adb050fb0ac080e3d5a071424a93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e018df044097c405ad9b1d4864743d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcb1a300ae5e90116012e8d424b439530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcf34b1dfb7c9d0351e465de6bc6fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c211c51f907e2a36faa1225c15a5019532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec901e441cdb04c7bd5d1ed7606e88533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b50d60aeeea0014031e3059d624eca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423630f56023fced16ab4cbea95c6ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69fe041ac72b6f9c3201c86cca79ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1c752d6c6a380fdae8a624a287086537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944056519416f4662eca0b222d525eb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d5bd15b1fed25952e26fdfa34bbf7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6c683158545701153d1f75b1c8533540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27a1cc72a006aa98ad54b7b69235f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21749fa72d6f7949b9374c177e69f9c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba3b2a9b32a2a0b80542c713ae247d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a93f045d4fc930a03fd781ca73cb4c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e3d9c288a4b6aab3744ccdea4a2ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406c48acb7dbb8efb30de74247ec9e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7403608328f7374deaf082899046787547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51d2e9165cd7e779eb0b036843e0d7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f1824c4ed938ff2dc45f3b9f79ba0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291ad84d1fbe890a7c489ffdb5bc5d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1cab633933513868e977599ecc5e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1162c9b6dd13e3d2dc43fa0a9e840e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1da33707a06f2e4fa1534d2c36eba1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f59ae8e6b431ca38090d9a0aacba5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f762fc1c94947de82d9b0494a7b972c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a443996d763cfba945af4f2f5685ec2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94be04e73b05e8218f2002d426e020b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd24f01d95d7ae8019887e6159fca0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b7880a1f2ce5e8a499d156fe6582f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a03e1cd8f7375b36f4bfe5c9e4234560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa9d432d9c7efec83bef296569247e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30950c758bcbaa09c739fab5f6b42e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ac34e677c5bba8fa9cbc19c584f8b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f4635589f243fd300097ca1f03611564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399d1fe3ab6df5cc38c642fa69fd72d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03da3bf1c66a3685b61c17fa4bd1047566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5682e16ee5b5a9afafa1779a73805567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a314f189daf7d51a276566951c0df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183473d8c0148e4b81eaf46dc5e42e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f469f3d3bac24edbbba69c71e347f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f0c48fd71d542ac10b448d43168a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88674624b48b6fb4006dc0639cb5eba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb9fa80f31a7bae1c1fd574d1aae0b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3c2c356a3008bb248902eb83ffa81574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6779c74c6c4f3cf8129362f3fea6509575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254096d1ce50083811d331ce4d316f09576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bd2b314adf0cf2fef3547bae24633577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52028101bd242f49207ea43c1e8c708a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bd34641d0c2c990ef4f7e174f57fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b029dbd8ffd2b75501e437be0e451ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f708b8eee81f1faca422c91776f8261581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b4d3983bd8fcb11e4734dd2eea412582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8b5d8a62e71afa50bce28822ec70b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550a5ef11ee7673d952964231809b71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68b147e1282de0015f4f7187a057f2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90411368b5cae4eb6c3390b89708bc5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc0c71fda6839b567e126f31479ee7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a0156c624123f5a4a671fb4322630588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cacfc1ee570c948ec152bc42ba0ec7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6d411f35bc04b785c9c923f268a12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c9b02e233ee8436f44fc48cb7d654591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a18e622a03c5fd2db9bdbaa91bf56c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6be31d1dec443343eb6fb115687f4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10629e544d8f26b6e9ca99b41b8b1abb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bad8dc6dba9dbe9686047003c699f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a9871dc359b197eba5f25c4b38f92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3399a90a87b245d9508c622515df21597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bade4ab4d69e32f4bd1343f0609f455598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8cca893c7fbcf5c007bd43f7c9d14599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95809949c40ab9fdffec8ddc15ad9afd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fe94201dc1c0e3380415ed9e649e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f21fefc24a115d0dd9a1ff453908f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9a3ec563b1753b473149095bc8046603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e9872bd7be217d88b51430ce257b5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16913917c65667c5184b63dfb49f2795605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82380ffdac862108e8e9632a90eeee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9e88986610d0c8ad780c57d0a22a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecf9d35285690140bf129a8f99ef6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a401bf427c6d6d01b31b92935bed7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052ca219a0c9b01d229856a96e2b40b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c14482aa45a64436b97b85b264b4e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea7c02a37c6ad5d2d1dc7d68fe8860612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330fd65582138aca9ec16c3f22963d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8ddefe8b6932c3a5a7961d5bb8672614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04765966a157542b607a9505508036cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c57638046ff88cffccfa14e04370f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a163a54545e982fdb4a5209d80c01617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2bb4d906120365733625a36870825618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b9fe1c5c7adeabe80dc8c243d8654619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef92bdc38c60877ff23491f8c4b77f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8cd8bc68739b38fe2e96c30b83aaa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32590f724034e402e444cecd95412f0c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552a0ec021db066d95c1890864a4ebc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9910c668c3703bd52f3aaac49a71e0c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c094a3bebf9784af589d55f2be912d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4e0a01bf414682974f9e04ef372bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae46552702f4f9629ce7c49ae5f143627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ab49596efd3c1b5bf82a62c4d8348628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026dc328e1fd8a1647bbaa338519393b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafb76d8c1e3ad538044140a91c7918630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a63cab98b7229e2d92d0dd8e3aac2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf580f982ffb8bda78e7079e0c3eaa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708870fb941c6640d26b3c236fe6b5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6790bebd209219806bc54fd566341b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e294fa0d7b26fb27d6670cb460574f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404404e5cc58cdee6ea4e96fc2839bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ea5d68ca06119e7ba4ccd02fa1ed9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f35962e2ee6458d21c841ceab6206e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4178ff1e8b63a2151c7a7b366cba84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cecd63dd5889af426b02d57be9c048640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661e0c5c69a8c1142143ae670b744bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a6ced61e18ac383edefa3688d74f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00854485ebb103e3c2357faaea42aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2628a0ee60d76de380eae3cd2e98c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c65dfc6044a744751423863efd8e1c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56026ae385fc11cb1353940993bf3775646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77596f86ec5d7a8433a1913ad559f107647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576334330c5fcf9cbace55d48323a77648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52424acbf969cc567c3954da18a66eb2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5793cd192a0b423d1d31c76f3a1ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe89741dd87f91f08b381b90b5c9331651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548d38879dcef13cb52c5c0e7f67348652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39354f51bf22f725163ae3cb2e1e61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23903879b40391b1502b3ac9585d1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf01ea56ee728f5eb1b742e9a2f3e4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546734afd57fa3e76323ec60f633ad3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630190fd966a22f381bbe3aa41439c2c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bbab14c321b163b2b4644c6993bd1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871721a7f200aac2764f43edbf1f667659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f83686a146ce23370ff31aa8ddb45d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a35149e92c4b104f8d96fa8cd537a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c18057ff3ca170bacb4569cc9e4dcf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307ccde884509664e34592671fe9fff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71129c29030d0b606777bb91fd43433664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcab907fdd7990b59556cdbbd58494665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c51e10b7ad0ae87ec0a52cb17f7d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93999075005962d7f50a6ba57a906d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3745d27c69fe565e34c533d6f3418c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1349964ac3ba414ef19b98fe28ad83c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e736f8a0d0fb62f975ecdab1c25853670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa21e4b41cf907cb7f953196137616b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bac148a56335811dedacc22d9de95d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac359056217ae7dadc4a1869ef7ed7c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748f8818c4325bcaedec6d0a8ca4d64674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124f37dd48a51ce3a74bb0cc7c583ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4bc6efa8751d7687d5efdbd60891a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e615db26967309804b8f05787a7c4d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e78fa4112cfb0dd24d14a4ed7d22a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5b7d2d37444354b4d0aadefd89bba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6e8aec69f4afd11b086cdc439b5da680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>