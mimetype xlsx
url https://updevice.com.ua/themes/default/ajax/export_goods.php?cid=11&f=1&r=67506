--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b383cb612662612657b992653a95e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb818e7193cda42fe65da7bc41e88e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d193c5a3e63f738c95e9039bbbb453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f213afbca84807e51940fed3c4f4f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26bb861872f9424aecb89b63c9d6505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41f3bf882b2fc90c408ebccf95ea106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88165b1eb7d9e026272131f93503bba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8abf6a78e0c2a2adcbe09a3af93538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cad153f120b1675136535b269a23c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5b61574fe68c4c21dc28e537e68b210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfed44cdb89b25180826f160e87b4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4126ec08edef6ad623acb7e5dab71312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416accab1f9e47d241ce251fc38df2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66b0e604ed3de6b0f413fc0b8a419d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e17c2381791f94450c4474940c8e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b53fde09542ae12471370ed9897e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b631fda8d531b35caa9fac00ea9d08117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c70ae811d99a55439449f38f76f7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84907e17d1492e850db745bb09a7900619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e19bdd75525635ae6c8b5ed9339c3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c0d7953b1d9f07cd8bfa00c4e92e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef50836f26932343b6bed1028d722722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce0451981dd97f35eb57c4178f331223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78628e6096291b1883d80c8698ec7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41366317c51b69ec04af74f766c7a07725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f9c5944cc4d331deabbc650f601aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29a378d010c1d19ae3e9db02153bd627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6d1cfacf200274165127466021d1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83095433845348c669ce8050c8d9c4f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad60d0a78969652720eac7b03ef93a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c3a4ecdefd7f292d7f6b87320d0a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453e82c37afd24fe20d11543b7a265432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e7d943d042c41de7881f397437af033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36a9231466990def86b3509722e0d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f730603dd36b0a9a4bc801f63205735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dff16482c3761df080961df523dc136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34262d66cd6d73057d4ffead0543d69837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4fa225e468e616f947c10bfe7657938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f00e72c41f5e0bc7670ed620ecd1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07150a5a6cea170c9b0818a7a9d1eec640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177d2a31edc399d5748a49d6643a42041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85065bcc64c02fdc8fba8d4d05615842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb04ed252dfcf858b7b89d204c8f61e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4b5928154434ec78a476a4bc3450c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8c4e534d6081a354ade7c561e87dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4932a0cc53d548b7e85bbb25988c5b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ec8394e07fc7fc84822173b3e954647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2e75b152b52c94d370de5f7004cbc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f269ddf54c9f050a79859c1be9fc649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335e35056353f468f9bca192ddacd3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86070499f564a9090a9ddfaef632fc3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d572effda9410216991299df957c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be1706672544384a1d9ac53a81009a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ffab2c276dd6afbd5f268b039cbed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8e1da28bf5a01bc683be2b9d7732755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20dc078aac621082494d1332d5700356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504a491e5b8ba7ad41a86388abc8b3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505dc73b65679e327d1b00ff4c70f9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45972aaf81bf1d8e96a3230edcd5a9a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917c8cd64e4a3669907391633c8f08460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd77e468aef337a0abbcb35b17f06861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b99aa5a7e779ec6714f9d2c390956362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab1ba84a75b4b41dfc50912d14be8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165fde2c7cdfff1cdf962b58e0817e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c26da6b38563d360f789822408191265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ac3a4eabe89c34743ab699786a13566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fb9b8c98ca864bc7dae4893105d4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f5360e21816f6a373dc609447422168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6615d54ae6d61ac072f934b0011170069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1cb5155abda12b43c20f2c9f3eb8170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4d6359c9de71446f09d77a3ac88e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716ebd76b168f05e9ecfa2b49863d9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293f73d84050bd100b90f45dd3a3c4573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad0345b2e6c9befecbf1fdf71fa62874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ea83d79ad10b833f04e2853b1870875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e54d78c513bad01bd8a202a767acb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799d49c944744975fbe2d40886bcc9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bc9375edcb5e828553b0708aabd0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ec567418988d5889eeca5c6642d1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23a80c6af72bf794212d3960af584380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef45a6fb55f552d9a274b0ba17c8e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d06b6c4c478b64ee0e00fb6c5b91e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63bb287b6b9f60fced24e252f1fe1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19ab0b8b9600ec69f2f6bea8e0d0d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f51310e370ae3be8da0b2959a792f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1593f12429d4bd5851c573c95393786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f97a0e832a9107c6a8b1bcef7ab27987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fa16fa5b8791122664fa83ff4d16f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8373d342c98929889f4723ae746b3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02f1738a65cba1bf478a6a6ff6889790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86ae5b19b96fb1b53111fbdce1f79a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cfae87f716a9553d7c93d8d52481592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f2ca525971cb794e576a3ce181d9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe154fe72bc67bfa7be24147057a8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910e96d8ed9ae8ca141ed48a6036ee195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d15160963e8dd8f9176cfc6dece5996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400656e28c17fd24de70a2a91ceba7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643068acc4b328308239250f3b6da0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdf7d624d822a34f95db59586128ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b9fd7092c75e1dd59826e8062e623100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635f4bfe688a496718acd59664ebbc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b494b649455e8b76a68695263ef1a69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2228432125100116f451c40b8d30a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20070e65b260e5baf1c24b0fd31b09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac975c62386d8520667cd24f7f420d93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163588b4ba131cc9b2c4212eb2aa959106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b5c512c32e5c8753f3c1bb3725de0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96095c589bbf57c64ce6af6e29d0c3eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbc9014697ec284700c0b8662e624f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2833123dda0ef5c58902ca4c945ae9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c0bf369e14a9638a313a5dd66087e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44526513bdaa08a74adbe6f56f2b649112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc626132770b6a3b0e77aada1a11cb0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8263e28da83a494292fd02b560500b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e536140ae94996237ace18d63b2c3cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05783e8463899659fd9aaa3dda241d10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca519951a9629f140e1820c66a5ece117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66359ca1b6c98b72ca856156794f7409118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc77e35cd2f86dc15fabc7216bf06f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39273d1a9c105751d3c447d754a838e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904454050b50961409b925ee834ed2aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232abbb5ba820e7f4d9dbed340b0a33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d19683341b98bbc6694c34485b91e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4128ad87d6ff50e5f9830a74e20cfa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821ff5b593818ec294dcabc114f124d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4adee151ed1fa6a44c87948ae6c3e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816820807900a1a471e099bf46e3aaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984e00b9a69dca3d0126e1bc8864b1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02277f090701a5cb377310cffc21de67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9961b90f4a38af5a75669ca8664a31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3def5c0a82e3800509502373c0b6ac4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd217dbd50e93c5e701bd1700c2c3bfd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013807bc584705ed941a09558b332dec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c191ff9927494bceff82ffd9f0660a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc58f1805bdea00ecc8ea93ec4f9bca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a576a44bd38e378a12109e32f004ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f172fd8d9827578d253e87ad52098c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da8f2111d19739b7286130845127e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ca68729213df67f47a846b3899264139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e136f2a5cdbeffc67f24860f6dcfc2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c447908fd58465743d235796fd209141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab425f0dcf4586fef34d578e3c3c2cf1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e40da45ee31f07a441f9af06760be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b3b1e9527e6b561bba48153877706144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f48f59813b58b2df5457174704e7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a78ca7fc7b73f62630073228d24f97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29b950738aff2840ed2101070381b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bd7488aecf5ae4eddace0b8af89c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ce1a2f4ca031b215e85b53af3e558149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f8341269e93c73bf5d86005b5eacd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca5b42b92abb68f28d4812baa2adb6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5ee5edcf1654fb9b0ec49ed3c0a7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649e11b9054d1a8c83a3ad95280eeac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324b775c52605911f002045582bffee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a16c56662ddf955c6c988af8399ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7d1dff031fb4c6deddb5a668874a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176260f6d09f297b8cfcb1bff87eae9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d554d912acaa2e9ba3933b77a320d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58da7d7d08bc5caf35972ce9fad19e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4a5006095966a52381a42eb6100aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0b9931cd1465c5afe82a7a19e98d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9235e95289ef0f39ba4c534130fe6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a726409ebc0d5214907fd2ef6e61f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63866ab09d951a0d9e89a58a81fca0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27576d03c3c65044a81bb91ad6b1fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3586c9b9372c00ff0f0a1e24936978d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d8998c5a2445a0003aad261a15078167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a451a00c4b66958eb86bf99f67a08a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185ce3166bb4b9a65abad5bb3ef7856169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f7e605b32fc8b8bc4cd38908ca963170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1812db3e1fe809a7fbe540c960862a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85190825857c6fc5f365f54cb8cc15d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4239c19f273bb90e42a9c6fd61acb9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8d281629fee1a8104460974d6f6ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd45db8f9f96251ec4de1e48562f364175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf13396ef3830a97ef76e379dc4d87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efde04e0b52a1115fcb2dbc2bb90530177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdee2686d5fbd98f645d2c29907ccfc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bfdae674433e30d7f8b140fd32ba5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58415ac96489b0ecc894436daa79736e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584609d10a2e2bea95ccd977bad5964181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ce3ed6d9f4be8318ba88a3b9f5e66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8513275a2f33836e19553b745f50e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8b749f76f6efad9a9e33c47c4f02c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e16d90c33ca03a690e9803f92ad19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8853228ce821723ec243daf9afa0d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37379580e7de074a6cb6d276f36df494187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728ca96d38e3fcc6a3c7cf37c3bc255188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02717727f7e46820b7dbd7040d78e3b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a61fc879ceec98d26636f23803d02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675600ca5909f8e65335e0c8df6fda9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef336898030a057514605b17952f1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c5647c3f6871a839662db069aaa22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b68b17e433ff80937e9271b9149c95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a767c57086ea06d3188d27aa40864195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a255a2d0de53101471db220b3a020196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af324a8fb8271cdb3b82db75bda51d1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2bee061879aa45606f202142ad418198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b665170097bc51ebace3d6a76bb72f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3e31ad21b5518e0decb5d4cfc0651200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ad8a0634c8b46b9d50e20260d2982201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93122b16e485b4d339e860a08bc559202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57120c7ed6cf074e66a268c967b1a794203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f54e36184d39c34ca508f938d90ca4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7e75e790d7f1e06881a69c281aaa7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d508d845555d8c9cbb6e8a6e55c9b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbb441a730e7444a8e89d3c852048a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1b77a59fa8ae8ba4f5cdb23d822c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14b8337f6e7103afc1e1c877b2cbc5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5f25c00bd7d9cbb815ceb91b33b7c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed5ed98217ccb9356badcc984efe6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce39de5ad63744b50b048b19f020f1b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09996208d29752bf0be022d9c5508eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc30fc498c25d6600135224f5645be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4561795109592f701a8c0643a63770215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dd8a2c3b2320c6ebc1fd3e17f0c67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424534fe73869d2b13d4ccfa1bbd84dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05374a7c5b41dbe7e0203b830777b745218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cf19f0243610a2df4742c08a79560219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3f070a90b770fe1460c135cf1ec80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42c2d8c6c25825148267215e6974c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787edb1004b005263224a6ce6b94ad27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a22c3bb26b3e9e66a340bf69709b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d9c865076036436cda069b6bd46f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8bffa3e7703b6cfc81e4aa3f60a95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816b3d0320aea9d8f07d0400e545408226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0fbf28f6305d7dcaff3b78f06c524227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66fe575dc20b1a92dd02261e76d5d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46d37329a0a50065f1542df797b70d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8130ede9c86eefa1f332a2ca9136fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc664e076034edf6dbacc5a1aeab3332231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc56817f91549672139f6d96e9c0c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf50496b370b93c36b74d26a5c684c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fc56e6f759dbac98668ea807a6dd6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15408f40da0db371019bcff0cf261f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26ff8964ef28d68912a2bc735c4b52236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e2f30b0afee42031aabf873092d21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3093b58593e58d759f80a810628114238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c39f8b7c54b75bd7f4f6168064b74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5938e6f1ab46c8da27830b40dc546ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f3abaa1a4c95c163127f27950e352241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c5b5cb3cb8317858934462467be2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5b7d2128c04355368e4cac07f254d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e3ef75e6f7b2efad2c9625c986495244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c98ff62390d277a67b98e4e7548e04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41ffa7f737898f36ca22dbf19f0dfe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4ff0bc63c448b40615f2b5628457e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990126246b64c78fc6ecf5292a7e12f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dba2d1d3036b90d99305c500d49de3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37007662ee9abdeaac5726d7484ed5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cd88a23584e8ec8c73f5fa7461a6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58969593fecb91faead7057ec39730252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbbb0eafdb8a45d7884383c29cf490253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041fc21d659596125976151209b3b7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cb7addbd09d44f4b8ff9e76e282f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760afedeeb448b40dad879296e553ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71349c6bc11a60996ea04f0a0f51ac9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff5c34ef0a6d6f9ee8a9ea9b1435d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d72bc0aaefbd3d1bd24faec80b9226259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af507d57c66c16de73ca80a01ed63157260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7452ad6d86074181ff9fbb170234c7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8561b8f9163431d49b320a8e5f9481262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125ae71eca16701dbc87c30939e72ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d76fc50682954e989ba7763e365695264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdc06ade4bc1a0c28ab1297ba1f3d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14efa6e1363c96072ca821eff5fb38266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db30172169f7ce99de892c57d007b65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b7404f77e9b1a060843b34b9dc953268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4013aac0ac2fa5b4462e100d7485a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5961d6771d4db094e602431ac9f4a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acf300adf6a48ba4156890d15f8cc2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207adef55e39826f751e5a9d885cc5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e8705800cf93dd571bedb421b4498273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfc8d5c43746c761084a1f3bab316a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376d39927597a37fbf555a579a47fbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76c4c6e80fec03882d15d6d1c2a20c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a84a2521d2f5ef52c271d33f54da8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16c25c9a2da6b71734169d4ebb907b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f44fa7afcd4cdb92256d4b01641626279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b6370dffba79bb350d2fe5659778e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d4a01e9350897d7ce0b37daa86a1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3386da39a21197c193b74a9252a386282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24246dba8b96fad9a22d81fd2d2b55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d034d679a9a41138267677f82be8db4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2192768ef01403acc58957b93f12a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a83c8f4197e78d1da499226a135a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d5cd4fe1dfd1dfc9a384006949827287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977a6fbff59c6a8a139ac95a5462303288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbd4b4c764821847f3747b6039b500289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e1dad284cd699676e7eb049a2b30b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e2ab13911eea66775125e02883308291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f38aea4ca2dd7eb32852cc694a73f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71cac9a0dabcbca37d8b6f3783e11b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abf4f4f74fd8c340b087b66abfb3af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e0f26e8bf2baebbc978687b2ed0db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88a6b5c6a7056dbac191acbda30c6c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30260427e05777ca4ba6fb0dbd67b9fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65c50d9faf286061e08205a5c94d51298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca653e23dfb6566af5b2aa3ef19e77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01703c6b85f3a04a26314ad238aa210d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9a71c63f2a7fe15e7fa8979fcb282301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b425377558ed6d275045ffbb28fa917302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48407721c822cc74ed060c61ec7677e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcbcb4643f8d8cadd0ded6dcedfbb2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c85097dbdd336484e040aba2883c2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62898be72947fc5ec84db9cc2f784b9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b2ad4a60c78b09e52568b2ba37a49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806314cf0a77678497c6096a1fd77bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff13bf79d46df5b80f2bbdd99c1d689309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124025014af0741dcb36775b4eb9099e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1c93625875b59ec87c1e1437d09ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48652a7ba00a0cfde039298bf64e749b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61bee6d2aacad4e2d5f6588a2c8742313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a123bc5815eef231c43fc3d6310e170314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc165df1439867c8e57fc4cb0241ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd668f5b697012f72243700314c4879316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744aad21fa4f0d6b63fa39efae1d43b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42816129e0937b705e7a106a37ec25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6576b275cde1b174ac18eedf312162b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb2fdb0571d99cfedc37fc9c910b28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1988320dda1d45db646328a565f23c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382ecca165098ffee3eb221079ed77f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f565b62180d984decb09a71f8ef0a96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e597d49689b3bb968ee102a6be2dc26324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556454991bf86be78c9d184236f33f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03ea4c3512c0919db84bfcdfef2ea7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82aa05b91d9195cc692469949197c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e3dcab044234957452f459ea7cdf5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e236fa58225aa35eb47174f5c966ad8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d117dacba2d6692537efcc014ace0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4d4a1e033bb609c541d660ded5cfd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12259d043ddc7ca16acd1f0a178f8e04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40011e36b0de996a28e850b08d68c46f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684659a30ac3898f035c28d2e59abe0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea02212eb937c0fe0e2cf156889e612335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e91ad1fa031b30f7d310b39a4910c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f0932e6e13b4e17d1321cca89b604337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead684cdd31a86ab65f2c0bd10b0285338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd1cd19173b6059338ff13c813a58b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5b34f90b711b46cd1ee430b214be6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86c47e49151f076889c74567d8a6b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9404170c7e6734bcef3ffb98091e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a7cab83f83d2b32f741163e97bece343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eef843c9e909468eb736e1992b01fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e5328b0a7bfaf033a5e37d7bfa602345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77528e8f269c1325efc5a0d9c720d1d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a24482497c84a200a4228932da3536347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101d5e2fb21b42c8c11e7f6a7fc5adc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa63fe24bca0095e96825d9a3dad0e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9277b750a8865e7f88180120f28461350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce757d3fdb8012e46eb14954de877d89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41a48fc1a94e6c8202f9e2ab2ae89e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54b7ef80fbcbac221a27b78b309836353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90895e0eab40399693bacc5ee612ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdb564a4b469bf892e2766bfba6663355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea7e6aa2b28a95701f92e3c301fb02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0b6f24027b55eaa65c3a450a59e2d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7b6775f6862185b12ec2383bd90b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e66dc472ffc4d3c717dbf6ce8df6ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118b4513258f6d216dcba00c37bb8c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c6e293ee49b27919d0be46fe5ea29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fe4bf16dbfb722face9d1c03e10aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ad4da8271696f0a6502786f2d8c4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f455211860814e7486c06c93f6f09ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23160e5cca8000ead91f7417d76482365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90bf0f3e0567def17ac13f7e359c29366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c178cdf789f8a8d6d385c0282dc2aa9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7936d9c18e42b23063e115bc198cc7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec96134060cbe46bb4a94b3f8c6e5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fc43350c5381d0d92944bd110b29d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d340daf29f2dc3107b316835b3f24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401fcb780d2f09f50be2a898c6a61be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80706c72cdfe75e795cd0248bb9a3ce9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38073b9be1ec96651de9d4eb6287d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bc8bc9245bcc3ed8f96e632f2c1a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fc7853fbca4854a8068eb009cdc38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ff68a3d6cbe79bed39ce1a5220cbd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3bc96307d20f39d2e58ea1bd4ebd7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483353a091b485d87cf325466b064b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49658343771d010d2c402396f464543380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86331d9240980aae04e45b2f94b558db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a82d015569c413727ca9f92e4082d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8472a5bd09cc69c12d69825643999383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27586a1574a5077fc5e2a6cd9356e997384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614eed65cade416c081b8f97601d75d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1306fa56d52db9ff347ab4b4a850435386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f066e1c8d1db06a029cc7b1052abf9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc32688a9113d511735b445f680197388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa0552a70390d8501ac63c1c5cf8ef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bb5729664bf142d1adf11650a2478390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c00194337d5472760b391f5aae106391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54453002275b4113ca913b88433ac999392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d25fe5cf0c22588a9d81fee33932e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cecbbd7e086b885722355d9989f31b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6eddf09a317367c90ba9b374415f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7bd254eea73671726b4c4307eb249396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b987f063e057d01f8e5a368b10a2dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaf8d24f53d7c8d69a0eb70ddedc82398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459a7ab028dab3060a0f3c219cc1283399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dc548e509d2de5a8c2bfcf6b86157400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0e0f4dfe9133635e5216f4743d20a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2fadebbbc1553a87fd549e8db1fa1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925e9acf77f32031bc26319f242aede403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540912581c4995e2259538cf9cc29a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391b4dd7d16db570f817c60c7920925405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8a7aa823c355fca7b76d8e7090b2a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b9305cc94f6425b25d1da78f7fd4d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e79c3856363027ccb54b235ab43bfe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe4569b60cc993c383a55e5257a406409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd46fb7cb21795507debd71274a032410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6358b9653cda01227c8423ecf67c0e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea887413fab960c9d54cd57f9fe6a203412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d090e674df4193f882b0f38f806afa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6053eb3a922d5fc30ca49e42153e3da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6db4ffa3e07ca330d3682f706b27be415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c82797bed96823a36a2afbee1ea24a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1671c525d58112f6d66b19a450f9b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b3e5694ab4276ba07635039e6afd8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cb538bd12df0f26f6f2a25bfbc54b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d252d99f9e1260d0362280be2d7634420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b14f7f27d18aafe034822d8623dfa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb76f0b07d1f57523e23d231d334d86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee6f5d97e85f423ca072e30b38a184423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f722108e74d33125168fe56b7349b3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746b2b897f12153aac0b6efb17428ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf0cb1baba3608cd9c78e20a844038426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e933d72bca37f9a85f903d2dc60f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cff9970e9fee05e48fd2f6eb71d72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db84f6332ad59974c16da0c24f55f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fad1bdd9a1d3f53a7a49f8b8c5c2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840938032a5ddf8f236e5d1140deb5b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451019251e3213264c29ca0deb45796432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dc65ca202c677eeb694b048b739f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9b5b7b4d82e5b3629658af2a8018a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8d04a69bd3319427c36996b6534d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec18001093fa123067d80708eac1724436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb826697e7e139ab430b0a73934bca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed95dc2ab3d9bb8f607ed121e0a0e3d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8611c317914088a51bdfe5ab6c7919439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3f72ec891a2a9d8606216167c22a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ae3239c12f079b2bd96db81a9f206441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ec18568a99e9c266988c30bf86335442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b47edf66762e005783e5390134e8a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37612f6de4801c3c08fa7f2748b59969444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d4317457d3cd3ede66de96f564367445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6c1cb388fabc8407a990fd09d1192446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351454f870a1d6be423d0ee88b91445e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938cb95d1fe287a7922ad7b8cf070e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabf41ebb4cc7ac4b62137c7d3cdf0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe0b063f8a2a97eb7912705d341906450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7494949fe839640419ebcd7af5214451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21884bbc38aebacbc7933d5bc863376a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6525a159dbd4c7c98b428487b756b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606e37c0f3f27c206a894fe0692b0e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e174c4386c4066e4d069d2a6fb7a8ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce3a51c0305a470f6fcaab440c7afb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72ceada6a3a695d1a48b382660e702c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5655862605a176f151acd7ad2fbd1c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbeb7dfa03004efa2bace5d3c650f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153f88cdefc4c7839ddba5106c15bb4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fd4a7728d1ceec230caa95bb3f6b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad758b97e56ab867262a2f799f4aded8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52392cc303cbb1d36257fca96bce7b0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e96fad626141a5acbad0851be957f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e062f2753d0e87c30267b6fbdf5a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38021734385affc07434c00ed3becba8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ae3b9a5480371a3542068eb56038e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffba7381e9f05a9f1bae9bd4b436897468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caeffe1cf703125d2d8c9a2a907b7b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bdd1e2cda2029a5006cf8161b6ab8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb94d48d3748a5701a79a7ec6cb647471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d465505f66ba25c19517fd9072c909472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7466ae427d89c366c2e1715f7b4ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb4a017d2bada59b07804957f63459474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de6efdbc7a617a8d4421a2f5b2fa9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0147b1e85d604705cbefdc07e65a906476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c2f3ad73db6d2551bdadb00ae88db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917130bc4cb05ad5673e65e3762563b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c0e8a4a7f39698ad4f7357bc9280f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04c840885cd753b56a94b764cbfcc6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f9506930ac5e530dd6055a579e3e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc953ffc65980ec3bbd6dbbffe22636f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03036cae233211b5c4407ae3c7d0a171483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b761be1e63e469221c78e746425324484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9b11b3c3de3525527925a080fcca2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29678b7cd37e46200d5ec2230997b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3166705ca4b11112d968bf9225b3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba837b21849d89b1a4f6ca195e027300488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b72f8b47ee581db9aa7a89bffab509489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d22aa419f2bc6913e5cdf0295962a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaa6c30b7316360d1619e496e198aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4108ce7a35bb58e8cdef150c2a576492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e308f2e3230b50f8486fa42cafca97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5861e5812b3dbf9cbb4e30ed2c80f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932cf82c3ea2252f51191768e3bbc79495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196d5c42a974aa1794b27ecd21abbd5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c888cd5a33b61e694e6bca83fe91b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4955ddfac50eb0c3f3bbfc9ec79f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a357afd06bece697dffe87e1bb13fed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dbba83c86ad52a6266dd0f3bca2cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96591fb943c793c0705ed3a3e911e3ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7fe12391aa4c50461a7b3b1510f5d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7cc52c6b3d466fa8020964ea27791503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30c391ec347d0ecd636970fd7581a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc9c6a4402bbcb924f4925abae827e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9e1a6a006922ed5d966d7dad7f117506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7e40dd9b3cbc30b0a7c741bc3f1b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b778d416a5aa51521fa5b7071c915ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878e03398038d8f28563003008fdb34509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bff4e96b0f650cd30cd484ec6e3225510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24b3659c5faaf59fcf2bbaec8d79f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854eef32fb984c21b4360440e4ea92b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff510ead5c6c6460378d92aa823d8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01146cc7bd15d77d13eb32b8f85dd4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf544bc488bc920666bf4a759e8b8ae1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c6b0e4db33fb04134e09e9ea765e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a44112781f90dec6e31ba1015cc65517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb177c4f555a96ac465f7752975d26518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6a5d5694c5f4c5f2a9c062dfc8bfb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f00109d763d7d4d860e1fc4f29cacb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191898a0efa03a988c82a8893c44c12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad72397d8bf89feb52d647c6eb53c84522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf24a1bab89fff828ff48484898cf5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a7af24cfe7ae124bb4740bf0b2602524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818a5b12de534a349d1bd497682ba00525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71460379750e90ff64db15dbb49e5bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7dbc64cda549f673292772bbf13e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe004792d11a2195fb6b0982ee9f0588528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fba011edf83274f854392949bd97a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc180557c7375932aeeb336206544e88530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0e6e2bf59a8f6b4f126654ec33b46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906c0b458b38810f0c248d40677f161532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc250b0f54b53d04a0dfdb49a5321a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d82359ed97639f306a58b73243638534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f1087b88e5dc3df3c955f25b2c5a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e37e828be90753a91b88522ff1b198536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028f49b594aa777e7b791404694794c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8a4922a4d5068401bd15fbb14cdd0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d563616351e09fcb59d875c7fef8693539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef2988492efcab4c8558d6aa4df015540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6e6291612826feac6424fa007d82e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26798dbfd14f76706924a84eea06fb81542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e8ca17e2dfea2d1d0e70fc54ba017543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d34910308222a6c5ebd1d409627481544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbe803fc1c0b0aca0510bd4f775615545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71154ef07864ad2cb8c596d5b82a2384546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9d6f782ea476933fe89374f9e58e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d1ddea8d09467fcecbd8582b4c538548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30fcc4a26a865442b3b15dde638631549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fc3efe54cbaee6e90f2bac0f081c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909276ebdf24ba362453d2d7301832eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ab0107fb7ac5205ff6d27b44d8f1b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267584749fa80e139736e0c9825da51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6513f7295895285c89d5e77a163b7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533c2aeb29298f5540fdf81ae6dce6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5093a334181d0f41e233eb0672bf0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a821e23137dbcb050681437b5faa13557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2932704ed5101ae1ada00e5a284d26558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc982b0bafa97d66ffe56dd0fd2eeab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc998b0d39db4066cda96cbe5a2580da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05a5cfa2fbec71e708aed5d941cf68561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92b863908e107a8957803fda0a177c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526543fe16923fd0aa23d2b238e1d2dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0eaff66fb767058a27c075324ccb2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d62262f7b6f7cc6a2b586d49fe51f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638f6abb4d2a70ee3c39d282938d29d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a08d095cc321b423da015a01f6c70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683a9f44194cff0413d39973ff726ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdd265912e0f036ad7ac9f59f35e4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d753c1eaf8e21c05004acafe25ef401570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402902da94ca2af302ae655f5b23698571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf959913e9d6635ad182a55ca286796572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be538f843dd4bcc63829a7c1f356e0b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d0cdd1de0a942241299ab51f6da80574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26383c39b43b76aed5be49c90f50a629575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f2eb30683956f8ede21abadd2729b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73a890fd8b950612c7dff4df9d8cf1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812c0fa02f22e4b9e570c24b4bfc949578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55dbea096c242be95770d9573d4a1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd3609410a0b5aa4b8a604496fd00c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfeda2545d691e4e851e73756e1610d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9507135fe5614cdd46fbf11c647b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39866d5dce2a3167689455c6fcf567583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b37044113169d85395fff48108244e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427fa6ab5ba6f11a0fd29e4e14d5fa8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff753797e790b5f1bd211bd9a5ff953586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418514f45cd6872d0442e274208a1fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3669685929d3225ea249f4c79a2e1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8cda005a1f839580bb7d53d4f0253589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689940967128798429e8fb6a73f2fe13590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee85690577416786dec86dca452f1fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d50a8b79cde971d1b224b7eb02def592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292e4a7f12e5a3ac2f67801867f1889593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fcaaeed987b177c094a6cf06f7ccd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dd474b46892ad6b6e50a0009dc760595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3efe15ce54dce287096373f3f726b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5395f462296f0a85150af01ecea239597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb452a854862c34b5bc1969f83c6f0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6f782b547fda178245ca8bd40f158599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959bfb9ebe9aebf46b5eb7c35e9f1c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f03eaf99c1933dda99047ae04880f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263078592aa7b58f6cd3969c9f4e8684602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e4141d583313208c742f3f744f209603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1becf28b1e525163f3e82f66ce7c54604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bf4f4bff19f967a18f5e2d4c73733605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c398eb4b7707de6a1293cfb8919aeb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1bc9d6ca9e2709037415c0aaeb168607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6021b1daeaf3b931cc829168955c64608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42d758aa209c6bd6256a87e15812ad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe251edabec88525129e319e10c397610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac412d48f060cef5aa36045129b4658e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108596b89eb2256643432ee5debb3c0c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb597fb2c4dc6e49f0a4ee307b5c51de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c8563f198425226761d9fc398db48614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd965e8ef056a283d08e9d3ff06d943a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d261a7226708257faa9a0acb4a51f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982664ead4518671cd29e34495278cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771a60f4c88b706ff3d4be1ec4f43ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f22c3597db85a7d9f6e67fe0b05bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855b5455d8c4cc96ff0045d517df780620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096d452f5db451f0bdab524d402e85b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc9d237f0c0d59be260104f0a8c519622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01780040c797a14759b006c8ea1740623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0acc64a5e3db33cec5e6a8479ca2e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd364fd2fb4981a5a095adb561d5bc0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c608c819c2d946e0bec1113a9f6eac1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f00f8514f3b2bec6a33d03eabb074627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877160c0ab374a2864a7b1db917b038628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42cb893ec71ab3577c4d2d588edf27629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d6c02484d94373f7d9126463dd887630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970e81dd2ee5f0d1fbc17965dedddeb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c74648177c23461b49260c0f0378c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc75067be2f73a053c2fed8b0528c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcb802ea60945ce008d6383ce2fbf5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c2519d62b13a280e43785c2ce4651635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111bbef42fcdaf6e1eac2ad563c58b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbb26051fdc5eed7dff7bb38103490637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb37140df3b1c424c2e1e45c088294638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa313ff1f79fc3d24d57da8f2ef0a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2fb72b1e7e688bb28d269e6b2acc5e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2c292dbce84c85ecff0db807de292641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c7417a8df6b7f8559204a7f1c0957642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4cfc0b06da3f697ceda12a15a148a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1575d415bc5270b142dd157d1e0232d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37168323d068cca31938408b657ece25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4370955c9635c159d16c48529f46e18646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83980603dc763084d7833ddcdee70663647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d9d0a12ba44d908f194e0a266a92d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bcc07299948e513e51c70f978c83b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a598541f167e0642a8d55d21995ea35650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb493ecd3e8882a38321f4a8100299cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3a5651e9a71aab571ab345f35097f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacef68d5bbc5698281c6632394eab5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f62209b69e38534f5c53fbef36fd0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64caa8c9994dd44d0c4d0db694ab026f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e00971162d9c5b5d4f2db34aeb6473656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31acd9c0981bf27be3b4448522a09f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267451b33db06f9327f894e77dafece1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a84e59518b3a300445f499c137b55659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afef7cd89004180fd88e86b6f96697660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836531586870c06488bfde52b51c6f20661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44035fec15d7740ae1ef280d96e544ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f488f248c6d95ee7d04e0d7a2c1fc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf02310ae2861149aa72296e024f51d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c9c1a869e05ae055deb84eb8d17e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36440f318b5e704ed7bab656e1283cd5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbe6f231d203972d5d980f38973b6c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cddbe84445d8b32b8f6dd2b308b24668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9be96486de58aa1d194c36071386d6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08479686bbffec7182e4275b6060ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a9fd81193cb1e28468242e24dde48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c72936952a541d35a7c4eba191bce7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f09c1a691feae723164b3be5757ae6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97995c75572452b588a5b069b271e0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45173599ef5853b2d9c4e6898e939ce9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9229f20d98c55c283729d74f49b167676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ff8a63f3bc74ead3e20ea5942d82e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f624c4b28fee04b7d8f2174ac11c434678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a06be80eff6b39898d095db5267cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b395cd3087cc888b5ba81a21d105969680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a86f710177f5cb508c4032b7dad88e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706749c83a3b10519a5e95e86a5c688c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099b4f2089b78627cbf609cbafe7495683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c76d803d4fe83e224e8f7e3200e28684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e040f26c8a96d968a39424ea8477370685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380178c7c5019428c0fb665f5759a97a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a7562fc791601879fa60108d0b61f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e8c20f6117cdb65393975f257c66b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e33a1ac6fcd9946984187ddb5eb76689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981ab1678decad8fb49fe96597038a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d90a89d564a88c5854cdb029d39d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2023b91c53fe754b8910b07ea63d19692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb581e1403d5a43083fa26024b35ca8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a816f9f1822f9829477f2e92873f3e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad984571cbf809b3edd8a337070753c7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8b3c76ac585068a8ca544997756e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5f5361e1f80d67ebaca09521e8c1e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47003c8b9f8e2adea0295334159a80d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dd61cff6ac5f1a25da5d180b571b7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4234cae500dcc4edef649b4c19230a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6814e5e0c9345a8d326223f340450701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5d149c5e7a293765d397e9bb7873f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc9720b5c4b14fb465ebb2cf275e1e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b497f6dd08f5b7b940c006476e5193a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec114cab59f65be293ba9f898732da35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89955f0f87584d8382c5fe9588abd1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93b3806efce2660021087309bdbc10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b83a2dc2564d8fde096779988fa12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc683145bbd7090ec8c0ecd2ee9348709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d3375f2072ef98ac4bbbd79629090710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2413d8f8427cef149f47a37c1ccfb3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d26ab37edc6c076c30566455acc4f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cfe333862e054b1f6454452461cce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fba0150f88c5df84103ee7a330fae2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910a14f688f91bdd070ffdf671b414e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc81b2b900f3296a310818b00c74bd7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea906e229fac06a301f0ea0dbf29f58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e95045cf5944a792c9ce486f097751718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023418f8acff883aba527d397716080719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d70c5b3adc3628f0547ff8e49e5109720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41b8d20cb65db56a2082d00ce30d44721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71178f23d71b05cf1fd2bf5aa6e3a551722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c1857a56d9d7d78894b42ffa1b61c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d2604dac08292bd67e778eff44790724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075dbea8dfc709fc1cb672489aca4b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4d614645ee7c6d0f7395d26dd7b83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b5e7607dd1d55308532d5f39d8563727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e8213bcb8b89916a1bca9fcf74fb9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a7eade3c7e384bced13ecab7a7c9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1235631d0d14078b6af3e00bdfecf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d4738fed3e5e45c8630d03f740e19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6689ab20aa34c384b59e4506502d6732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad04e57f026a4d5269d22dcd5554571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba12c907ed80b9556874da4f55b24782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76390afe8d816f2ec8f512062a4f4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e338a2bcbc82008034730f38332f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc4d83dfe19918c9187995d668f0b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e79c616c08c2cb33072697ea2cffe56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef878aa8da3ccfc517f35686fc852c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833f15b60849c40426e3c7eab9713628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b3dbfd8594c75a6bfdd7f70afba169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58db2c008fcad39fa61bf4830b424f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f4bd6523a78169abeebffc155467c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ac929d10d1cbf84ac53d56c28957812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30174d44d4a86d7df3e773fd210055b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a4ce46e4fc85e97e8ac1d84b23f2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b800669c7fdf66c336dc70066158dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ae95cf794a8213ac359252e1e48ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5aba3c6a22de95a137d0ec4c01ebd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f209c8d776bf1748a9ae4ed286b8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b631ece982b16485f770b23a4cfb5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0902b9940537de5655b96f3eceb5d2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580cf5d972162793608e06e98b4489621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0e6159b0f29d0766573ce934654f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a3d93f31b944e5c8c1cf24e99d7e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce540c0e162d1fb2c3ba42ba8718e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a0d979fe43a14d3e857d38dd7a2e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4fbea0cc08656d054902916db160626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e57998b9ee5e31193ac48a7b00d9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29cca511164a1bbdcbd37fbac1da0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a03f966c018ea5e5502938d93ca3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684515d6d73c5a9ebd7dbb7568da79e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81fe2a4fec7aebb98830ca5e014b9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d44e70240a0fb2234b0e4b1cd86c5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31815c80bd28b14d75f6ec6e3560208f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e50d915f6ad5187b11dfff296b61834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98ca7bac1502493a5b3611d7e4b69d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6be2228896e2e831ca5ca536a6e7d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becf8a8810f564021b9e221a2bee4ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0908c16ca24d770fc13332cfb496cc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5569a1b5e5eee0e3af8beb366407c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f874f36ae8e30fde3b6cc7ea8258f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0084ad5698cbd7980971cf23d5b41641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3949d59bce3840cf99f42058a342a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c52cc03910b388d0c1a338ec6963a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb5da2c9f4d6fbe2ad4ded4a0d6ea444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76d11c7a830e5c6f5b282538de820c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296fa317b89a88f5a0ecb5587b72f4846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bc5c9898c51a59d9f81e92a48c1f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152617467b7cfcee884eb749578092c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f95c2575e6f9b1f6b551eb3dd6d0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209938898fa157dee474f2fb86dbc7c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addeb59fb09b687c2f2e4ac31c7e970751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410de8fd67e4c90268403583fc299ade52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa5b56689f5bbd06cc5e5d41028db753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bd4420ee8e17cae088975aef8047554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2e1c3d1ff994e9eddb44fbea0d52755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55c4de826a208b7f29a936982f7b1456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872f9a8c17a8311f6f8a959a2ea5b9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16560e12ede93abc7e450d5384f2cc1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c42b358898739dee7e31ad83fe08c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25ea5c9536020dea155ab69662b3c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3a6d6388e8a540509a380d76bb94b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccfcf767f11c5f09b14bc9fc41a83062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4cff59c86eaa6760d916e58a99f6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cecb31aaef8298151ea607d22ac0f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ab0be6acb8371621b69be4d89d97365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced59e34bbfa6c8eede11581980d80d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec3f34a6a4c7d8e7c84d3279c84bc867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2d3e43b80b5239f5e0731ed22331868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeda5a3422e580e9c735c91f9f3cfa069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ecbc724ed6db2e10f7a9ac875145070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3430cc4c7e8f9825ca1580a6da2ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5ee13f9d2794fbe08bc14af101c3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fb7b088b6682a5ad15c8658d0e0f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8432ee5041e55c7c407d9989464974c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cee902d703a5b5eb8def382210bf775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065660a9146417a9e204ca8498f6cdba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a7d3f4cd276db9cb6a704cacb28dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7622d03386264b318831a7365ec058778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56be1a87edf82f9c0e824461d1620c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be4b5f27b104e0d11c974c2defe1e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c5063b6a09d71e54a2f3633c2f29c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fa225a84623df22cc60eab9ac303282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abbe0735b3e7fab6f7fc0aad0bd93283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db9cce9379013cb8abbccd1b52c91e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c7f277586b4068a7e75571bd6282d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645600d3e816c1489676b20fb018456886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246501bacc10445001f6eb3484ead0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cde523522c28ede040be581b6d116088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea05fb2837a1845f06db10ff90624189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d257c7fce0265f944b712c6899019aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c91cd6dcfa9f84d2414bfb41099d2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becba20ec40f1f5927967257c790ccf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2c151b7d0111ef3f4f8565880cba293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b85d8649a2edd56abcf2dabc8f83f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383eb3b3769e4bfc75604683dd7489b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c574813e906418c83d24600a924e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1ff27aa7078e288d8c7e5451ddbf597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19aa0f765c5ffcadb041f06877414f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ccd34cd7dee91b4906941d2a2be2a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fc304babc549ea03bf34fdca32cfe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272126fafda265976ab194aa88ff53a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478b74e00394e46b93c6887825472d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b6491a568086e737684c8d46bfdbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7445f6f527885c6ee53de9ce809e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f5264ef8533aba7e9d23d2a4213bc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83e2e0f6e5b65926c98b2d5c270fc1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aed145bb91d419990fcca42c05a365107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88367aee7322e48fc64a01e73b5d47b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcce8bc0b1ff1a89b12fe5d793287b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a3a814268c7e514b46513af7c3fac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7482fbdd0ad6b612e178b237acf25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f51d93a673eca76e9eff839aa80592112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a87fe9edc3a539432d5bf847f98f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73708206488a57c71dbc170389cbf854114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd51fc9a66e66f991f9fbf1ad67fe4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da918bae3e0cb0b30ac62a693350cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65ee9e58a80e81731b41590418253b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ee25b694c0cd066677461db5f83e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a4762a4bc8db4823d01df9b9faf20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21590f0a28e2919cf97614bf944d82d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cec4d85465990c2e2929fbd988965121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5102bff23b15a05427f5d147a84001122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9154090c4ca9b8feaa0611c1e09a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaef3b7c6afc1092175ade6c1ef812b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b65762b1fc9bb77817aee69966dfec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880962e7085e592c232c379e5a5c8b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a843592e78df65e3c74b2a653782a5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcfc6f910f87d9cc8e4bde738e55c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f3ece030b9b8103e85c386e897a5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a4c094ce434b3f95bb3fd04763509130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00d942193ba8f182bfb30006715cc8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6d1ad50779fbb33dea5d944941601132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdae8fa42d7025b2b9852f16619c3f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6cda89e712aaa0259b13cf0c4286e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ce3e95a3c03904d310d7a66dce7ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bc105f8cfda4468871848c2385768136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca9186079da0e1a3f2c3c661d8ef25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ed9048f66e158b98e0bef09c8ef19138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90085b6fee45f27bfb90462d7ca3cc93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cd3ebc3b43f2ac84855203453ff63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f14a55913074d86c22b5f2b4d55b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33df35ca50b14483e7b7f074ef5b050142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73522c6b5fb25aa87d30c22ae9971711143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee455d739fc056888e450301c4d85e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f6bb479d910fdf7434bcba4749bfb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcbadcab049ce102db9e7ed7d45242146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5e36ded7eee98dd7e452fe92621a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83ccc477a386febe48aacc2d7ac4a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf8db3d9f4ede58eba16085b3b05c0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7297595b905d2028b462a4685e4a35150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb1f3a30ab26c99ef75f2483f1e8d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb385212f8b53c65cd5f111670eeba86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a9f7aa007bdd0534ac67ba6702c9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652a5c94dfda381ba524b209e234581154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b61790e537d3862c3ec96eeec00f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e63c5a8410378f243ac17e1185a6f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b12aaf8a58c227df11513ade7b886157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd147993b141fe0b399c8c22011f5ca4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e17334858bef6e63edfde3c4084633159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fcc6618b3a7c6ee6796bb5209859f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e6c82b0799ff660657d04fc37aec1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5a731752b307b855482cb26bf3c30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cd39278134f666d52aadb69c8f739163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6f57c121e449e7cc287d3161a71f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38136320bc33027ab3b9a84464da727165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e36a9204deb4ee6d1d82cf7847c36f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf567c6e9b28d83464cf11590190d25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06198e0f35b9286560589729730027168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600f3b91d068be8ccd19159f76bddc6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5b5b7223d6c68a9a7a7a21f243979170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f715df22abcb538c5e20f8abe9512a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660e1e31dfdca43b777af1550e13912172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25fe7c2ea58a37b95a300f05c22e6e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5e5bbce62823fe117bf4828478df6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8f6a4bf3e971831fbb26c4fdc96d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324e6684ae887608ca30b27d9f57f3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ffae0f85f9725c54737b5d47c94df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b81a65cd1096f994aedfd2a56b6f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3c77cfc044bf268eddd1d5b7243df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bec7055618d0b95c0e916450c50cb3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149b459c321323b2107e6c540eb556e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13008fef31401b6ed350ffb1a01bea00182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add4147c88be1ae8a7a516641b2baf0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4b5da38e2b006f12925f5ff60e0e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859c6cb8594ac0443a245c5f3b2305f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb924ffc9d2072c63a0bd6ff37ead96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e93bef658bb2c1c56e4fcd6b33cc3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648314281fac48088c9f21079f3d3f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8cf85ce014e66c35ee7fcb6c3c093189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c174791d1e06850045da00fb01466b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c7eab8fe8ffc4306e960e13653131191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875fb47602600a79f233c30a6547725192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963372d7c4ca9bfbeda9ee41be486ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa354576cb835c2815ab829a09e8ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e48a2d141b9c38b46cdeb4293b86e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961bff7653abfa58a7d16eeba495403196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4789c01314475624f65e0aa7a3002197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49de13cd72fad24a1ab6c396ca179f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70805ba4b31d2a0855fd133decaddbed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01385ae2680da6786aae454e636dd625200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0c7d7747eea778c66efb8bf06037f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ed1a06cd47e949a6e5185513f0755202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfccd041465096a62b1c78ac1819fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1a2087fab2d6d82603ec5694208e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b13f27f371a66f83091c306c71d73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30bfa66f4cbb302f1b1ee7174c5f4c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9f062a18ae86b7709ef2a54a0bf4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0f59a02bff244734f210112f027b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541a384a475dfe1b1c4827b1da97660209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acc680dec17a51b9cda7a0be43703d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c1687620f1e5043d8715cf6ba888f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387872e67d33fde6ee12c3307419c9e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a3a31cac3c8e4db4c5bbc6dbde453213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa1925e5f7604b71eff7c36255f61a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7dc39dc377b830e41825d7a6d1e69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3f6cd382a665d8940c55f25960c1f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a1a5e4320cc5a89c8b293102acd55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b603e116d87158e0012c1c90aa033218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c5027fe60e35709813ca74ef4fcad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2d88149e8e450785fef0762aeed73220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8511359ced5c79051432a160e610098221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340a64bb5ced9e0d6a871949e7b1226222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925d804b2565f50badf5f59f1f8b19d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae5ba0f8a8113c83d3889bf83831fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908840718669ac99b15765b11dbdef8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a33f7453d54cf6f468d99d08b3d051226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0c90b685c65e3f536067894b42406227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc81367fe7c731e8ba3462bf5f800f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017fb16f983d611e465ac3a44c76e49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376550e08a804fd83ec91b783d311c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4545ab89fa455d254e481c96388e0e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f43138657afdd047bb2bdcb1d340ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc39da04ad073870c7a961f4081c1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f79497e958c1c0c48fc79168a5502234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd344415f7812906cb0c97cfd45a012235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd3815c94243e5bd48a04593d73eed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88440ff72e8a6e03b33bd4c0984a4fda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebac70fceef5aabc08c18acb53bf539238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e50890a71273c681605be98889aef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b01aac62b8724e69fc8e9a7221602240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52353718cfb5c719577cd3d721c98a5b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88764c5bb03a457915f694b6fa1df9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7553c10e86e37362c93995f53cafd96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c4d909492220b1f98f66cd11d84ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1517122099e49be30d2f00ccd3bbb66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09683096c99e9c010a3dbd035d872f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b04b6768f021b627a9d50280933a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a77dafacc4179a3330f9deffe8c237248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024f93205144abdee434a39d7a225ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcd3d612d177c00bd57799f79e1c87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f406f57d9db1f541d4155fb9734ecc3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c51fc2defd1d464efc5849b04b66e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14433ceb8aaadab6a2f940e8aeaf8ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a636ce6dfb842f0c8587e57b5ad1989254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0598f409701418c73893120a3e9df71255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252de1165baa3ac81d4fd71eb599c92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b9ff7d0836bc74894b71398699e51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb44c98c77ef5b5ab798e1610ca73b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77283693cf79e8a97e35b59eb7dc439259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63393140864ff49187dc6033c1a70ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47ef6c331adbee39311339f47d5aad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85692824d447727cdddb42ad2716baf0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee1b76d27789419f49ef502646721f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146881cfd601fae3ca4f7d3270cd537264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056745c790a4752f2d8b1532bb181185265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18578a8c6d573e22dcfa93ffd7ca3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbaf301a58ac077ceea8342ff7c4d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41b983aae9126a215fd8fd34402fa2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa40e0d2eddca50f3f2d10267e1965c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ca95c641f6a979714f7cc44eb2522270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a801319f0eef5e200114fc1b3e301271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652c59070427b425c9acd3befc417b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f65776aba4c161b0733bd38e30128273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c819a06b1048d52276e9ba805f4ad9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e30c5c723606d85b4cff63cc8500f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a294255db49dbf801ee0c07d92e831276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dcbfe5eafb5c455b9b18a764c757f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035813639427c1c0f1e0838b6496d2b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c1ba9c057d9faf15f0875bf279b62279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fe8c43a59cb5f775287de82d3d622280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ab109d1e7a2973b18ced3a1e2bbc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96e41b036a596cfdd0eabc8422c049282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de264c657abca6418b8b675bfe7fb5de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7bf4a45e54ef7247b185361e614ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c78e605ee8c01936b3445cf0e7364285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2846eaeab4b4dff34dd650522f8aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3041a386d521d1f874475dac077064287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cef4fa82f5d5a4d66ea11954a74ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800be5ddc2e52cd0c04ef5fd6d6d1478289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e4f03a7c3179d2c7b64fd1c721a95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faba7cf22246decedc24c7109cc579e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c2447262ab0fe6ec81d226fda4a9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ec6e03a938dbea999b88ef6e3d8ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931bd9661c01c9cf5ca48cba9acf2d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2eaa4ce7656a29a3bcf12f3eb53e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f5b034217f15cd14ca27a42de2396296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f0a16001f2e4abb8464db326a041a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744a433a079f970af873fda3c075aff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460ebc4aec474a8032d18e3411328b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a3a5b45c6eb0f1cbfbd36850a2f78300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6ad9fd600eb7b3e09527fad120326301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702336abfd517fa39c2759503c5435db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf075ddfbaa5a759f8da787eff5e542303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6025f23eb0bbae2cc5b95c399e76a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837e06e13a6fee3193a54a714b10889305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29281a7931a6d788ca87622d03babcb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76dd102180ab95d2eaee337939d618307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2ed39e073d23d20871b0a63ac68da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0634bff6b8af9dd2c752d4130e637309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8894f06b5823572e249d592ddc9db9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f9dd384d86ab0db8ae956a1f8328e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41704b9020a106209caa5cf83319e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc1b80bc0a966f162266a7864a6e95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5013bfce376edb2058fc030136902ba314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed7b0ee40c1a3db23db49cdeabf75d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770decc13da2d03f1154da969e893587316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1b6b7104aa298712beaf60ffd8f9b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48aea4e001a66c831159a9e2effa62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e5ed57d40877f8f64dccdcb443053319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b05475663788508c6770f91f4fc78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701b429dbadd273bb695d59da610ba2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6961e7fa8da4034b720555f6474da4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061dd81fdff22f35e54ae2f9c247e0f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe103f4d4ec0c6541f2463d59b4add5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b53281317e0f917bd5176af0b99420325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb4d07f35993104496e78caa03a7e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70251d9ce2dfdcd5e88eb7d0ab8fcbb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284b37cfe55957db6b6cb60e46bc76a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d52f2a75dcb427cb4275e9ecfdbf40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d15aa10ddcbeb3d3408abfb73e82f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384213f952db1eed63c72a32fbe57cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194f68fa10ce3351751b2fb5a826751332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd9956c04bb57fb9f461c9faa9979d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbf233c85f8b04f1ff582c064672ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88139b278f652f04f034a6a43abcfee0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6898533f26d5731e2901b5aa7fd935336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc22c33608c4065c8834dfc999b3ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad988c731946417c20cb1a970e40f48338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a117c4c570bdf419f727bb202d7de6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c856ecad1e7a12bca1fc6863f57e69340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a184377166c639a728a27f2e5f9717341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39546cbd7ad0fb8c92cf14824cf6f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d500d756429fc540f1f5a5dbee19c82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a287c386032d103fc17c1cd6909e9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5a537ef6ce272bab029bcb99b9420345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238548675ad8a1ac2f455f487f380ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3404bf4c57aeed28e948c44b4e14a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222932aa634306ba16877752def345f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2769300f731e44e952f1279e3ae582b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d981123e39e8a893a2bddc05f57236350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b77cafa84d8b7a5535f5d17de8964351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54db108bf7e83d0ea19b0ec8ef9b7f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd351590614e3e0a166084bd0c3fcd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274875aec5b746811e704668ae72ac6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0203f081050ff77175336c0473d791355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d72e7f970115c787856c756456ee0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c1b4439ffd2ab8d4786aa2e92f8aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b19d1928c07eb42ffd7c3227b9ddaf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc603be5582a56f18aec4bd00887819c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605075401ed9732a9412a7ea1572880360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae756cbbaf614761478d4cd68c7b28a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9f6d708bbdb62c2e93702b84c49d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1769e4a206a4a73454a73d8b569b3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce3545b0db952e592799ddb30a419c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8204af8f27b2d42456d1694569d19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa098a77cc5cc9838e6d8a1d5b8331a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eba24b0a60b51a43714bf9fc2e4a71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dafa75d3b0ddb52db783f2664d7105368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916002453b5114888b259eb4eb777d16369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146471844d1148beb9ec68e75e2eec6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f6f2de187ec164cbeaf3dff762de3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf38bcb5e8aca464b79f63c02f2b8e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea424191076b26bb51d75bad47234b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1a7e89b1951ef35709ac560a4c711374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c17e6476557fa7deeb32dc307ea464375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e22e9daf463445a312cc5b12abd3ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece81a490c46927c216bdb84782adfd0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889f163c7012379c68e87ad7bbdb863378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed10a56f5db93afc34909c01b65f61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adaa2fa1e4612eb26020ed4d1211db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17624d3075e29081c15f80bc1752f983381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4449ece7aaace97071791d236fec0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5506f67a32536bc294a643ffab4e30383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f99b722b73131274be975f2f39577d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6790e43e9836efd2b7310604bb1e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43701333d9da319b28b08ab64fe92db9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772ed2e73719aa9ef4c891d5131a248387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde0a8b57ef36cadf74b0c4a3eecf7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0448f8aec38dad62be795c1fee2a65389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c2ce95d4ab23f210c1c8061b8db5b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c4a9bf0a4e33e6a987e50bd0ba21f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4968e42bd99bf7ceb05902b41f0919392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943fde8f906958a09333756cc8bd364393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751cdc2b3e7f58495db1ab00a047e7e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc9ee84ea362fd3dd7867350b5cca2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4444601a2e9fb78ba097d912f8535396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb921d34479f5fb1483b99839f0a424f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce0929653d34dc43a4c6998c4d4e16398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e255d67b9a7e724f166099b6ffbe35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6800e547ca8ba06cf1518c3b8943ba2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0243555056c94c22b2d5dd1cc4766401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e464fe61d43dbe21cb1a9a5486062b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d651133bde12b1e884e0b63f6488744403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2189d439012c0941df9044b416858404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d4d9e51057b4c872414fa027a5df8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864056a9f06146aaee425e04a34ee127406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f758c656fa9d74a2cb86d6031d8d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1472ba277d62bb2876e3c3a1809825408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6117d8f74c67a8167d48e481a9e4100409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec9c2cdf746e34c0664cb690ac04fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedd27bd8810f7d3834bb05743fae20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbcfafaa0c3299b0339fa58f003438412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af665bb8d77596d16fc999e356b47de8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117df94cd1d4fe6552c0edc6610a08e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd0b5b9edccc095c7b17aadfa9e05a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5787ef08d36a8e27b4dd8bbc9fb702416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d58f86c3bfc985a53022d51bad6ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65b3a3846f27a5cc6d99d283497907418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90593ef31be6b2d3d86ccf08d271670419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04988d017e5b369bb3be92edb0c0824d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad407625eab749a9d858dec0716171421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd056c4264090f63925f31c814900a99422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbd684a3a80f85d05160cedb2260ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded0477932811e2b5ca665901694dab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403977c2e92a4cdb7413726305531be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea844a921bdbb1935bddca45a7d6c55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d671ff601b16f9604897599db1c5b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478bdd1c6b9b50ac8c31f7bbffc6f19428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdecdcad93aca7c86e389f200d6ec91429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32c350908c6abe2becfbeb7bae9441430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea39ea2833818d9fbe728d74f84416c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03011b835c688b24f025edfaf344ae0d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063852d5b683b9f43e547c1d4beec0e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf6d0fd524e1f8694e2c9fc21e78b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700e1ef1c27208a292655874d3cbbf0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f4081aa6c28880dac50f586f78beb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702353a080187c1965381000e24d54b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92cd9ded416c5c6f91dd9083c21fcc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ece24b1151b06e422fb89edd9f0f34439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88d5aa969d2ea3ce5dc71438388283440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df86dfeed11986bd494b9c1f0ce30e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351028a3050552a1f596b3aa5c66f8a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cd090aeadbc09fafa7d0ae15c111d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5e8fe07f276361cb2e0fede4a5ae5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00947822deb45618d1785f999020605f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1ed585905942ec8f219c27bedbdd5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f9094835ed420526c151dac4aceb6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09cfd6e0d30b1a1acce6307369ef24448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444942e13535be7b706129b95eeb380449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf008e12bbd2a81bcb618d7f44ab0fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f42bd6c13c84bb22040ca96f132626451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642e398ebd2943cb0848279ce5764d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9c9d5f1754d4af5320b3d2d11c05b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61ed5ca7116e0f92587c97a0f77d5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dd71df0b4dbd7cb43a67279c877a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a878f1f5d28316fe923bdaace3585456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375e192feb919506dc7f950c4597da6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba94c857bddf43e3f218be057bc32b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733f70c93bdc9fb77a31e79e66d1b80459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49fc14ba737b31aa45fc5f85713d47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480cafc14c612c59be762d429ebc2d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f1757201a0467a8664a6f779f885a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8319816f21f7acfa5aa2816b394f78463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75068fcc6b52d13fcacc31aa568062b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afa7074d72722eb334a1442a4c62cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a3453e605bac20ab9e58de3d7a66f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926629cee5409cf34a5ce0ff84e743f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e5cc24dc3a1acb21c260df7bc42e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cde93528aa163c42dd857333f0da85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3d204591be472755d38628f7a0577470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87621f0b8495a102374f516174acf9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7f870382bd018d1ba907bad5f57e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486f7af92126b3df1d900274d51ddf9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b68b0abf0db2a63f609e2c8990c0ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd29c42be75e1537eb5d2e8bbe21c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ad3f2cd9afe71c34b0c2993e63ced476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3f45f040fc912675325c99c58e3a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9a0ab035321ec25888c20f5691394478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a2a7bba2ec7f31a2aafa320a5592d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d64e441e3a633d5f23f0d6c8e4a0f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d51a1094b9620badf10f566f8c1f2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2eb617a800ff962701078ec986977482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2a2c934b0c8e21bd45027f75031c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1753a45bc1a63a9d40420976f9034484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0e81271b5d68e7e758c6f6b79f40f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdb0b8a18f9a59845b028d2ddb9f00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddf653ff853da5c20005cb0c03b1b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227eb0bc67d55c4f3022097d5841d37488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a010082195cf42c6fcf2ccdd50f19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58981562cc8f3f94a0c47488ccd7c2b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5328bd8161419809a222969ce3724491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0edb3ee976d050122d6dc6c03ecd0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77333443ad37a79eccf9d127dc2be9e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c4c2fb85648241d56044aca2a6f6e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592adbc9eb80cc45c8fce1baa72e8940495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d48a3ee05ac5121708666c922841e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b9f42818b0e7781091b58387e5e20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4919dc03737d45f3457ca72d39f05498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8e2bf69fd5e3d1380081c1c46e395499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8642ef3de7b80b548acda5363d6031500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bbaf8e586a312777b7cb06b2d2bcd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b133632cdee3d0774ad7bab7f29816502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74a02e4fe4e4354e1c2dded38bc472503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00d6bdcb8894b2d3e91d7da0a014fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144b69ca422279eba0af60c4fde4492505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948a3c791b079d1e516836e27e38b4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a85bde19df69b0e3161070b3704c91507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88929674045a05791350cdc9239956ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f52f8e53f18df3a58cceefa004d52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a179ebd859a630bd329d9afa2b6b42c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a47c76b6dc18ffcee9e97d74b03007511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c8a8d9237855124e5cd621ad514b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c153c4c5af67938e41bbdcfec2f4a6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686378d7a05f948ae5d0977f5fd172a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4396b5366f2cdb6d82f566173ebd105515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02c0e22f990263ffb19d2bc8ccd467516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b2a65c4efb66507236e853a5dffe5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608a930d3e91ebad47613de34c3ac68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53c31248f333af10f1f87c495ee8cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38f25b8915f4d94c56eacfb784c03f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9803dcdd3289f9c66858cd9d1fdc8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb059cf0de465efb59a03ebeacfad447522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83580dd499411e6b7503997fe51cd1e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e90172ee325d8ba9baf2f9bd73f6dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578179ab44d15ba9accb0fdd746567da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a7cda5a37744372132d3b95b8e8cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73e3475a459df4586a3d95819c7f49527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5560357f6d2ceebf1ddf978e6d303528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222901808d9a4bd89c20ca92a55a24d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afac3deb758d69b81ee0654d4f594d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b1f89592bd7331b75a77f030d1cbc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acc1e5e6d96ce57661d912bfcb1b1e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1e8a4f71efb128c9336c53465b970533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073168cce03735614cb97a7c088767d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6059bde10efe4684a2f0af864e735535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a3e4e1b119672e6498f1e473633d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2bf5995e603df8464e049c9d92406537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ec072af74d23a7d66862748eeb26a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7799d5e88fb9d935e4d0679a76dd648539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fb1bd535085559f110ba91da0f8eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17ca622e4656ba2a1fefeeefcdf83b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ced8afc8eeb85a19f761ca1ae7ac7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96fa21a58aca9240f60c8f37daf762543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e95406b44d301db2ea1f08e394509544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb20169b5245c84d7462d1fcc780d90545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb1842d735a66a9fce2640df726fd9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca6655f7407971094817fa8f2eaf50547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadb6331ecd6819f1735b478ee987d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b53ac3246ed1b70e59d75dcf8341e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cdf7509c02003675a76685bf40e45550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788f5f6fd0c173f167befd34de04e0e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77534a84d90315334a54462390ba3e61552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489d38163f608a9101cdea6c1331bda553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028791ba840c09d30bf1bbd424f28ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d492d413bfc57648cf1fb36051652cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae3dca04ae2675e1ebcaf4630a96d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bef5ff5a34bf0853ee10bca9d7734557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7c777e3fc5971ff10a202954a257d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b6feaf0de534515da5aecbfdd19e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e2964092114c793692028d86ad9e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768b208e8019236fe0fe97f10367588561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799f2fdb61a55798201a05f349b169a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8a662c2e1b34d326d92a363ae80a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99765302b7df449c3796bc053721d18e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8babcbf0d0548c0663a8576919f0b42565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07afa6add6e55fc4b4ddea15ed4476566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072e10e371aa3b8863badb14769462f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d71fae29eea5a01d196aaf8e159af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd075d2ebabf1677aa8145e5cd4114c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bca497c1f6fe92e1535b7c32c5307570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0074b6dae8f0fb711d9edd39a08b594571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cf91497d4b77b39a774ddc39235e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403464812116326cc79e686ec987e68573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d165e88b42e5bf89bed37efc0579c2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ca00cc01f919d44bfdd7e02d7a6b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847f55d6ddfe9c0dbfa7b8f13f06e6a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabde0616bc2939111eba7065db03b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7f0f2e111d765717c7eeeed5e65eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591a040ea891736dabc7b5eef6dcc69579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ce3a1d77495680513c183920cb302580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f82ee03421e9569436cf1e5e6b6222581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a217b3245a4bd8dd5ad972d1590eeba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ccd7630c2f35cf053a25a0272145b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237e32c94f611a387b4079509c3d4a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933c7556cebfb6d61c165b1dd9259d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928aa8de396da3da810f76d31131e18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465ca6f60b58368c62d48e73352e52e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b08c8cb1dc413272b967af9e2eeaea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc462ada6a6ccc755e09ac4a929abe7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e81721a710e357d545b68090b00ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa817b04f6e2076731f9422bb511c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370a5d82a76c095b17002bb94046320592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40361ba98d8fe1406b9c2f80267f85d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826a93fc88fdd12aeaffe047a3bb121594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e9ca575c433aa0348c9fa0d33d754595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74164989c6e045d9f16d4e93f68ba8c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53d9e4aa2c8c2dc758bf8c270f1ccc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0eb3b620e90420caa2aea05cef4d71598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fb8f31e1cdd8dda41b85e6f5e51b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d4015d74764ae82ec5b7554636583600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7a6324ee8ce3747e92fef2f2153b1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3d29c55aac98ed3bfdce047b7518e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37e2851efcc781e7f937f8e6d22e14603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2edf5354239c6f5a46dc8e409f180a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7542be4e3f23d282ec88c8bb4dbe7b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fbec1119b5f8e2d301e516b17d4f9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecf9517f529d6a927e766f12adf54d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e775dc52120680f0be9997a53aff666608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10cdab05b41cc5f340e69b15d91305609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ae5eb9a370b5cee82d722aabd9818610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08884574c3bcfcd7dad07fc55add3bdd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b7c0d36d2ff0c1464ebfc2f9bbdce612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bf037675c02b55b74998de13b7250613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09a0fcc315ca0ca1d6fb49185cc00f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215266e4041e3b2a87e92fb9a114bf39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23268dc04716c26e92c2465d7098ae65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d860d3d83c9488b0686f7a781dcb3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d989f31bae15fd15d5bf0e07bd8d58618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386679fb0d14d8ed064d513cb6ad6282619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23499b04011565839c70890833a3b5a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0efd4f72478c3a766af9de378f849621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cd6dae173507b1ea5a4833b4fcc6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3925016c8b646c24bcf9ce5f248522623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dcf18ccc26e9deab483afbf2a62d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d839f8b253620748fa4395be1ec9c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866d973a0014ff5d37917eec04c7b08626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bea3d234589a5ca83ff73cf1acb4e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263cedb55c9305bb34ce1632f00faeca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c0b6a0ac2c98ecb2c2a034ef845cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c84eca81d03b25453b0ab47f32669630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e91016cbfec990630237df1ff9873631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e92a952a36b3d7e2ea98444a93223c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd53431f8f3c6200a1c5f817b7e010633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e232c01e2f00c7b7e4af25c7e9df0cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0295f772371b749e0bddec97183dc7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645c065718df326c68cd1a11574aa06636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634708230dbdce3589f36b00db3947e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0100df6b5e2caf1ae363fa46945fb6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98a6a2dcc75b12863acd746de9bd9b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfffac3da12a063cdb331094e5e8ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3234432534dac28f697b6449b9eb0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3a07573212ce3fa4f470dc2636940642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b22da32a53091cf921d4027604b68643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f77419e042b9833ec5b06a8eec92ab644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1128f603d3ee3bb76e74ed91ce215645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b10039608faa29b7437afddfdff50a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbfd7d95f0e87e3f442ec3fda70486647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ade3bd0f357be7eafe86ccb1ca51b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcd17c2104c7e99255d116dd2242ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cddf7107b6f00ab8d8ea1fa07b882f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f035fb3c870aceba41ae7c2b4c677651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086402de445311770c03219647708d3a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c2daf90566ed6c1bcabb7b9c4b398653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b38997b68c62a1415b136655f3d987654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3e84d1411f60ce0b9abdb45c7acef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18509265dfdeaa4e72ec9d50bf5e33656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42ffa7be336cebdec62557421a5cfc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984697cdf7658618514e74b96d77bf5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeca60ae0223d7678724830b26313ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e8a397557d23d4f1e0a50367b56c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f7b3ddcc28a6bf07d9eb3597445f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3565c277de5923099a076d09cdb916662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca1c2e2b3b9d01b3582a74a8536096663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3bebf32c4c75835e04133130402c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc790c4efea19ee254a810b223498958665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf730a81018f0e2e8dfdf9a7934f9850666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471431017670f353ba7f8d36f116df3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ee6315d8c044901e642151d20afee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0698a2f8c81b15ed8472ba67907e538669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345f7851f864c2fe4f687191dc4a923670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9770435c2bfb13fbe7dc4c499322a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b62153394efb4fe33c433aa8e1793672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566031ec2e9dd6d486533068ff7d93c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa15774eb44e7b39f1b739b5e19df9d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68f1059166e1aed6267b0ead4eb530675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39352a2383517c53004bb8b8fe38511676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3f2e369b27385a3afa78b063cad2c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ea3b39240fd5d777678aaa290d63b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e500d5ce4598177e6c46adf588288679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12c5403c8cd45462d106bc77c05c49680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>