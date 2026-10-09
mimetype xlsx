--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc284dfd4eecbc4b6833f850bc6f44061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d16b38f5a329ab0958f3225c1a1c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c78f0cf1d8e5700a6863503ebacb913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e640b230d0a0c60838a075684d43024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1fcd2ea3092f4c8c500567730b5ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c1f8387892a52605426e07892530d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afbae857c6f27f3dc552bf13bb16aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185180a7ee24bf6353a722f3a2f7dc218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77896c4bfd331ae141f3cf8657043a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61809810d0d779e6a07880dfaebe924310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d780c87dbc3076e256ced56f219c4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a80723b44c6952b43647d2edf8ead912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d70961869f698eccdc702ebf8b87013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde5e4ab5916d5399edc13d6d8225b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850a16687c5c58e73009590c239134815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323fc7b17076dfc97cec1ca9aa4fe3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31586f797303b9e20903b9893dcfa02317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843e27e19bc7a7c03da74a0cd90a72818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ea36a6d8f93f3b14245bc7392d18f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723cda0810964b34a199f57db3e96ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65ee9ed62abc85e6e46636ae88a6f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5286316779e0e3712b47885503d6d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949eba08a01c21d2df6152a128c2cefa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5925c108d0bb445aefecd06a0664824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786ec2321b01f2937d0adbaac5cd65725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91b7da8497218cdcd16953f94254f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1707d1491bd701d0ad6379c389f29bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8435d541d3208e654b047afc147f3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f170027616c409026fecc02fa0b7a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fcdb1550f9f18ca717e15aa4a147a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1f1eb6c3e7d4f9d89990c5b994d2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c060f353ecb1412559ae947891985d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c756c00f99d878d073c0205883f3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389531f77ee3f21fa2f0c3672d61744c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce8d696c91ada5775fec1888b6e67335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c235ef89b6e51e01c8c9a9aed90a37a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5e36152e83156bee698a1f478425b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859781140382ebd28536f648187a2fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cccc741d8eac2315a4ed320943a8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6c5d574cdf1a9059ed7f7943808bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93c080ba1f5683eaf821f491c1ffc541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f08d7d5f08db648ff4f56b284af6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502759324ac02213d36919eb96d629b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c79e62d9a4410d0c5065f2c3ee04ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1c9c3731228e67044b5fccee90ecc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333a78e26a55faa18b48a6ae978956346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124c62a506329c798ca94d05bc57a7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90799c9719458380e5a65d9c223a2c4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2ae37254c709c95e14e08fa3a723a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a4b3516d15a274f9bfc9dc087534950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0734ec3dff9b28b80ba1972a2a27d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fb6bb153d29cdbac58e64102e319952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574d8ecca8fc1ce085f785b642b431d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfd7985a0a5eb21d7b8cf7df36943354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173291c31b7aef58b9fb55e66c2c8cbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9233a88ea07976a6fa0c2722197fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0184047c44532227ef9b71ab2a68257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e20aa851e287fb0850b5159d211df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77c574b816bffa18badb24d55b3c1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290d047f5d6d5a74ebd4b2a06a1df7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe390e2c785955963e824d0f059de961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e27c0e11474cb4e596e2c66d94a5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c863917d871b14553d96e3073750b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7dfbf6e3a2b9b04a4e81144f304b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977511afc9803a9889ec5fe628d5d3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4002654c155d36b0adcbbe76f10ef4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35061f10e009bf57eee087db693d2f3867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f23a774fdcf10b2a152733ab51bbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3c58924db7be7ba4201235e9709d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25074c0283879aaba9a8a596628a2ae170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab70151ca0e280d1f9df31410d448a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3256e28545872de29e173d4389c3b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080dfcb9f359a5184f35f213ea6f5ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc437e45f53f0d64cc7dcc2c75a575474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a071674f78b38174af101eadfb4895375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77464381fa39f45f0d4445bad898684d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7ef38baf59c00a57c2e1a6081e2ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f3c5fe1eeaaabe6915028c26a726278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0096b6ecffbc15eab043d8e8b2805f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0b164ce9131c0677389e9f712d27880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b5c426e317de23ea211c3c6c12bd481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0e9139a8f7fc13314c74c34da2d1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc2df227f918bfff20cae001116f6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f4abaefa650b87e01b5c6c89a980584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd49c9ee76c1705a369eba17430833f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dd3267e412c2b6f56d1f36fbed7a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be82ba38904d69c9ffda5715ec8e9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4b794eb9e7f0d257c0c4dd2d0f9c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b69a292f47b44cbcaba869d969b2089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1907f3114c3cb1e2febfc34abd468a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc786853ee59b205d8c51c4457c9bf991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310a1f5b2551ded6302375aac8f4cc892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743c289b548debfc88e23189e3cdbd593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b06849fa1826d8e17a782c6ed576bb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513124defd8c8826870e06b1d7530ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d45b865660b18c4c3ab0e006489b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e3ed14636c001010b7ab13df1cb5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5178d662570ca86722888e332a61b4798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71b3e46cb9355362dc018299511c2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd30f000778dca49197e9e61e02cab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626b4ecf0127076353ca77e66adc2a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38a28fce7426e22d28069141b1ccf1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c719f51917df51751670f30e1539c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e53fd5f7a008c3f33806979c74e40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb2d75d4237f139de6e9e1e573bd5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08bbbc5e40874a2a00f9e2839c8a90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da39301d865b08b122a00e59360410107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cb0db65de36a948345cab2624a5c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919182e3e7e341352bfcc8cdf2f5f50d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369fb3696c11fcb7d6d131023944d68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b9378e155096aae83ec0d2a7db60b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312db78c0953eaa6330afc85d8331071112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441aa69ef7f45739a491bc00e1e9a44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78f32576867482c96e16184b66ffca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41400c3636ac573a0196f9a75304cf0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02fdfa4e86fb57104fe52e9a453e72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17c1583953aa07b640e838f646ce65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47e3339f8bc3f4b5bfd36940cd465e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b0f08df5f2e3da91ab49392a10095119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cfed52eb1e786ba6201d22544ff0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43720a5d59f8f7ee6d198076fd114da0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ca3e70b2f2a64a8d3993298a6d227122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09ec872e37c5c669347ec6146dcad0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255be7f309d677a4324175d389842d99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3690fd995a05438d493393840ec64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff850c343f7e2d764687af09f00d906126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30efa7a527249ab2a2d71a7ab2696b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d99476f07fc20931bf25c6e398b80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba142f2cb416106bd34c358720868b69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae002ae6e29d6924835de89abb2910130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f59f008bfd17b170a0593fa26bb37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e279c8268e1a2bba3df603228b0080132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fd4d943e64e45b8a74619c4f5b3ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d28994fd0dc7fe42667e0c57623aed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ede9879ce10d27006d729d31c2790135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed52090ddffb4f95a146f47a0778d69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beaea86ea847e7b81108f44e0843f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bad2e1597be35dfaf3939b275fde1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274b74288aa84bceb615c6c90f48ae8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14137e7b9c9003fcc4a192a1e9914691140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e2dcadcee0930255c6148c4089740141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c35bc621fbecd32a7dca5db5d067ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565de3a579e67a695db0663bccdcd9e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2916688d19b5f7bb282cfcc74fe32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f041ebaf2bc66f406e81279e4be08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432726f757946ebc993af73a468259ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c26139134a173759c21e0dcc9f2fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c554978ca387e1f2c5b2495d88fd875148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57b68fbbb2a4955912f59028b07b02149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951334c3d13ff8fd43f99f0701f54e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba331a3de687bc896016b5299865cf98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd95f1b60806963c72b1106eddac89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991cb2bd4d587f5751b26048de50ffa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61b17839d14a9b971b7e85d139beb5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29531f4e0ddddf6477470cb1d71ec8bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f8fcc07b90cc18f95c748ad2987af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72e7b7b93b2504f4bae2e3bdf0073f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0f909adc5bc97322b99a24408ebf0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb3558e46a4624c18c68248a8ad946159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2df7c127494fd835dac919604f0e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa2a2a67de050f9b0e950af79ea149161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f37f06cb08289d61907b339139db0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613494bae0d3ef0b7cdb1e32419362d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5ffbacc3df959b4f2e0af220c7e5b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034101d5ca917357a27139adffe32b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38267d7d9c4fd376bdebab1e926a8ab9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92059b947bc88915c5e116692b971b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26356521b44f89a8fa4bea38dd9068168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f881c8841d762119bc68113b1ec12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ae95471caaefb735cc9fc9df58fe3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06513bb85666007528d2fb9c350cbb97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13165ae1ce380e93833d174e163d286172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b8005bbf510bfa64111c09cdf16a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c77f8165e62a060396b2f54684892174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ea85e80f09328f63d31353faeb992175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60957f2e85f0cf33d4e801bde8bd8d36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cb0bebe88445fe4e2921180f27d4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a22b9d23f1c401e7eb9f899716cc3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6da6df7d253acc3f1b175eeb893a6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08338eb1965a38b51fbcd61a97621d07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a371f8f84597ec07bbe008d52365e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfa0e970cddf2e01ca759d4c4a2b6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1c1e2c3ab82b737ad953ebf53397d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a3b13b7da7a9cd43014411567ae7f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742639468c1fd0d6f79e5ec042105737185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df114fc99442e5c4b474aeed27c8e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7c8496dbd480625af266e8447a457187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d70e9701b85cede541d22f3fb98e41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124867c03ec9efb73b740e96b2b6716189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98ccafe1959032f5732c677f41b1db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e28891660d1ceade169a31e84fc62a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b03bfd02da021edc27d88a672212cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1374a4b8eb5c63cc7879316bd80179193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c27325a1a0db832cef09f4bc00b11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3bba67b26098099be06a8abf4e3d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae5eb354589c1000c13562b12e37f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69130ba2fc213b7a04bd63566b8c6ca0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6854ddf3937f85afe0404ca9b4c51e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259a956e06576f8282bbc3d967fe132199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba82dcc3dda584e6651826ae7723010200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb2d9f52274394e85a7ab94833b97e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e0d0cd0f5ebab203185b599f3b830202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c793caace0da93edb599a7e9722986f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ee50a455ed9838378a4f6237a7780204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a867bb42b2fa85572f159b6b2a861e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556d10a8e0814e9cdf1e641ecc9f876206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ed0d3cf54d2a6c5e6f0fbf321e258207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970834311475e19149bef564337efa6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503fbae953ec892ac455b4760ca560d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8bb41b014923cd38dff3ef3c8e6af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe180a1102d571ff81b9311df30e43bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8163f7861382e860276d2ba9391baf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09b029448b7fa5eef9b2d463a35cd5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e50ad10e920abf28074516e4bfc7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f819843437d0656459b3012ed310e69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1211cdb10a9c5583e949cfe4e017a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d0033aea1dec03da20bb8b501c6ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea2d8a85480860f676dcae81cec88f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f7d4688c4cc3f6a233f2e14886ceb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d436c2ac125bd4dbc317d4cb94cf8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440f689ff352519e864411b694ddcd3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7847b262470ef8c0c1bfb9dc5b9f96222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a0034bfa7839261f309773a93e984223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404b6811707c8ffed9c5d76b05535a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be81aa441a81fa05f6e54326b65765225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10acb9d9a7cace3bef33504dd4d7c7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1f471bde041b499822e85e4c8b9c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2edf8fe33fa359b2da7370e8c1a174228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf9ad3decb7e148b804dde5d5369b1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5b57232285b8b27891f0b97dc63b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66c4ea6cf1d4b3400d15796de1fd08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7d3578bba6a8b200d2ab808782590232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56b9a54a7afec3628625b103ac776e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198ad7f08f8d475bd2aa51523589a5f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703a5eff8333b25036771ea1f2f1ad6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32526ec1cad0680f9c9f5ef3c5841da4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346d5257da3ab86ad2b8e54db6720fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970880acf92e9f8eb015335bdf3064f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17236c82ceca9c25b61cdc61a2cbeaf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022a58cc2e2d66899e31a07e5344942240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdd9fd375decc987272cd584f98a56241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192290bf1b0b61d98cc7e425c550a67f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715868e05455e8f08e7e81e7a218a53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0fbc0f8aeefb9c9cd2f84706560bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527b047e54425a300cb4aaa04fea307245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3bf7db9f534b7e95b41c6b1b7b1f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e27ec40779abb763313020a70f14b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0025055efcc70406e3ce512caa087248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99811cb3346b0576c0bcfe65c259a57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d9399ab8bb8c8f27b06cc83c59d58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2907d77734d57c399d9587bc9b24c6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033672e1c44a5b6a360bc9f6950781b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b589e88932bb15a6d3da28ec85017253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82386f15be6e48a7b4e34b3622b1d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64c4995ca3b620fc197fb3995908e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5870d6677a621300b4421d60dd727256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fe4ec2af2992a6dc179cf2797a8a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2aa0f574027a17fb08d08d5816054258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea9e2f8139d4244e9d4d5f829b4733259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df4e5ec028edd7df32bbef60ffdc5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55436fbdad13ee8301b6395313297c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661dbc378446d4451fc20b3179c754e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f14cfe41c636238dd12bb005373f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bf48619d7dc26ee337afb07f37df5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5cb1a2d50cfdb8e35bf641a47bc4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9329216f3ea3b5156c5c6f3f3b1003266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a3eb9f44d865e1c6492d0093b2f1f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9637165a26c0b63072d8f9bf488c9ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad4a987253a6403d2e7f75e92e923e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6c05a4de4b10e4747c6d90bf4db10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65071c60ddb399d6fa388bdc561b597271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fc5500443ef83c257cd55441c2adb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880c92960b9c5614d91402cd0e25fea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873999090cb644c065a3c16ddf4469c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791906b234245a09be91ea63988194cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652359ae16d613a3600a4c74aded239276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6f82cafe25a2ae2f7a258979581e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10776b795d5531b127c04b779e51558278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12c8d6fa786b4a63520009a344d841279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25712328d7720fe5cb69f6cd9105f517280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc24a2113dbeefd6be63d5b3a230388281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf01caa4c3d94438678131adffbe83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9417c647199362394e522a40154e91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698f6e251cafa592e11a9648574d1e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f240e38c0bc778d22d681a415b0f7e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfab9580f3a3151875abee33d2dfa8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d269f79ed3b42c23e5d1c99a0801da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbd6d95c5134ecf1347c8cb034ebfa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210f651a187896e68566fa0e3ef52e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acbea4fb90cc10aa0fdc40a1223dc4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470170710cb7970ed2361e6d6916898291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bddfb292123f6049e008083726d38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34616d46d22457a9da3a4b1e73571c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2388d5fe87bcd1b0d4f073b25f6347d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4a1dc8b482add700564c3921eefd4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdf56b90f82f58b7094e79e98d568c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbab70475995ae8966e6b0af84b60fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc2e76d9dc89991e8a12d72111d743298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cac5679068d4bb1423acad3c3e5a5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af1c9769cb2243935fad033ad266a4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc1f73ca61a295645487184a37179c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17530f3901a85099f7d39c6fd05341b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34502b8ff55b3f69e881fead3c1c173303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7617c0fbf15156a5a375bf5039040304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c419fb61986348676aab62cdfb4b91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c010e2c1b2313c3cf4af16912874c54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eccc365704918de79fb2eb10e4f7f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6ea049c607e669c1e168382c81f01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e58fe215aa313c388a2f4be431acc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323def13d6a68ef96b3434b26d2c1690310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1a7e9e9c5b2bf6da89156288d40cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78c7d07fb7a26461215167a113a5f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caf32e81a4c86066cc2c70f6a5461b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa600b168a5801d2d92d309b334b295314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497a44c0ebfe82c3daad11dece5f4cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf1fa3d33f789ef4542d71746842eb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1eb990ad592510e56b91083bcf2d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b5c6d1abc9618f2339b0871d9d3e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d82e51c09cc989bfc1121b5e22f1bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08794a98bf5d9e44c9a32e88733e75c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc3e5c195ad195d06990d8f0c9c333321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e27b7727ad4e45e02fb9e7effc331322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6565233baac7599bfe0f61925e36f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843403a59e7fb4e3368780ba2b5cf055324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c67ff598dc1f913c42d1ecfa5215f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bd6ae9b22019d19f40eddf49905ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6081560f79143779ff699263bb4fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5602ef86fdd0ea7aff94d7a2454849328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5e3e6a25ce73bc2d4f92bf3d9ce4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd741ec85e379e3cd5699f0b30eff644330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619817f49894418009538b7f72806c82331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90e11d857a1187bad7a802f406d440332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98034940b242e06727d5ab63e9419749333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f620b74c76381c64ada2099570880e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3389f2d66d1f8948c980d68d2c66d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec4211fc7e5ad4333f7e44f1baafe8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b6f125500ed746905110beaf4f3f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595cf32e0407a53ae83072f2cffbdca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3602f6e38551f65d73ec7f70da2e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3432b316b0261fd562e5620187dbf3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293df8c67fea1324f28d299a9e739346341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a37bf4cc0307328ae01945f925927342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebce271fb85d30837f808e00ed509e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae231c801cc67e735517d9bba3aa73dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883fee6fa6d1f8d31b0955a7c59957f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbeebfa62e621b7708d0b8f16c7ae0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158b6e09b94c3d7658041a0d7c4e7f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c2f423fceba135a4344f5dbd4ec9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21372096f6489392cb55858ff68863349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa166b77af8abc084f525d4b7850a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c713df56e46bfc5f31cee53af3bec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464765f6b4c3d52a162b5b9e540eaf86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2b3fc06203d5f2293bf566bbe54a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c27c224514fa6dd97d14e39ffc5fa6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dc81768d825a4cff6f426f270d33f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740605e8ff9005b49af23246da82709356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccc5ff90ca7409a50b1e95909b5d21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda370037c1693b60084029ec75e65c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77086c3300ea7e7bf6063ad1376ca377359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c165ae14d85a38c0e55170af1bbdf2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35511cc14b442ae9b023af4e3f4233361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526fe126b51ec87a6d1f824e4acc71e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1348b495ca376b03e95ca274646875363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222debcbda059bc9970d4e814522f80364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daac31e449f498d7b8fc229c932cd3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b873cf634f2babb140cccb86cc4b780366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057238f700bfd0be6eea96fbb7e650d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618997b1ff4b573784923a9330fcc30368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097fc05e3838ab1772bd0f8111fbf7c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefde8934ba115e30e0eaa0f0b48fae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a63559edc21cd6329e1fe187f8e05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67489f6a92e10435c2fe1e289db5b04b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bd71885aa09db6722c1ae5529078c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4398af6ba17b9679d0ff22582f2039f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c238e37e18dbc714fd2cbadb58dde84375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4879e0ef6eebb23baa0c1ab2b195a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50f6073c8a79c7b6a2dbe35fc46189377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a3a772becac71826b4b1c94348a0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609d1a18e7c6f3414e0252a6f721501379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a8454832addfab742f070b68227a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56481e3f25e3f54dc0c4dae0805e65381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d014c67357c96d2eb22d41c5a4da24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763c6c646d02904d2f5cff1035b48bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36311dba26336d634de9417e76c42ddc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3e59a214ad0fa454d4f8dd13008b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab658dc04ec2f0f5d2e29f4a37c62529386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43390e569f9f755774c4e6b74f19a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c810807bd2e04367a7b469321b03a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d09b40860c251cd637d3119fed8e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b98c244993f7e63b2e7ccb7bf113c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662bd033bbafce530c71b492b30d9a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08deb5e019b93634696d44749ab1e455392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9889763500f61061ff014722eb224e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd73246eb184a3fd8dc3bedb26cc22b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8def763a8726200d93be24ace4d9ec8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff6563f85ccfcc74e37d38f21d566b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc46111087b7e790c9727522f6aa3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077a60aec8248867feae46fc8b4af3f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc17971f6ee6c8316e08b4dc08a75bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16286252850945069c7b2eaae9ff53c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86232c6229b2c1418355fb2585ae298f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8113ee028dba3604a2cc1b1be20159f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5465847e7dab7d0be61421b6c68bd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5355a1ee16400210332c476472116bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc67f3c0718b1af95bd165c0cfc0f06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fde5899d3b8ac998ba1878055b88a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd556a76178b4e6886400a207c97812c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975059d629b9c3bcc64f33920f72febc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67673ad5f47d5c2d35085f3c494e460f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831246d2364c3cdff44218491df6031410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7f28b5d91ba1285376136da16faf3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fa88d43c2bbd3d828f749c50d416f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f60b71f483d077f2809c5d118202e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502a4cd720d8520bcab7fbe14252e57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0f2ca55a05eacd4bc1924fb513dd6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c0a472d792ed271226bdb137d9f2e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff555fb719f00080078d1a21bf4cff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf91c23833175cad0ea005a1cd391d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a376d6c23e821a49659b5f8686b2647419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d85cc967eb79c4d3abfc895c9130cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e690e0645a2a3da209d181781007443421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e5f7b5e471400e1b999e264cae00c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2bc8adaa234abcca4d2ce04bc1d7a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f8f12887915b25960f2931446138d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390f283f3687f15020179da84c18f3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d868586df475f570570ce42b8ea44426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccad9460754d2b3cbe20d9f9255c788427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b02072d9504c8907b7ef80d1383048428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eed16f8f0e285ab04d72bb46f7dba1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848053451a052c0ee89277b8de2d197430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb936ca070306934e1449d0f05d7e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193073c111794a699444f5663e37e86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fdb526c67b300ad00d123d9d5f3ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f1764fbce5590593170d48d2aedbd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0566393367cd8d202c89c64c6a32b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a913215ee76f6e995e244a292483c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67e6c1fbed8b9ab45240ac0eedcef9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4337751a2eff29d2a9ccd67baadd625438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbf33777619699c1ad73cf479a7518439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548ab27fefab99d1024e375686135b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208b3f719c3f25aca887b916ea689a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e75fb36c0dff0e4a37351164269d1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d9e6cf1d07c28b41518d21ed64c12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516259ffde21b45a52d12dff4018ab21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e1513a97becf75529fcda4d9d55b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ad769c985732f895a2caeb208c468446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809165fb39cfc246499675c9add2bef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aa929dcacc026991464006a5f8b57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0c5e91baf8ce698f95d675facbda7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949faf31c8132ab5fd1e26c41d7d3413450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7f87a01e377391a7324625dba0917451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4638446bc2df52a8932438afd36f4f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713b0bad12f4b5a545db4831c90fb40453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf01c66e230d710fd85aecd9db25b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2dc2808054481f4f35fa01463a571455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341d4f542f39af5547bababd8ecf36b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee96685bc5f4356b16b7e51cf9e7f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d8a326d852b42b813ca25360a39fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcf78fbf5aa74d1103e5fcc8054443459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61916f6c7353f7fce83300973963a99e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ac2caed6af23b9e3a47664ab0eb6f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a497bfff2e3dc22c8152640e45fce2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aff004c3f03d5157a44c163a739ef9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3daca59a4fa7bf6200ef497f663cf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce1f6c3e2ab6335defdb19a08c6f4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac05fa37e8210e113f26cdf68541f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec5338179b3c4cb1e2b15209923d2d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e8ed87b7354a48b004f6bfad86945468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98828b3d023a8332d100beea27fe1fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8a48675cfc18f7418811ed12f8744470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efce910d0af9f3609c8859c0986f699471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a085c06bcd08ae5e50e1c2e9137f6b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949a29a26f7c6f7940a8a58a5db7f79473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12289ffa1448a878030c8c91e749aa7a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64ff84cb7ebd06319f2be37d39d690475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc26c327fc6eb493eea2114625949a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dad17d431612837dcfbae886ba1ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd5b0b6629208461c9ac61f39d4b65478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300796cc8a46afca7e43f92653df2083479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338c8f15c6f288a712ee069ba4216a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83097cb332469afe17d60a8c1aaa474481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010835084044f66cd3401b81b2589a5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1af3afcd62f8c871eebe7b42e32e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3d6c55037000fda62c76695b9e762484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c1bd2766e052d84548b48d7ba1e8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586065abc9d024e1ad2b66452453b4e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c1c7b009b6cf413f8706b03ca07a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ba38b76747bb327a2355ab445df0d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd88af4e0760d5922f9cbdd9d0e3742489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47ba969225ed5c5c780f7f26b61f2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac713b5dad48be21ed298b96f30efa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37c350074d466a685aea77399dfdcc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881fbc8d395d038c83d859a6b05f341493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c00b58e5bac82a39b9ac25e5a3964494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dae8b28c9a8dc506dc61156ccbaccc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c3d1192d03a2de6d5535190d7794a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb333184a42538f3f319d7606b46ae1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dceaf8413b64e92b8033d298b5627498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a18637c7f912359966e543b93968c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f64d720b2ad002be461994ad1ad6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e91dd6b67a6d1ba05c5f644550206501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c9a4e39fc2f5df74c395c3dbcb31f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a32fe9692cff114e4fc9b0026cd764503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af7f4a7acc02bfbbf547b03ef91c4e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4bfeeea453235a5f1214b62386b90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411b785f223c233a8a723176a985224506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d223ab4acf5754015a78d96454cf9ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee1bfb30d77470478134e961093d27508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a168f71971347d5a928a26c3d0b0824509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bcdf91dc798f344b21e49a1d8800e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf29634680f18b71fb4348c6b33613d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a16fd938ec642b4d0160d506cdd43e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da3ce97276f8ee571b8ce7af486c29513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9c41e1fa397b3e74e705313106801514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99c7f6a3bdfa5d3249fc5efa6b0791515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6708eb8f57c3a46a576d13574cbab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0066c42f64887e7f56117a1dcc3d70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f08fbb9457ada9e3014a9237d3f3b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd256bcd8162b4484966c78fe08a7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf848df7ded3e3819a9518816cb2a93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d55286d7d486a579514d1e99be69e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9644dae76c1c0eada8b8c0d9fb8eb54522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cef6b81a4572e28269f92902ff4266523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ca803e324d6b4d6c48befd27f23fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cf1d82fa63a438d0ee4d1508923a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab84ece8b35328e25cb035b4851126e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c50eb76a109e887784dcaec0677d77527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fd32484c99b3e4ebdaf82a67c4ba2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cccc70f103841ff7314ef2bc8e242f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22185b23a4061e09ae6a111cd9aa573f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb58619ec5f8236721fc6c7ff4dcf30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade116391316e0729cbd61d4ced8ef8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d5d2d4905237e2b2f1d9709be9f3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05e6b4da4aff59fa0d2ad1d336d1b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e783908329a2a445ab3a2b7b34662535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc59105812eb672b7cfee067930ddd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df5b3196d655a8a256bec8884e7437537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83394888ea17fa0ae8e1c66e1ca671e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b9549a05e331a4b06e19697d73126539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9e8ddc5d6bd24adcd2acee86dfdb4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa89edd52a7b19ddb33fe0ae849edcf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522547772d752bcad364acc0662a5508542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b464b1c1c2bd09d56a3ad2a8ccc8c0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2e3fa8a25a97fc34d9c06356e7c2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2862bce17631321e2a4588d19851e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8a9fbd72e696a074cd257056f8ab0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc073b0e343bfd3dc0b2b599aa72a70547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a0cb00f20a4a7a1ed2a0c27752e8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760e13dcf7f4ba887d32f9557d85604549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61f9cc7c23980178633dc7a9ba15ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cedf7d25363b165e7202a6a9f81973551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc8a225dc1d71f665321c3e34b1fd0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5740701a9be912ec704a8f7472b4c72553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306ff87b94c0491081786e886e10d12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797a82ea2c05d497ef55bde5ecd745c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde9ea55e5c1f87cbe9b36df6e2e325556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6a5baaab5b3bb8cc3a22c79814755557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653671daf67af053b8464c6ed03bc9ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9d3676edc8d49f8eff602bbc60d07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138f0b6f79c9aac47df2743d1ba2183560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4dc3c428b327f50d213d2f478bdf0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a9d57a5a31d3013d6236028fd5c50562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3552520267f6e0f1a1c4bb0acf158f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27949eab6ab447d0951431a30b1dc86a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5833616cd3b7ea0c7573f4c7327f27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436a6dd83527ec9c386bece87546cff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b0463ee22dadbf7fa0ff1624e52ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76b80612d62701e106b4ae6608a67b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48944beadc0cfce00c96967537a3090569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8019507b2cbe4c96e6a27f3b7abf1c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded57e6aa9d7c61c51e3b048cd60030c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe6922bcb4f5dcba8f2d9f2c1bf129572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc78e6fb4f0a901613dffa81b61595573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ea535fc4fdbdb6b57e6d255bedc84574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd14b857ff0cfbf1c0a7619aad6dc3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a33e1270d9b9a6b2f07d636cb7331f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c246f66d8690794a96036f1625074b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed01855aaa006fef0297782ee228fde578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2d5281c89d80a3d809fa24e1c1c56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909402481cd22990c58fcab0fc645d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37c53679b45d1d1e08439e8382670e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbda1731498bd63ecdc022525b3b66c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f3e7ea87ff7c4a7a7604e53a4b004583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aa5bed1e2c82190abdaa7ff1b74f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3315cfe34896324687baace5dd043c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e2fb2c8316ab88c0c3d6da6afbf25586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7b3ea43f42404133638a5c0949d25587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab72fc4dcf99a132004b2f6585d554588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04a4d3d18d1a7af9f7f0f5c5c2903f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4509a97e6cf3d0b7b06ca663f9b1205590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956077f26a5804e53945031827345a31591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a280ec90e38d35d39bf0ac4d06051592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a114282bf8f61d93dcc5d8958b25a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6dfea4261a27ff6f56b4d23acf64e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc220267938579a3867f88d43eff9bfc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e33edd13f417258bfc5b7d06b0eab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ca234271c37b72500fe25702cb265597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87f3814a7406ce9aa17cba137c58fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3034cc15ae663f17776db2e488f81599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3e55b5bfe8c6de277acd99058bea3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3528e3b5f4f5827c2c3c89b231c9a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051292dfb49e880200d20557e7a2f8b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b40e8e74936c391a083864065a4c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54121f9c6847278a928b1e6aee06195d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cab45b27cb1d851eb68479006fe20605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813ac885bffec90033076eaf1afd6e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd61c1fe965afb4c7434c64b778e84a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069d2beb83f0a22cfcffa29d38ec491608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0b3a01c4c23801f310ef583f5d8de609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca951b6b8a9720fead81fa730fb9c06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb81b7c627d39feef2845def4430943611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54510da3d318007362fce196515932612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa2b1612cbafe8b6f22032f71f1340613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee02f4116594ca13dbdde81aec586d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679664898d2a01d00051f8e1d36a6382615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cb5fb7844edcfed9828d3d52958ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc1c942adbca37c7b676d74cfc4dfc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d423c4944b1e1251e83702902393c1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443471c594f16344132c593669d1720619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf386cf43d93ee8efd5489556679c8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebea2dc9783fb0a3b39b46dc4490fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae646697363f44d629b6259a7ff5e4ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d46ed898f925db0819db227d32845a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5b8e073ef1aa1480d6018ffbbf122624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563366e279b38b8a22f1222b7b157c24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7aecb5a5a3bf2a45b4018a403f0e5f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210d62847b7ba9b015f9e9f48485ddb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876300430bf6151f332164bead80aba7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d631b5b004b9bc252f95fde300e5f01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fc7672ce6b8e4548dd03863a2bdb4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4c638af5437d21f83e7852a285968631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c73ad578aeab35ee6a6c0af1ca1fc0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1fe816872a17cbb27af3c1af424a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3296db320ffa016ef04b9acfb3086fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23747251edcaddde4ccdf5057ed20979635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a192a30e42e471bfaa05ff60ba718636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c82d3b8172859acda7c5bb8bbd2aac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe4767fc1a17173b647067ffc7c3d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067991374eb34036366153ef7a75c17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6941161e87d20d4979db6e831ebb866640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94aaa85e0366a04268ef23f7a897a4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e093dcfafe5c15d900d0ea88081333642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fff3a8d0ae32cf223e6ea1a5d01a9f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ef07887e6bbec767f6111e8e2a93f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db78178e4e42646d4d9e81a51f728d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f18594585310d760c0d6fc2427a95e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1cccb55f70ab4af76ef5ddaeb794d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cadf3a639f347a21fa870928140ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa1f4869a8a221997ea5a0c5c56cfe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb1125883ff84cfef6eab53b3b299d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77d3260f7a7cc4924b024233ac3eb6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa28b920bc07a3200c383ac8172761c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c12d619e35ad5bac5660adf6e3c3df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a13772baa5b45807b8e57b3e9f576654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b57c8ecea32d3b582ef11d22b2955c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a2633669b9b3372643bc956141af7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb20c1f6bc5ad8672f277e00bf062d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23f76fb24fc13c3128425888a1d6a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad500204bb6c2888d900da290e888a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8eeaa046b19be746e311f08336564660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8ae63510888c2c448c45bbf5f6771661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89f2ef4df47fd351f295418686598c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c53df756fd716a10aeb850c0cff8ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcb98c63246f194286d2b3d52d90ae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06a1a39c71f6b746215a6bb75260bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdce85154fa596eba369a64a0d4e6fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecc0c4e6a46f29e3cd98b54f3cd5ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af752b9291194fe64880768904f12a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97777e1f9155bbc122352e3522512008669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fc28a0399e852c2aa9f761dc74233670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16b1ee03fe2b8adc394772a9016395671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2ae98d0d95efcccf0185ae3af9ae1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5515c12349266330578e4e97105894673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf126ff06705a07687ac8cb4ecda5e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6a03884a0126d563a5bff4c5c9c65675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7c067f32dd9a020629c63a0d94366676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fa330b3b8f56805630ea515e07cfe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acd8d7c3a7f81c711c2dfc73e56991678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01ff6bf6a05575c60b330ebef66e4c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2e3840161afbb61827bfa36185890680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c3801241670cfcc20a8c065ce31dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb63408ff8c1d0e923f048209f05b6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cdcd64a7632d2316e69c5c83e1bd7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb0c78d31458c4bf6156e65d5cf3fb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25396e22dd2bc58069da23d90f450f3b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fb55ebfc36819faef87335eeebd5d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc45b80b6bfc8272fab6da561871c8d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8786c1e4e0e2d864448052cc92b48688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a956fb25b3cc135628a6e286690e62689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155391f16ab2695a8f0e235f38c4aab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267755f341e53d2f2cff2ba8de8c4c73691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19888789d699a3b7fd9e2641d58f1d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d7a4bad353c67e13d82d6561fb5ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f625d086697eb7e1c6aff6678dd920a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71e3f16dcf247986093dd429b802d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681cf9497a8a43eeae2d5572d9a5b9d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016c38695e2e82581fdac1e472b86c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214947f3bc770579a6b73dad1b111221698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990a0d9faa240c6d2afd3a8b8717cdf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbc4ee8e633f77cec3880be096a663700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006046adc4f8221d24f9dc18681edb72701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193f2e2cfce3f19da1eab8a0c7c55e6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f920dc8991aaffb60498c98383680703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a62023e914c85dae96ac88204fe042704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf44e840cb50e44d8815db292bb564f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f301c07414c193548b2b3dd9f1549706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620c4a7669ab59983b3ca865fe478a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58b09d767fa72e310d1624d412732e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc587cbf1703012e7da2b34971d5a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342f886e9ae8893a935de8be5153d34710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b37c7d0c1a7c02f166db856e70ffe6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0838240118ad61242e18944aa8e05b712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751bf446a07f7805dec1471837e370e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89542cb10663f2bb856ee7da20f7702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48496bf95098572aa5bcbdfc5542fc503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e4f7b3570285c980bf4dbf54d23da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39a0364d5295570a727be1c76a55b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22cd2702bb7f0a624e09e9eb8802576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e8c09e0ada5e74d74c5e8592ccf167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7f83a733c1ef272f86a4fe989856b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e22cb3c9129622c6541196b3acea489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bef9f748f6002d482859d9ff1bdf610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de979a6f286329950298ee56d95a206811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea881bb233ca403582d272a9e5a67e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471875a0346164e8c0f8d4cd8e8cc83913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496251bb40fdda44f29a8e1d7e0b7ba214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320d9da23bd7b784b9912d3232b174215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b496a8f0aa3d166361abe722859a3516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68d7327c274a00e37af42bc2c8041f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5619f6bb67b5b5973f4beff463e7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97596e08ce6034998fe0d3978feff819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b7a99c188c1ac2b310ed7ba98c55b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014d6007609d24a682f770a5f48fa1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafc71ca9b08a53bf28abc052f345f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90a43213bd7a85707ca9a206793ef023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae4960059be8e80fdad8b5c45e3ea724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee12f3d492e988fc111e71f8141e5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f67fc76ae47422a972cceb4da27e1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b4283dbe60aebcd0333b5d5d9cbdb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab213ef00631db28207a55076db7c1428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b438958fc182b2e133945bb48520d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308313e06de8b9651c5eb8a4ceb973030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75422dd170cc39c6828cd7b80227d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bb8f8c2a3fa4fd310fa0548782cd732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829f4dfbcfaf1cbc4adb5ec7c45c41833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5155e80524d6c3ef0a1a99f6626d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293edd61855cdbbe34a0a45585772aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24020e461127fe8b82792ec9ced9c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5aa31b675793eda86bdff244f67c5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d226b90829bc68b921f27a037bc886438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7a3c031c634aebf498e93dbfad24539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368ea8c96e276bb8b2117e05d0fd51140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffef341ccd2ecf0e531d65b1f6a92f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3f8974a586ff39d8cea20d9f501c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565aae12a67f78bbededc7e1addd83b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1a5321dbd905729ddebc6f65093ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329723edaf101ff864474737c0f3fbef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84252e8589958d559d575d7159aa71346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0f3ddfcae26f5eeee01a3d9788cce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943846535687b3f094e3be0da1de275548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e133cc229229f62ee0ac6f2456dc3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4519aad37a441885fdf03d9cf1d2ba450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156bf68dd58122ab52f2eb9daa1746051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eea99747a88751db78c84b1759753552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0d594d5a83e8cfdc17d85cd1601be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee191e13703158adfb4f4dd76772c64454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889d68b517c094f452870de81aa682455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d848de473d5316a49b5d22afe64a8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac55f898ae2554cd45e043f2d1500957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcb7e62d0e0298e02806228d8ef69458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26d5aa1fcfa9fdf97b480d3c5230ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8d3bfa40e9f3c2e58ed3ef1ccac1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223c5241225e0cc48fdd7ca6832713d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26ccc4d1ed703eb7c326ff8c17f72b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e6d6f4e13a75d534d726580d5333563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702b166512a3a25d75a5372816db61c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3a47f7455488cef5d350f4a703ba465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28326a9b5ee15b78ef7ff858c9b56fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e815f6b199c1e8ba08a2809552795267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43fa378146c06a8052a24d2e4f47bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647219e5997ec2f3d02f38d78e780ec169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e18b91993eefa070d811ae28554cfe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e433b4ac63b79eeaf731725ce8ff971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fdaacea4c09aee8c812e24c041f6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa0cd2d98789803b066b38548cab4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e5ab43fe9392f6f0c44c43e6b663374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f202e025c29e379c996d55523dd8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6df5f673d7a52bd0370343c9ead82a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fedb740676d948fae44c67504d002d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f712a6b620a5fa0f30cdf6a42fd1d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3055491579514fd7a6f6daf3187133679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04223ad6dc43e50d3ccae6b848b86480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce147304ccf609f58be5723c576bc6d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33090ea08fe833d935efa549008d07982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1267f857dfa74a41e92fa26954df5b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3d3432b3694be95340905eaafebc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd7e68fd75dd7cb6f0e3f7d87e6fa885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c103b4ab7ffdad45d2465dcaf63ef7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704e58ccaaa907385ef426bd79cd14587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38efd47109408b5ef639ab249a74a7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca27a26008f81066d3aa4a22be90de689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2f6c9d125206d354570c396807f4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67422018df57bf3bf6e0c71464cc7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48a2094926e5a53954555cbb5659ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7b249dcd4432f2f7053575cac56b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e205eb579cca58da4cc75798906748594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428919faeed9f626cfb663a7e7290c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a892b2715432c00203c000172ffad596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b7145f714825db0a2e902ca1d4f9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008c0310a6a27d19e340640edb341ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f19821ad95572237abc816b4a7908c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6447bff861626a34c3c40fe1af08eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f592f47635e3bd8e38253e40920396101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8d78da15af556bbd202a07abb1a46102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dcfee6da0e8da48d9cc1e68eb314a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0061a5d8ca06cc6f6d59cba96da0c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589bba38e1341ad5661078ad88efe5a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cde2ad340fa6f96ee9f1ca0c38f02d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcd7f34bb742381ce6a11e3b4973a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cceca2a1ed141b7cb06da9d1734c59108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35849c19cc18cc5a077a2bb25187c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a38f68af390b84c2dcf9302c2bc723110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709739b7dde8fb93213e1c66f821ae8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c4b54069eb3dcad9d44ebcd1f43b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c9544051410566cf97faaece32ee9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935a7de3557a6a40901ab83de793f07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bf72c59896119d7eccfca114cb62a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109f0dc860c873eae3d80bb034d3cfa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca24973e766c11f3c8a577fafe2001b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40977e785d19ce6a521fea033d11533b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dfbafa99c5a7342bd03f666e2eff9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57faaa8c41f47ef9b75d877e1563911120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987074baac049b77557a27c717f1310121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307baabba5a9a1a958c04f8855c98de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde92ab99928ec68f69bd8f95d8ff86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e399c11b18dee327f954bcd9c5427d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787d4cd9bfbc2d76ffb69cc4033aab5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ad245eb17b92e31efa8676f77d610126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52843ab7d957af94796b2dbce9fdbeb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbe8cc7e76ead6d32269a0f222ab6c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73df15d98945bb7e190e58d92787d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2536f85481a5416f227b392533626130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260688658c4c151dd777b1a7a779f92131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d22cedd857eda0aef18c5a9b2ce1c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73735ef35077fb3cf372b647efdf192133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7ba73487dbe474e204a3dcf694072134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88007285d1fa8777b80a8bc03fba2340135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924884209a86142b06bcca1a5ac937e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c801b2e33c342d67bcc06901e919d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdeb8ba2da336420ab25b3cc68835a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a68fa27c1068dbb371324f8c22c33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786591fd7cfed6bc073b7f81d7c4130a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918fcf9b544c48b545632de20c6bd4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44227cb1a94765f372e5429838546875142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddc7248144af2e6b315e1682a5328f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cba72111a4d1560b0f6d2dd5199638144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313dbac4193fef5e336dce8a7885858145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575719e89823935b1bd2299e5fc49b5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732b73977c21c2f15b9e3ca6115305e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229c5322ef3ee51225a316721608e5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a8997179e4aeaed832704c65e2bb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a586c823cda7a334addc5739d0e4794150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1abac4bf249032ed9daf286d67eec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f69f1194c8f51ac807c20b45b43c79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d367bf281f9e9ecdfea14b2d4d635b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e6ddedb1bef4aee024c422bf42f76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027972e2981025e7e21e0fe6fcbdb1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85465338b0b628aa4546199d0b67476156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a1273fe07f0fa49989013e0da580a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510f3f54fdedc520be58083184e5cb5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b140fa0bb948daf7c2b7c884095a44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bc975b7254fa381ed9f763ee83944160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f4a4a71d1900c3aea577822d5d926161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f70a68469c3759551705064d3f0670162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ca29868941f540202dc24e3615ebe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af05289863ea1af7cf6fa10bccfaf5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167b0508584420477f02a944853f815165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03747c354bb518d823b723c035ac5cd6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b2f61fcee5f28cb866321e71225a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f6fa95f68e8cd8631af20f7788152168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216efb4df12ddb55a3392a06c848eeb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de881710ee0df6e7f6b315b067c9ba7d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596c5d15ed990b5a32d54f2473a33f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7db6ac3daa03db2c178d3d41cf00b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5fcb678c5249fff0149ab47d01908173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25da3d2d25bc418d4335b9f69701ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094607b6e244f33f6bb9ec7f7126ee00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc925ccb35477585daf8a2ae047cef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7608926db91e60572804fde879008177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59788ce022586ea6a195cdf8b29c83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954700a4b385100013858899053a743d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b52c1cace260b276ab347a7f974c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043d6674517e81ae6fc37672190ea68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05bb98d2879afcedc684ebebc69bde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db2b328d2226c2ff063d3b706e8387183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c995c18761c3d05799eb3c492f949184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331d23201e0dfe3aa4b470db68b7950185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04399b7eb4824788b0a7e880fc912c4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea84e0e2bbdd179739e5bcb1a196d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aaf522872fa0416b673d62b66d18a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9656c16576fe720195cda7fb6606c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f5315ef5c6eddeeaee9afa802d8f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf3bbfdea6a75e4464fae987c26326191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476feb0813621f6a7d6ec683ce517308192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088295c695f534a3ec1aa209501cb3f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2302820baceefb48eb5c385a797ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b640070569bac1dfc865de437c83556195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fcdf380d6da242ff299f87f492b93196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9a36e66b44579976068a602f8381f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc551b73c595099e0dfe20e157a05b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16897d277d43d71247c6cd93c74f2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2c01ed3444c629f61f3f828313785200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900828fb2f015e47602d4105c32c1cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e4d542433f7765c1e587437f92790202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc8fcd6858f8dd333bc60d367f170a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c5df662d801d071e653a22ef7d50e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42020ea3e8865ce3851ea32934bc59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599b1ea7123da7f2a64cc1d554a55af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4285938b056aadd7e4de5dcc2aa3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cd3cea8453ae89a8864749b4c9c06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4604e4478184a64a142d735cbb01be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f86542a38b37866d44c525d7d63f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5a6e5ec19d1ec53994e90897e3967211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8f2c69ea6e2e6ea9d1d29bc46e0fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f2bfaece225d1127211add8ef844f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cada78ba7ab907f6e59748a1f243f79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d83d7bedf1a94d73ee771da6e2a7f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102b440c13092c5fb32ea306c9d82e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5393b8e14e7391ab897907d4f8cd2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b59bbc12172887f3a4c67174ac78a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312972f562adf7c55cf44f52392a01f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8647c4b6192c891bf186e0dc77faed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf42398989e531d39ca9752ae1b952221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066745d502e6bc16e3a6f1361c9f7277222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0dd95d1018ad26d3686312ec1ca5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405613800e7f365a20765ffff14d507224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2c701b96b51842b565b143cccac37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f432d2ee69531049b985da62e1a57d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddfbadfcc56c3ee413e259c38eeb03227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e246a71286bf5ac9a668d0169ca3c85228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ccdd5b27defb5190d7c5a9391075d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db89cccc43e00711f842fd3633ab0ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b91619179231c77d5485f67eb3600231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c15a218d6cf8b74a7cc996d334f9ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197893fcb46d8796f6799cb413b08db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae5eb2cdcb6f4752f103a5a5d5dc64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115da9ca6e96782ff8e6d38bd8d3ef7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bfc67f1024d205afcf06bb00785b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5329f17d95beac9eae43a87ce423c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d1ca17a028a1e141984c809ea3916238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5667b3fc542a49778af64675d45834239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9e0432e79388005f521cf25ca2e71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48c9410d984e48732f49e534406efa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2ee1ac59595a5195c793f49be476d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c07b6c7a2ef0a4090de0016bfab9ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b5f153cab59b67b189670af5dab3d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0ba78e530bea16da4902e6c6d9aab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e960ac68125f777246e2425ba5e81f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bad0351443b743192152319e1ecbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a77fe279e4275a86ba2a7806e5a4f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ae204bc8694fdeed1ee0cadb8944f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7871ea73c8e936609ba4eca763a70c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6087d6d1d4407b0dfb4e5759a250bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ab6dbe5ca704ed1d4497f0310729a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48335da48263a4224bbcfaa397bd24eb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864b1f808287ab27c66e66c36cca36f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e60f150a365d226feb887d32b96077255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5b66c7d4fa59523c97ead133b9083256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff477805305b0fb8a51bb849c1c6adff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575624d8b425cb0ad4ce19cbfcfbc892258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf300f4c8b9ed32e0facdcd40c09688259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40955c0950685e569b8ece1485d3d97f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be96a21f5531535271cf46bb432d52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71669c1ee6b3078e77b47da17d5200262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a221d6145b6a2defddb253c92a15ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769d5dc10be22d06d31db643737db97264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c893d400d6043036003d2a6fd74a93b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dde8f0468a34c6c01453a1e48980f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d6152d7c4b8b14ef661b57414577b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43dc2c102a3c2865551c20c009f356268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104c07dab3296e1d316d088dab551f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80708ac6181da2a24ee96c0ad77b84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8609fb6b1332c9de668dab0848ed0de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593c9c41830ffbe879ab8bfee9aa24f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee10e93ba759dbcd4c4521c9ae50b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097317de5b959a4b9d20a13110369b7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3fd405ce24f338d05ee8a7726ed35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40127f4b9b9cf96b058ca245e28639276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563836aaed4e61d475fbd06d3d3a3e12277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5d6814d8b4ee9a8d50befea960c41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa01c74425d2622a7a8d173a2711a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaec4ba0e109b0c6f2d93682e69082c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534b17cefae871dd80dedf84520dcd9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769615a2f7275a14b00e0f8deeda9214282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fa9d719a5374c97c83aa4d7419484283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ac767bbb7b5ef382ecbcebcc902c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea812fd72fc3f3b7dcd13e69a047e1a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da6bd788f6b76e01ee804e29bb2ead286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19d567e847cdbaaf27542f7c91fc03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad10a37427e99f9f236ba8ffeb50da288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95d60d4243132fe251c93089ce1804289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501f27bce58b514e689f5b727da1fef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007bf75e25f70965c924d1dd9f05d5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1e53bcf9bd921d5b357f51d376a3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a1b02ec6bd3cfda4300e5e9a09a6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17955fb54ecb580cf6244a121f3b5c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1cb043a52c1f7a709d3898cdfc4b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739a9bb4fe87f56d593bbf809357560296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6544fb3348565e8d6e75199cad6bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321bc2a0a415515c3ce86a533f907dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cedf0d6c3b2948c2f19421392dc6fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c12c08133296fa4347fa0bca6533b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cd8be3aa6738d221e4f3eb5cf6d78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf91eb74ea98bf7339794cbb5425bcc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c44c60b86c93be53d78d6f573076b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6986fd61671f30889535841c3dff2f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d167f08b331d6ec7273892cba660b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e532f08ed6ae095ec63ff748085f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0327622819ebe87207b5b13be577cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a6b4a9f457d7202c1fa3b9aba72e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b792167d02c4326ab4dcff6720072c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856d35c8094a40eabb579fe4c5e3c97310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b69004b15c44af913fe2532926c67311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd44b80973d7d64e23ce6b08c7e09e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94de3fe958fb2c949777790362a1083313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66256500e9e64a84fc82ff9e82144787314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417fd6f3891fb705dcb9c163eb724f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaf459665a7b7635ef70128fbbc79c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e8c969b24d840be11df1dbd9ca124317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022916763a0ba440625bc46918cb0d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640c7c6d0b2b639014620046dd35d27319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e700602c6a402a3512b13f9b4876c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945b3a07b48514a6d0f5d1ab9108dae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d761533ddf422015e9a1886c5f916c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8c6839235cbf7789bc5c485271d2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc4d5dbd1f61e37bbbcfead3c21993324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80735f0a22560821bf6e7cf9a52c87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d800d7ff75dda7ccc6a64ba415b3c2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee86c5fbf18f05cf1adfec321b1865327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5401bb24c2a3ec3211b0bf3b19d7be328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507237a6319360e94d18d37ae497e38329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40861b53b03d3c5a2464daf7a2f1629330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cc11d5f09d069adb54b47cad99df3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed179d4277541111cf4dc5ece938ecb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45534b0bf01c3b688d5b61f5d33ab8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211f0f8ae88cc311e5bb024a2930f1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f857ae5149dec8004178df7916008335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e794581d12085a73062b3bfb98b876336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ff4cd605620ae42cc61002e613414337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355e6de323378a64b50adb67e8d8953338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c038b6aabbf5c0254a1cd8d5d37890339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba71342d7f7a5da0fab21fa43bc133340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85db3917e73f156e3b99f9a773d3cce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8646ef5ff4cdc12bb2e643af8befbb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfef175858d12cf34bd046d59285833343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036e0dfc7fc26272486451b1c8f661a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0e3ef60942e2e20eb18a3cd3b99ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72f299f5e970e0956f337e6c1a8584346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e312121dc1000b880b7c3e66bdc45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596ca4b2694771ee4c9be5c95dd7ae1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de07760c0c6baee1f0e8dba6f33fe73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88319e1e589fbe8dc4300513f2732048350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a89e42c383d6ee089b5e05a615eb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845bbf1745acab6e4100608166d281f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47a173fb71b522c241c0eb1f4d3482353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142d7082bf1e062cae5bb6cfb40253f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab1381a101054d426939d1d8d5e255355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71ea233060dcbc85d16e671b29b264356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a3750b2fbf45b9b73ee3e8508e7e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de8df17191b9e19fdbd03ea60ef8c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4101080bc3078e7830f4c19cda9fa85359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d072545700201b00636f562007e27360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdc6337556c6614e4fa87f7e559ab0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85896609e958b79f22774714dea8bc4d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7367b08c6ac3652f8087991086e8c9a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a9238f41bcd7d9213132c74d3b8f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ab83421d9e4c811d71123e20e74f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906de10900bd5e1b13c80e21638fb6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec6dd83d0fc00bdf6bb0b752799be1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66ce4b3868f444202192dedafaa3d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f18429f7f69b7d3ac1117b926a0b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0e2d13c4f11a95ca0bdff5119dd38370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e11d8fbf0c7955f7abbfbeeed629c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50232a103414b05231847b683fe812c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2286d8295884dad6477315475046c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d56f0851377e167254378a5e9d5b10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47099b5a8f7599f50a3c4bcaeb8c55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0429168ee329d958b5eb60a3ba840376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda4a778ec9dfce6faad2f8977c5a79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbdcaa91c55c8497a93c4e0157a65d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bf58df57b428fe7a1f61e25986e8e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3ca3e005cba69ec601a155cdcebe0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefcef230e6bfcc09eaca346cb3c58f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668ebc7366dfa57e50bd5197b69d466382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24a65454b5084153931368bd6035f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf0e3f3cf0089b4674d6dc9005dc86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e0c1ff59d14be47a6097a264e126f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87458138a87d0ca8892bad9030391b46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199b656633573a98e98d876f1533249387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970eca982cbd5cb0b7c5fa993c7185f4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bdcabbf6e800b3865340666de0a46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258af2a09f280e9aa48d26fb4550bb2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9072e1f60f66fa41966829f0a4cb9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5e9fe9a6d1e1919e59ebd7f8d9176392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fc84215bfaa301826c80e4e856173393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189f9adc919bbed6edeaf6cdbf5a6e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c41532d7692e95df87f0c9a2d9933395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ebb42729b0bc3496ee4cc5160f571396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae092f5ca697cb54250a48c08e6a9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01e382c9ac9dc3cf9a578a23c376e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1d6249fee7a41fe2658107ef42209399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49091a057c8280ded515dc746e4723f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e003bc5ed5d26ef150295881322a855401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c21e8801d5b4d8c572281bc62a848402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780e55526656451ca05e6098eea019d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb400d7327279ee721af9b4c9f05d450404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c717041ee2ff1967971e1e9599529405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586cab2fe3eba36f11e841e13f1132f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cf1e124bdbd054913970236cc5ca1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc115d3d6deb924b5be7de73f194f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efea2cf2f97ac3a0001b6ab65ce766409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e43e46cf098d525666f99da0c8ba51410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46911a92f49bc619ea8385c454db434411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ddcc74a50b7cb6b6b27f969f59e33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1ba8bf337ab68d0b26c4654324050413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac25338d1a7e1044709c3a49edd636414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af874cca8aead588de91a8437e52064c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d41a54164ff31f1c33bafcd859d8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e05c31d8d42199d4755911b63b455e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e029d14ed39cc0c3221b7d8108d8b40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b536b4526336e85544e1b9c7a59ed5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f9e333022dc855fdb95924b9e6eeb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1a18ea9ab3da50148a43968d66e60421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c39459a28b03eb971bf7d4e7c7e8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b668ab3923066b3a39d17315a36233423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0fab515da1f661ee1740d4cf9ae5a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1bafddb63a898bad989b477512e62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8188f3da7dc29ea7885a85779a7e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86661076c1edb45cffa7030f6893e35d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8cf713ffec3713b5093cb81d3669c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590f6befdbf3aa9c1fa575f42a1f605429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd2af362ad61afe886e796c24c6fc4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dd73e946c1042780dc1038a318ac7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682decb25fb244b86217ec0dc3b3731d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac35e66130e2c0d1ba72e67b4cf04db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ee26462b696bc42ce5674658a82dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7a84d4f3d421331d031cedd64c3c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8441e2f8ce718d0d729b595b48b7942436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bab6fc31671c15d737f4e945f4332e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64502bbd338bbda18ee1436869782425438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ca91aca2d79b51e7f291ad900dd4a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2e597ee418965f2fbed5743d6b8ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020651b5a67887ed874edff12f92a5e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd5cb27799fd9763c85edb9953569b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599c0704905da8eabe41acc213f61ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3c7491f814ba060237d38ad368770444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83657a520afdcf0fe7914e25e20f508d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fa4f9072b9902893147241e39aa15446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f9e493cf73a94c2b6fed62461b87f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf99d0422212653b52fd154e096895d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c65883037df0cd7ee20c803cbab9ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577786bed3d95ff6cd34dc0f3050ce75450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5559a8da10c1767f87301d4f80c84451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dff5f1cbb9e455d842ebf0db808a91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ef78279fb77de43c99f09a1eddbd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ef271c423f52aa21441641b423fad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e9a49c0dbc46676e5dcc6418d333c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb71aecba769380bd5da39177809fa2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319d2d2863891d1d55a50e045bd4038457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb06248871fc2a5a5f3cfdde93978a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7384ab0f5dcd7dd206b517702f79bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3584c32c83567da8930595159fef533460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804990cd454cb7c1f6aa07af3f00bcac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba2559b0a134940098e5e7e4fe26d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbc070700c19180f504e9c331a7421463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533788bee66f99a91403f3f1bd1103e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897dc2c259decfe59ebb9aea3860634465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a96d529b7ac8b540987b9eabbf9e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaf58e213edaf4849bb737e5e180e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360da780a1d236a8ec171bf4faf0a92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda2b38b4fb6d6cf39658243adf1353469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c8a6f99076dcc8db736d4056fda4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea842ccc158d5d9be633b0109cbc581471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49500b28b0c832beabb83462eb63ee99472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2db62e78f13a128f111e1601fc92b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4d4c825a4f682bfba7cef41445aab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d20a3db47678281ddb9f6cfc954f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552809f072dce32ca1da42dad5690678476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb928c66727ee0c90f0ee6ce5009140477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96dcafd6aa95160630a86836a9cf5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c91228060ce83a52e628555879f1ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eca420774c042c7aa3c1b6427fb5ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95280a5449cd3c457a3d3856f9f12d4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6189340e770dececdd093965d7928482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1767a0958e72c68e8e9e0bfff639c53483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764c4de54bbb7642f54dc229df63315484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f093bdf113d7b28efeb4af74cf06f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb19a6a106738c0d7ccb01b243b8f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1ae4cfc38e0defa44189be24907d5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c590b56371fee9a1547709d21ae02488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fa59fc66d28c8f27f407484f1131b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0bff7a8a73602bca9ef53049f9a8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb379a69d504fd03d13000e30c7ccb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d221ca27061d6cba67e6c79303637492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412a8ae14ab3c7030f3475f62e03704493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ec0dfc37dbdf540c1714f67029d50494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ed0e1ba9400c48297002b40514cca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaa461fe1410fa1713cf299323fb8b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050fc1d57c0db7d14df1d5b88c80b8b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7caf0a3f12d3de5ff407baa99aa73498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cd18b2c556c199e960b73c295216d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30482906a844b0c01a3b961506458bc1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1543fe2179c8ce7a1c4169a3b8306501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4988a7fc367173b6bdc9203bda7e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b706c2524b3a88f52209d6c5100cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdb38e58b8e982954321a1aeae7a68504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea4c5d9a4618a7d8c659a6e47b7a02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58b95dc800ebc44ad9d9281619896e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279039735eb63297dc9084574be99973507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32384c7e65a47e309d804aa533247baa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad0ebf4e59a375268317e10b9ed000509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438ec4652d51ab856e7c2a7b13457e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9a1f073cd7c48bbf856c64e73180d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c50f263138494e486638c0eaf4093512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad1a0b6b4deff844812d535b381031513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb429a72b66c9c418b0e5ff870bd7187514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ea5cd4a85d01be401967d6591989e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28821e517e8e84f6662151ea5e1d965d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8495433c81a13d8d3cb24ae7bc5958517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a16170da771c79eb16a8909695b4ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4397e87926e8622825f1e8ab115a6d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54442270ee0994780c1d889456716556520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8722d8a5da10c56b3020d41eaf9c44521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc41e658c6ec55ff798c7b869ac230522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c243055a5f83af0855fa9c345dfb38e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e6ab9d4afdcfaa62dbbca78f35f17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92112ace771ce7793e47844e17bc53c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208a0358ada86a584dec9d171c5bbff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b5093f2ace86a7f9546505ce2d089527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e82b0209277b7320e98bf481f94d5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ed1c0bd831fa688c394293b2be35a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ec3211eac8473aa539bd8f08c897c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6ef7cc61cdb09a8b6f806deb22f3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a153753c9854f9878bc5b92b4d87236532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce870c7dd4485ec766e64b23203b644533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2771edbc10a429f96ba5838153c77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126986fde6f97ea3b3e1d63eb99a976f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed348966be068526188dd899891ee2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8f750787619031bd5edf54492607c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86e1114d479d73a0caac572c0235bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce0a87cd45ba942ac834bbf8158223539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d9a841799cf5192fb10b1e0c0a9f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f92a43e5ff322e38f393a109bbab1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e2f400240f1ad2a78a0e9c0cf8a23542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d95e7d5ba4cc8696a341f0d9e15cde543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf665cf9e356da3a5fe3d1da4827e521544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1154ee61899d94612d815e7784c2ed7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0232dd7efb1af77da8e9963d6cfdb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48756361a52f95e1860e4d553a05e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca44a243d933dfd61cfe97be259f83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9935d86fe1d453b4f90c7b520af9388549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07694dc659acd72e8316a86896d119550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d0a6e381f99d9cda4a6ef63e44634551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c968bd0b5051d17595769c5c8b8812552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828bf143e1b898d1604fdf8f02ae67d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acb4ab8d0f903201fbf07bead6831b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021879fa85e8a600fe95fc951677b91555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096baa76472096f4a6d581a16d7b0fd4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379006fcfbfceaa6af887487b0aeccf0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229ab379f9cd156ab821f8159bcf80b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b932738245df0dc5cf4c00380fb58cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065af9ae456c32ceaf8df3640a3fd8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fd6e8f365eeb8242451f13c8ffe3b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058b9a30b83a49fe4b01dd5c60aa983562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f28dd11d2448af483f0a961fe3705a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5615a1bcac1adc05625bd99511702564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a926c79975503a47686da3a3e7a62565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4c3fd88903704f4b317276bf0eb20566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c94b9d45d905a5876f02af9937a018567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b51ffad2658db653de6aa2727198c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ec5f37dcf52bf70b9fa983f4e9af5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025e5002a98179d6ff172c00ee3ac06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fafeadcdfdd76a142f6e440e4d17da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b82ea5c5e3cb83a8fbd3173417ac17572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df7e54c524160b729371efcb568ef0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc2cc10197a6ae51cca6d5adf1a582574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15b0ded218865273a2ce0825424e2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c88622c984ebba9436f8ad6448c61576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834653cfd645a3e7f60c7549abc6270577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b2ca7108d89811d64a9517798eedc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5a245e27623bd586ca2430b872951579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39603645c113519f8ac2f6bc960f3b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff62e476b7407cb463269a93594106581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b56bd9ed6855394a3439ca9a9ef32d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44ebd1cc43418d5aeae38dec112b9f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b15f70a4078f8473f06875960d3f1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3418e93215355281d6363b836374573585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351709eb940c1b43620ead57a94a64f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bba4d41bd6a6e4951c2b14a1b3588e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9759934180b7efc50be4765a596e17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cded57b33a10529aeb19cc6904918589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed099bbd9482e2008062451699067fcf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e23dd2771a7dd356d7a63d8fc39853591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbb2e7216c817f46b6abe1ea8d0123592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b53174e4709ce7e2db465cedf1aa6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5775a3918a2182d9c84c64269b4bf29594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c7fb7d9cf220a2efd79ec91386355595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179447ed52eeb233f9366f885afcaceb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9fb81b167c73af8bc15a99719378e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093c38edae5d066d80d0646c2deb31c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25f8f0a0dcd16febe8628fc074dd43599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe15da79ed03f5e3e115f48ae8dfe0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48232fe8b48a37865f8da38968717e66601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d17647d446be35499a90492197585602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3081c70d4c47f7c3990f7b5db4cd154603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4794939c3e07a5faa62d355f0a45e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56066715bf68feb7f49a1f91f85cadd1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635a873faeab2eaf5db66e75edb2578606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dfc8fc9bd5a155c230c23db2549f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39198699a085d052e7d5141494f98855608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b6d908c3a536acc34a82c56e8027a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013de822a8a3cf0153162a743f2c0e1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c28a81d238f2ff0440c1532bbfc32b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4810b7e1d0201f2871c6e4ab99463f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77c9bab8c31c7f1dcd6f71875d35b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3faa577d7f4c8a628ae4c9677b994614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410403952a9e5e89c7c57ed5537a406615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34422fe8e8898ad866e7f75b96611ead616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299367f42538b52620098cfc0dee1e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66d705e55e5a5426c1d02a937a15e6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4feaf83c2f5a2b325a2aa02bb5dcf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb545055d28cdab2ea33705ef85984a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d084f36fd5e10ffcabec19c0cfea85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8fe56c458756b85ba6857fdbc3cd5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd93df671e654dcc6f488f8cd07259623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c1acc8698d814d12320b9e26ac92f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892616e6e419012d1a71f9e4ab3e2640625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b78cd0495f65b70a59a7b0245e9a03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4459f66d47b351a24829e7a96abf6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e216d880d5ddf78c36682ddb033b645628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e78e03629b71ff6d72b7f795645170629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cca60e2a622f5c5186c5aef8e9e14630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fa6f6e9536d4e1f935d8382a1ddb0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de871c3db9d756e3bee6bb2b46774aa0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591289cc4f2707059d5a9fc94d49b12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89961afe63c464bbd4f12dc2ba57c6cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f0536a198188c12d84023c8a9dbb9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d40a44e052e71ffebcb7b2ab9d5c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb777bfdee57b4cbd18fba2b7f290d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a802b920eb1699dcd43b24b2554d2f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcd47db665fbf8481728e94a48397a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ba7cbd539e78c6b34b9b8c5f2e9aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca6a1e2d5855b6be87e02a0e770dd0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5c86b340c1bfaa7e30bb0b31d06fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281e1733b0b3e820490f241d544cbea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71e991e776fbfed5f2d16253df3d6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066308f7c88481c0c48d39987809eab0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ff6f774a06597487788d173d05ef6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32beb5b2b741803404fe6af8215f1c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9027f6a775355870ba5462c61821f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5798b98668b7f4ead17150c2c318aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96a9ba4b99615f91ed38d619ee7ade650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38e41e320d288514cc349f6220b8ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a835b836bcee736e422a92ae8ff10652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cd3adad31de9010afa98c6f7b0231653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70240696e682f7ca3e3b0d366a426656654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d0e13c63c265ec0d7aca540223565655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176355c5e63e729f8f0a4923a0c7961656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793167d113058bdce99c756f31d7518657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d165d3301f9a2b96de383a681b7ee2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340b73d225549a924e296f87f5b6573659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ef928022c60621e71e7e8c2c40d26660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e19029e2dbf5941de68593b1b390d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56c5580c779e1f631d5018c209cbed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e34d0a38052a99f59191534ae6797663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3d0814851935c57e380501737407b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fa4007c556b609548be7f13d19528665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d894e60cb49b41270d7521f51e9d69b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6f464e031f613bf6960d9783596da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fa380413be3996cdec976d02b237b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45485e93fcae7973a5899936b5bf5532669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653c2be631ab6bb7d59e901e6a6669f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b392cfc6c7ca12d2dfb93419412b26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68babb0882ba61e57657e0f637d84a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ce6e8b50ae91a2be31006d25c07dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7b04388b697f9890cc06364992b85674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f02b48d345e565508060aeb10f88ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a79ae4c2903a203a519d54def5350676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be54f779105242ceb6e084ba5003bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b473b09c46955cb6023358a90f7a38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc65573ec9163f4654c435fbd45c9e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76276bd4e7e27eeca42f8b1fb789168e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>