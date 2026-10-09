--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8380652a09517dee3506bddc1c82f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d9fcafbff0339692e235f99f844ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631116f9072aedbf670ee16435cc6cab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf0762499ced7fdf932e5bdf22ffe04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3e7d20b2a7b8472e63a5a646170405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e53a7e931945005b051802e25a1a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1bf2c4c309a7c1d7f7ac8877169877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c328ea29a6e20b15d4fd1137346f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c368385fb1320cc4765c715f83c7b7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fe7326328624d183207e0d3fd98d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cf22f0666b5c8d2ff84aedbf09ec711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b46e504f8fc9503973cb97c1f227512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a55cdef19f43ccc8f4e9d9376c4d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b4bd4fa05bdf3f8762b1a1a632a8814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d1a5b5673d2646730718665d4e69d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b522655f81742b690b06f046e9a1c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be8969c18fe850e0e97f783b47d36617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c380953c964c69c5f7259931df94aea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb646e606ccd9599480754d41a393819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b093a59874b98b99e1f0c74282a0be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae3c22250754a47cbf6e271deea0cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df85441663910b9c6a1d9ea621cd0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d02e306d0e51ce448684ffd52122d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d28ac72bc8e31d72b8c22b6ef89e5a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623d16cf0f2b3b69b879a6728e423bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692b49d3f968fb4bf8e7d1fedcfa8ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba501e2e614cb2262320005f95fd6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e01b46c29913c0b100809b29e91dac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a6da6537ace3a78cd267d2c1394e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb544f390ada7f55a0bddbb471d6b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea5f8e18d12d3e73a3c4137da5705d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae7e207af0563be2b4a6994ba8357632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41941d38420b175a1f97ba0c74fb94c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35052e9edaa98d90c63939f6d1a3bddb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdf1a1f1577e872238d0933050a36a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b500267530c24ebd053c6190b2c4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20083d0edeaf1ebd1b261adcc668c7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4b80f882dcbad82dceae336588a7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bea187ba38849289ff7d9528fa165439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c35cbc31e09fbf40dd477c67f8a2b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3865c3595816907fcd83de88791fe6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5a36959ff8978b7dbdd8ad928f6f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419d6bffd4e04e5ec65e7fe9d5456d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acaa08e2cacf3ff6539ce7a82f2fd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c00b5791c82a4c1b2d38d71c65f8b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76502078b6d3f0d8ead6f0a57bfa12746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6d85f0285d25ce1fa6c73568fb2cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f4c5950aae2e85f8a6bc8227da9b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae8966f802c161243ba308e37d0b2649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd63737f888d4c22996f75346bd6fe150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54083f039ff148303bb6310e9d5e3a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2be070836c1459870f24c5af8a68752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62dd8d50f8458094e61f10e3265ca853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57808f6fa7777f6bc655dbfa44f214a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578ce7b7f3917e02b4bea1d048d2ea355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1c78839a99d0f63ec72dcdee581d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1202581c644d61735a7fd17164effe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb845fa9972fa5b55a95caacdc265c5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272273eee09220ac109a4c2d6ff4e0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7f98a8e64f6e948d8fbbf4e4850e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036302c23cae3cd8d2a1a1cbcf0933f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59bc160ba09ad37a6250c9c4039baf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c77da5223f8a028b2eb507af8275c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee128795fe7e65990015dfa30dd951d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb6d6c8bd15756f5383bc7c980939d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691103284b24d9c03b3504528d68dd866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded825890ceecb4db866bb0ad6e2ac767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae501f2df7c1f42ebfb58f16767a0d0b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c85d50b7aa16eac806a5f2ba395be569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b3fb5090653e6c371fceca9494dee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a55658740b61db8aca7114a1a8a6871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016b26cb5a0d3929c3f1c6003a7ca1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213e0494c0708a2575fdad84e1806e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8980bec63e8bbaa6691740f8b112a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b501ae196f9351ee25dc047077bb70575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b392a8565e5f9f282757583e265fc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abf46f3ce88b7ad20976c7f898f65e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0513df7b7f70c4cec5fbe5ea877d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f052c013f777e39c65ac5cad80f985679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34697732d3250a0b9761dc6bf173666980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c26d4d97b50b6e9d457735764c7fae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd46f2caf6a3bd99e77c738a481a34182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17af2c7cec873a41f26bca0f30148883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a96d082d1e70265c2e5bad5e6e1f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04142a2d017e9ca668220911ee35dce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c60063bd3d6a4c8c4efd0af258bd7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147d68f8647bfad059dabd5e6e0373787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6263ef1fd62c28427cd82cb6afee788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd033c684fd2afb722e4366dc01330a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342f30f6c592e59167530cfd89c635590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07073968d91538541109cc772ed6ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911233135f19079b7769415e963bbfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e650bf43f353e6b8cb7717d5284d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4104ba4ac0b31a6ca1287ac4fae5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2116d89fed21b6a97e4380e430c9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479babc2b9a53e96994bf49590c715c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c202a304b066d7f92d41c8fa4a66897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa000fb0ff9b14e2ffcd5bffde59d7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1823c2af9a08eef9dd14ea47a2bbbe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb9f33497cbf70baf6b9ebf56b0187100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a568aa4f689848ed6caa0f02ec9b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffae644ba6e487046bd93b70115ae44102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3e6d8b4b2c9df0927891fb12c959d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fda4d50f2d0b3301f4c5a4ee390381104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399a99b83e527dff4e56ec5a9fc593d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310425e7cb00b5896b7bdda93d49cb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923323bcc5f3d543750263379a18f396107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90a4564277406cb059063ad6446b63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648a91114ee22276247d8a8a5368796109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77447b8fb07959de42bffa5dfb7767a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b14188c4587aa5f7b3617d19f7e9be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f83de1ad313570da0c7e9e6a4b344112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ff2fd628f87e81fdfc8dcf064375c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab0189d70a2afd6d80b8333e30b386114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47b2bab8474cdfb122c8e2eddbc1ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb010f1a270842189d6283650ae45c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d27b8f43f5fc15aadc1aa04ddecf2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362f046cd4817773da4c5d14524359e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69bfc7164c07b80c8092cefb69580a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7344b31a3f47bb03eceef1379f5fad4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17cc6852a017e9cac12633b4f0e90a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256cfeaf01b29cb79c92c8de84cf1a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07c607759940a4c649334fae038ad9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378787a08d72d8ac69a2fe4e5134785b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74b2fc26567a5656a29306d37fbe23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03f5dacb9af38fd6bdc4503606732e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e938a741b8816904fe4fbd8b3919b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8de71840ed3dc7726cbe2a9628c354128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387d25990cd6ec4ae7820ef42ad46be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bd2c964eb4502d2f928e98606e03e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e3e23b17f19185ab84854994ed699131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b86f180dc8eee948b7fe0306b3a203132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be802bc0bf1b07902c55a9c9b0802d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa781bd83b06524a18c70ba686c0c7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18eb205f057dc3092687506cf2e997135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4101b889e108316d4ad816f7f3b355136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad07204b8648196e11f78977417010b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798b3e01785945a62301270304f0e1b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbda5f536e410889efa16c80b63f3ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6705959c820b7cbc49a436c8c36926140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fec873f4a72a33f047577a03e1e3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35678443f55dea9633f57ab1d0eb739142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836a96ee729e836f71b9adb20368562143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aedc95add720ec1f337f1f83facc51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd839fcdc12944b7cbe34e67cfcb28c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740397f978c8d8ddd97716f9f979a381146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6476850d5a41fc35995a5ca5752a6a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b68cbae15719ee3e3bb28d7d12216e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62246cb1c253834184c8d562a96ac3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c8ef4a96cf2c99bb28736625720f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aedf895d458125e64636e0f8371ec5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74365fe4affbf0223792e4d36f9dd2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45416e7c1311f9a2f826a6670165b0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe99cfc8bd6ef334d22c1959cb8a25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3a489f90cee35c83fa6e1eb4080c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e018aeb4ef10a3f7e8b751c722a4907156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d343f4c13e5cace6cc44a48287f469b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7b2e96fd55f345bb5e0e6abc22170158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937f0fdfae1a3ee6eb7716f1a179aa7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5463d68bd529b0dfb2d63d4e71761a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e069c9bd447f9383ee94430bf86d22f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71804bfda93df0648537c771b11f7cf7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1217ff0b08be7291834f2362487f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67fe277e7c97b0fb22f0e84bddaf61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bff30f7da3a9903f3f39265e9c0a55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0274d27823e05992ef6a9ca57825383166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b52452f7d81afdb989a96b249bac2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f40aafcb1600cb9098f6f7c915c399168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae459a2465b78ce53dfb6de0db818d1f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a25717261db0b7ea188f4034643d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f265318ee24480f0009c54e83c244de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab15d2f2496452c513c7990341ab0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811093e5f983c7659bbd8db51421dbe6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411813e78a57734271910677620dfdd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674257abc9af9c0dc772233bfe0a8b7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab884b5ca7aa773b054ba9587298647176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36d3fd751d5937873f9703218acb24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8c9708e8a19f643410da12d1a2761178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b19725e4239a58e9dc2e25d0a3e857179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627f860510bf439d1e41930b293ef52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7ad62655a2f9d9bf47028227d3b56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21ce7593d5b75fb5c283514f6bf1e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e5b7e35fac911390a75dd83ababa9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56850be4dd4c743ce0bbd6f4697ab8a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa14a333a0e861d495cf545a7fb4a7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c18c4e8e8fffabcc043a7cf2c542c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f14231d4a94ee8b368397b6872d84a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2efa8c3e7ad23b84b328ba7913ad3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe02c4018156bcd48e6b5ea29d32343189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b41db3811cb38b64f2f5a09bd9d385190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4186d6d2c689d152057d3846c6c669191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408b05fdff348a47d0f386aa55331d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825237d3fa0ba0094b191f6877ce9a93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c4bacd73899640359a50b8f8dbe92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390d625fff4fc8ccf8f86e62c5a1078195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47e352a2db1a3297407b73c6af66da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53952b94afe4638386965f81204d9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c8579df16fce84ee3953fcc1b945d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75320f1e707c624955e2d995b632cd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5747e662b508732fd25832054ed7c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852063cf041117c6518985723c7dad11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c5ce7c0b958a5461c6b4a3641e28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601464add2c3fa81fbac424a99f1bf89203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efb989ac480b3c4b1e03139b5adf84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88562f975da3747f6313d168d070e6c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935b1abfce559f3dda8eea94fa39098206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6bc9c93197768e6fc4f25c989c082207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc53ec1f2dadc466b4c97699190d77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440145e3073d7964fa9f0cbef4165e08209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fdae0f7cd2440fc2f9a62b25802ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591528d6db3a19b01bddc7db70dadf7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb79453a670e16c512fd514fc1ea32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e256fe88cf325bc166ccf7060b49c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992fb7aa6544b72ffacd4952d8a7310214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18a3208eabb6dfe3ad3c92e9c62955215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4914b6caf5d02888aa335d08c278cd4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884f3bb28d34392f5a9b0c9fb04ee3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014bd898df6b099dcf196e6b6c740c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346849f93d413e41d1cdeb97cd5ab62c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e31545b4b761e8acd8a86a38fc2546220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3b29b7d2dabcda801fd226250cff7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edc6988ff6babb10e74e29444ed53c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97eac0900dec13619366eccd3c1b1a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4ae67dbbf403e79017fe9f6d84026224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd73b6e7b66d5790c66fcdfa145c1db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bd76300fb9edcf0ef1c52061cc2ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d960b2090ce5c04783ff286f0694f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3e43bfcaddcc382be6c01a1667f8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50dcbc893d40eef2e02a04a846d32e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa7be09826d8e2ce5c8086e1fc3e87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca208b0ca85095e59b7bc83f9e9ea58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75a976cffa1b19b3175e5a53aaf80d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039194064ae4b5d053fb64aafbfbe38e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab1753e8d19194c80fcc1a6303eebb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f6e0cb538b4e0e26568f19f604932235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c393e140d13320741ab9d5f33ce0d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46973c4b80875993069d6f298f82687237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4dec4740f4e63485c3aa03a5fb12e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4cb62f16270e76ee3832317119553239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063f6ac55cdc6109545134575e0ef21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b24ef05d9c2094b7dd5703e4ae1d18241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead93e961978653131dd41d392376be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f587a0af958d8d4e71bd30ab62a2cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723794bc9153a4b8c9133c0fd78707a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94d4a1538d669476470c4499c87915245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1286b28e03bf8ed06668b9218f4a9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909d1c3a84bea236858ee51a37f81f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f2de02d9a904918db44648f50922a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5586e116e9f9651d0be85f44ca1f0bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a2aa32118e7e2e18c89cca431ddc9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4c5648f84adef1485afb6c11e2743251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0ac1b8c6d591ac1f875c28277d73b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9377f90c3713116cae3750427577e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79394be8d70cbeef3a206271daaafc5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b1cd7bdbd47d6f16b6eb6bfc3bf58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23f404141d220135fe686b5933b748256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185404b37061b16bd02ec4f5bacf0e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094315ea64eaa6b0f1e397f3ba4df11b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c33400b84fff11187b9617b8d5cad3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7348c2c1604df335ef4200371b55ae2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae67651ec438ebf009c443379e0ff57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cf04a2dbab5c82cb3d069cc56b886262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e73ae82fadb1ec10d7a82dd9ecdf2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e7b67926dc71bd5ded2266ae9fddf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf87d2696258931d955352ad7463339265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba2c059f385ab7b84168cebabfbab5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac4db9ed9c7028d9bf563f12642f2d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295df7f201caae36054bc1209de9be5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a08b5be6c553816c4a4b7adb58a6c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6517f83cfac1bb5abdf0a8b5747c58d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2bba1d5e526da33137f98df8831b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ff384385685cb295056700175b0c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff701f23f9268f9f6eb6090dbee17ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1a80853a7bf9a9d94d0b4ea7707a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b796de95494351d5502f82f36ac42c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf064075dce6ca7728adb9ea7615b60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a621877e681bc36d3b414ecae54975277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57871630b2f6102fd90f674a0cdf185a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcb20d57c9ed9f9b5733ba27a61370279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc23df2dd8c404578f3861a6ad1b09b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2671f6347380f392c162c3df943a71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d2a3efce99832fbb254be0e5583b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1679fe951b2b051c8355def5ea2d1b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d5a8a2256e7191dd5497e3d88281d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d98190a25883041eb8c378a220f9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753d75515811f403fe6da2c1469ee4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576d15535b6095f936743eab638414d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b17948d396f5f432d8a988ebd6ca2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91c08419bc658e00455295ae2bba23289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bea5e015c723226b809c25998efbb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed68a483a74a3ba64c2a71da28736a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776c07eb63dadda708dc6adaa17f3e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1b90e8c14efa3fe0b432875084450293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33699b8ab0aba46635e0d33f44c353294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963335b26a4f24c9044b03822f5e1f78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1b5607dbd1191c639c910ca60193b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7dff54b985d7133304232e2029fb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f065c7e02653739d8d81f55edbe6a28298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27632c8e8a1947e83985c8ef3499afe5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd302e665cbf429017f2a20feac987f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740ed0b8719472fe5b5bf6cb96f5a28301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49446f7b760c413929566840123e502302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f7a0e39ef16648b4560c9a2cfa4dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc039072f469fa58ed5b8c36ea84c3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00955fafaad27de17dcd9e0a84aa21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c5253dd6fa3148d98550b961e43ba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555fbcf4fadcc4e7b5ec7ecacbcc0a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2035f9e01b18bbf73a1905f9cd60f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e08af321a192db961cdc8e8ce4a33309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2276e3f173837dbaca9fc12dfe4b06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b69ac95085241e3cdbb65855b8b89311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c741c68dbe5613797a5d6d49e90d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e7d52e7b7ff6c5ff8da42930e97b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a49959048aa9b84ab0c532003d2ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345204b33738ee0b1c4c20c1af6c87d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c516497ace43b38a6ecb9dd8f3f1a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c39e6e30a7933fa9346e8c3037969317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c773ff5b7bb726840e91a21936b00d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af6b776fed0bc9b458cb998477aeab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32dc7f6376cef7ab81e10483d6b330320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00c87a7a426f98345a617b524a816e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5bf326bb347c76e20c7347170a21b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866f150fe684765dd7f30f0a2ff4ea5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03e29b85ed14fd0de0ce041b765325324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faea28bbc8028f4f1717767c26c35ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a375fa8cda393af348b49d33bddf74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533095945ce9a4dfd285af8fd6eeedd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04358326510a062da6ee1f7f5b38e6e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9c3e1e6e627f8eed30bed3f40f30c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb445e2a0931a9346fdc3c001749d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de31bae8dcb64843405cc4dea5a9169331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f8d2a6ef055ca38be721e066a99b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348d536f367bf80481f2402c148e009333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747a3d2172a40ca98e4ffaa5acfdc7b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd2f5c0047bfbcec1a3c3932e8220d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcacae7ffa66afdfc375cfc059f91c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a97513c22b6103dab2e24cdd46a3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927c8023fe0e05bfdc14902a888a9a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e6553a2bd38919618af12939d1fbb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797cf1a788e4c62cd924b7d19bce337340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72986a77740dc92221cd1fd2431d92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4527ffb23953bc379230a99f3be43342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fecedf94563a60cda8dccce52673e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7862ab810410d18e5654801bda0f84b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fefcd843e23da1b468e2dee4239c8e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a40b83c32cd4e9f0f87e228a64f714346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884951acb4b9491bfd37bbbd38c175c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d292d18b95128b38ca44555b3a929348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa5332b9bf21d6461befb0d1b3892c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992995fe2d1cccafc7d6b70e20510097350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef12eca382070e0d143c7156b646e5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e621f15464b401739bc287d86a675352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981210eb2e4dd7e04780abcb12805ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96890fca4c5d68816aaad252de988a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7a9348c00dde87118a9b8886fb2da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9682fe12b0c8817b1b7c1b6aaefd8d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6680324e9ac215c6737ef9b8deb2db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49aafe505b97a32abd936923d55d8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f6d8d3b50d274ff356da5053833ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28f62037ba5ae8f031488ebfc073e6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0490e880527fd6b6025314dfd9fab4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9696be2d516c2135dac396e6ade571362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fb1dcedec429616765e398329bf46363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea5bf7f78a0f9ef3edb51ad318e8e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60a8c80051ea8c6136234a6f63a8a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91867836e0e2bd97a43ab10c957f65a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e4c77651cc6b14db3a65be552ca1a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3a82fe636b4a46c6090c6421b93db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5224d1eba62c8239b068bdde2ce5ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9936eb9cdb921cd31f1b50c69995d95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f37d3d6c159910f4ca75afe96550c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529b38764308b2fac1c14101487a9d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6073820008d723a95b589a98ceedf2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b025d2a1b8b7b1c21cc73f150f0cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97137ba578d15298616c1d17be14a285375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbf237a2954aebd165252598450627376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec262faf5ffc81e1f983a7b31dfe2e95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d0be00ce592b845890f2988c111b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e59637e92a3fc7cd15ecbcc19631d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ffe32a904adf5473dfb411947afa9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf17cbc58397eba5c0ae9369e1e123c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbf29ce1e0927100161033d95059a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64550bcf5ddf2a4aa713500ef5d933e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22656ab1a249e1f98c87cb506c8eee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cb916b12f824ac8fdc9a70cfc57c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627029d88e90bf3301fcadb1cb7ba33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3edb6093180d549b8f91ab2c09b75387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef648947e2908e773cc5c6054ebc7d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbf0f95bd8ba72524de1b71dbf9db1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7258d975175caf00e0d5742ca52f345390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2e0b649e8190fc4d0e610026fb541391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428add905a7b662621f2ae47097d586392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68003168143ecbdd8885e66a2538f786393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5f1b3c78f3fef3d2596b31b49e71d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1dd8f2e6aa34310a390240f36d518395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb0a2b0c08e07f6f045aee336bb50e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0133d66c760bf77f162a5483cf4d59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f65fb560c36779d387de2e07b921a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010350b384b80073eece34ebd5f2584399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063da85e8a77bf671c584c9f1d402235400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05c9cf4409a24c99926dac00ca6dd0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db5b9a7adedd5ee0152e811bcf619f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7744b3711b29d0a2023af196320cf0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ef9fce8f440170b33dced7d4ce9c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8deb2d86421c1c5f81ca88995716a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240e7ab05ed458937e74adba3167ac8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc11060206825645739e8c6ada1d287407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa957f837f6f4e0923c92eb25ea5b08b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb51b5a4a4e6c92dce9b65b8c4537e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2ae479e9c63024a8209f1ba1014d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f60c22e6b249eead3ca70d03ac9cf4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469e393919b568ff47ba826bbd59eaf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ee0f1a35521a64b4df4d167afbcee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fccc9dfa5bb99307912a783f21143d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05d9517f39968acea7e76b642e485e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b34ef6831bf38744948353ab9c709b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1d3b66d4b65df2c87bea83903133d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5095759f6fdaad0941cdb148880b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33c55a1a892fb7631fc6324ad77d7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5160862833e0391c4233732298ac4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b83368464d7820779e994af5eb4e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45a8f60e521150c652ac03b4832732422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae040d5b5ec41d132867e4084dbfdc7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a3e5872cf130dfe99a061088a08e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6835028e64b335b7756e5e9f2d88be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768eeaaa2c3360ff4f4ec350df3b3fe1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfb6f540a3b2ab9dba259e348a2b19427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e028c6a39e1683691161a30973b39428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1689b1eb7a15da1eca629efae06e328429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99304a4bc713877ae3c2ad436bfaccc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1797cac5e91cda929ac0809403247f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8d36d9940139113afb1cca61ed632432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328721949955665c6408331a0a56de4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbbd55e1d45b74a2cea0136007cd0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab1238f83c45413f18335d084d2ade435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dbcd4899d22a9a1921146862b6623436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe398d1665435be85a829851a25c799437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af781974bfb8d5e5689587d4c5d95f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f30351132904e53d312823d888676439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d91d713c38356df082b4fe6f13711f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252121c1e96d96a52599c0118e1a13f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97096db4922235ce0c1a3bc9137eef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27790a297afbe790e7c747e2210c4ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4a27594b0240185d6931a584fb483444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18e0eefcae5d7aadac958ca699c3e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289d11c05b593b8b929e391aa3b8080446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfcbfcfbf61ab0b1aac6dd817e5578447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800ee341f557a72ab4d9b55c5e66019448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d39f25afa707ad36a660988e26986449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac49dbebfcdd3ecbbdd62f6a0b0089450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c50e8ff1cfcb91804034b52bab46ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ac0532114972542cfc4bf30ce97d2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d65514d12186aa9195637cb3d038e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82940f42f03cfdb8288e46e19c871beb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5711fe5114d9ad592f19bb60a463378455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb7c1f9b68a14e2b1e2dee403464a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab235bcf7f665692ed1236680ef84d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78488c4f8269183c2ff5962eb1d46627458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19feb46b1c69c6547a3deda364e4826a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a032ee11571465d5f2c1a756e9cb16460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ac8281081a53c8c3391b7bed0288c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3a342d1f3edefc8299c475d2fa6c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ddf47d82ac79ae5304c81fe30ef1c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5351187579ed2a28aef59fcbed249ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d35fbda8522a77c851c289a69b8873465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872ab057d15c63ed60ec2605da85fb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8ff79196466964298ba66711d9e84467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdecf8fe624b1bc443a1a162022d9d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fd24a91540a70780183b15354c9b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9897ca559ed83f79ff0dedff061f65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0857a83efea69fa78b638d8f77e0102471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4fe6c8ea20f4b5730659a2e005f2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838d4774ed297db4c6aa8259714378d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f81f4b7f68926db46d73f2caa6df4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b793170169aa1eae74a4459a76ea170475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81eaca828950cdd624668b97f8aca30476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a86f3b2db2dbcef9bb4cafbbc72f09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762233c0f2a62c9e978b0481c7bb3a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e596f7fa0b3d4d8f6d6f04994907c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28390951035e2dd6a4f3629bfb4b737f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c1e8402ad17829a41d99e5d1983c7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5771edbd4d1b2d64c7a39b0f94d79a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ff5349c001a2c1ed28f3f3fe376e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77c83d3359f0c139d61b7c81720646484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540cf090db77a6782113dd63f78489a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39a3378d19f385de4a3aac62ce0ba5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9926c02a87d1958efe722f31317e559487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42002c00412ef74dafd6f52fe0d4a20f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676df6fe1875e7e1bf9ebb0b70e0d486489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14b0afee3371851d38040bf25367a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd07b5d3dd7b1414d5ec284ba07ec9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c480c743a5bf5db657931b6940939492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b8560b862d1aa176a06515d7b1713493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a05b23cd8271fac6e66ce696c76785494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5651a961c28154125acdf852e04f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9c4f9dce635fc4facb52b748fbddd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c0bef0ed3921870b94edeff0f0575497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd73d3fa0a830b6c6bd252459ce38da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16f71d2b546fea7c384076ece8abc2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6e5e3a562857c658a2faca26dde9c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4338655882531a1390ca89be1c9079501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe47de01b89c94d2564453bfbb3b58502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd085254d69b690787b658feffe405503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9df524f6c0a400c31aedc433bcba9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39710000af3f5109ac8e3109803c9481505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d5f6a12ade88b1c6099fdc3912390506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9796f7153325f13aad8516012bfc8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a11e02f4550941a26013f6c37cb18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33d420a2f904e14080d859cfb35ccf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da880874725b173c0003cadfc37561e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad09efcecacba8b27585a9507debb0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55354a64c4ab1a7c9afa9a38ffe6c343512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f1c12caa94b2368c5c61ce6e5020b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cca79017f1535500987c6a93919246514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b4789ae8addebf71b409704849bca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e404372fd6d83917c8cb30a7d3d5b32516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6a8ddfe5db4170bfd9577d2587909517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2095caa932d72bdad0463d96705421518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1573f7cc228e95c059f0ee0a2f840519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d942957ad7a7f93ea3a617b77d65f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefaf3197538beeb5addf8e84cebd6d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f86762e32915232be9e5986df52d3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3d5bb48fc9bd5008a1fc7011aa6e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d8ba71c7c299d27a54a326cbb3ce5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f96c806ed0e52d095eeadbe09cba0a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880e827a9cfda94e58887f2fea70684526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82169f1281d92c474def5259312a7a69527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa478ccc445a33d49f87fe9310cb12528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b70ab90869a68a717e66f6eba096d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9ef53a76f8232cfea1fea8d06c5ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffd45bc147fc42fe45bc7791ddc5db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a88eb7817c4dc5671aa37bfcf0ecb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b30202dfcc240503606f917fda65bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937537a11d3dc176483f496e8eef9fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131718f97c09f660a0cf97bfd103b74c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501d19605b3eb8dd67990040de2654f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801e23ef2d15ffcaa919e25f4e49ec5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aae3c63a35bf2557e549b5623be928538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f4c041a977331cd59e4df22c4d8f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e8e2586a654e95c4db0c4ded8df88540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd087320b3bd572436995e158cb779541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e203955283876d8f178832c32b67e80542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ed657f870ac45ad49ba4e38874bb5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e366ba7da9608cd2c36fd095d243745544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67230fa7cc9e53e29e8aadf12c480ef3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46c3d5c49f1900cf07d2c58f3320d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f3e8ac74984dc7f44823c171be740547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a2d2744ee8bc272be5efaff7281f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f14789692eda18ac0ce950085df74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf85dbebbb68c98366c271d0798774550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dc4bd6e1f60618c79f929598ff02d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fd92578e394a0fc4cfd395e637354552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500c4ffdbd794a2f15bad358621ecb9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdce9afe9032c63a1096b9c9374a321554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd273f6b9a6452af65a6926518402a91555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e8699fba8e1b78583c75d9898522e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ab8c9f5ab5900f656197ea502396f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52159bb0bbcbb008b5334b6f8b5e9e4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffe1fd8f4259171c6d6fcba356a968559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3b220441d778124c0c49e43e5dfad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835f1a5520326ef7c48653ba8eda9f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651bcf805559bd4d9abf69e76098e87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893533e0f49ff2c60925e46d8497c99563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf256327ee53ee876bc4d8d25f40f764564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6d97afefd1369305b755c5ea80835565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65988b1147a83ac0ac648bc266fd194c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf358a0e7b0c386ba68b8e36f0ccfa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ee976d8ff8a40667f7a6089da449b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5f3d4449fad73b0b5cdede674b31e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e2514b7990dd85ff860e4e6db2996570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac539abc14bc343833bcbe33119e261571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e1c398ea1a8540424e46135543626572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8264df7603dd48d6deb3a7232b9d32573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c7368661c262a66075f6840447c4b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d16b6d7e3cf9b9194667203aebccd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be862fc396bd2066614bad7f6562b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f718fb8b5400f1cb23c146f8d09c3d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25686f373dc9a519c48b284b68c96080578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb11c8abae02ef789cda8ba2f312e94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e759211c6dc3761f71cac7fc3b3d541580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846fb102d87eda94b85f79e49e48150581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68d6fd21f171a7e61b1deb164bb31d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f247b7ce3a42e7602ed6c62cba2d60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e2b6f22e2cb99f5eef8949904e78d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f22f6f1526a064e934f21a586ad8f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3a3afd8ac25f31016b57799e89863586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778aa59c722287b61e44ff379e4629c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7b6205e2a1df4f20d838b05a2482e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d2b3cbc479c9ddfd3172f65a2eefc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9489ac2d3e6ebb0bba5d403adf986d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae543f5e034efe8c437d242cc54d022591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f9ec1b8c9a8f1cf6f2dece173a732592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a35bffa978b5b931b55774e36176c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03b946419877eba8be87c33eab061e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb911495e9b6bf758791ae9c78e19f0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbb2d24c614d98cd16bdcbcefb69cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830367c490a88b162d8ac979dee0aba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ac6312220ca7b428292dcb15f627c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225918b26e10ae6d006d2c3b11760788599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56e2c045756f726c8686b80ffa7929600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c98bf1ab8c100e8dd80ef821e05f39601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da278f450205c2661b5b2b28a3da958602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cf0f84b778d65f993bf8c7ccd85cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f1f5f90c6658e2ca537c84aee473e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8753dbe187d7c574f3682138d47144e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f70c5222f4a62a847f3292d6cdd9a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9232950690b3f8fb3b6998d481c3066607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f8f028f3f9ddd1a472cebef015ac0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de382c53c21c4f0f39a002bd9cbd67f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeeeef42701741ee78875c3b39869f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7698aa349cb162ee538172283cef4b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74ce0f3af5b2964203d04d8ce59519612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebac8d1b0271297cfe150481cf2bb8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d1e934ab12c9eaf85dd3def0a8a1c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577eb15e5c8c5b5bcc696d1a481050da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f637af9bd0e55af81a3a1ac28cd0e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975002e8a80421161674d6a40c273d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f06c292d9ba4d0cb5fe7701451033618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c3ddae928b5b84f4b62c285a44329619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88437951257239237bde36688527cbc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe22a8cc3aa3d018674e8907da054de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289109a538188a013b9551d32f24b9c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1390fbd2b726e2e11d11400ec71579623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b750fec2c2e31e490c0c516acfdae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe1cac894a934c190a023bb3ccc423625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027c6e4d53200ef3ecbd1b0c734e1bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc7c71ecd4b4d43749e1a4f61d78ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb6fbd507e5b217cef629fea587b38628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aeb7d90b03882c514409152db45ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8131145bb119cd9751a85b602c948630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e56f9f59a9e00f9380ae5f758792b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96aaf23fe1649cb29f277f7a534515632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b7c122b0bb04febf8d8cb76d6c5c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971917666ddaea4180025ed0f72cc27e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88501bdb9dc21013bae03a652d91325635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80493cd868c2a47b4128c045039eebe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9fc9b9fe4529635862ea2cf88ef18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527fc94d575fceeb168133268776b00638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdbfc694255201fe36e9e88e9ed268639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3675b56df67496349afd28372d644640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af053a7d13c16d940bd228a7e80c6f39641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba608458d0e6d0ffc6b3a3a4186468f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1166b31669adb845d6cfaa7c24025f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138cbce09759ef2174c1110f50d2f7a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b6f43f299107a315f7e47121273b9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a539a47eac85a3813cd1922ce615e23646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fa4e1a67394d63a914a91bb24d330647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ec1aac4d6f7afdcd86060c7a190cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229c3e97a1878c838f5f02cf64dfb9a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a0197bee7f0e8114f311cd52263ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa419060054cb6c7f20e281d522ae8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c517caae514419004dc90b21f17f81652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9ef5cb84bd545fddb654255e7f730653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1993cd77e85179698ececb07455828654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249c80bb57e3dc49114bb3e56d6234b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e287f12751f217111f48d3b0290e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13a8c1a94ddcfd6c82082890783011657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dd9de8101a739380b6807fdf94174658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df810609a0161d9de89ef30def032293659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680d93945014c6a1d4f5c54f2c7b163660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3afb22c21c9ce0853f3b1ef6d545b3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058f164f86de3c99cc2f85aca49c5f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ff753747a3b3bfb9fa12ea1926c39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631efc9e51cd6466a23dadec39b5d23664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83ed5bb131a3be6a022ee0eb174ae3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667ca691a37f503c0e0263152941ba1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee99a11a527a44c4024bdbf681f0a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61feb7d9c419f07cd5d24c859f26c1e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56267be849ae894727e4b3eb15f44c74669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628949a915e6f59e04aad7b41c0e9e2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b98dbda4f80e1fbe3929af84e2a225671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed2b065635929a9f29b451a0f100c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3d9cf46825e0ad677eed8f1929833673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79bbb919850ea1ac282ec1db827486674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f4888e01485cb8f38073bdff20fe2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383b298960b4098eead0f5c6de72917676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d43379492389278a3e43285f6808f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86c0040b33e80257d1df95d6b25458678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e8f52ffc46ffe43c93bb63c09f6cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340db43b6c1cae04b7c385994115768680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e302937bd17596ed1e08b28dae7f8e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98ac1e16998467c0b97f42e62b242c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15da2f62a9683ca931e5ab26a764aac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aefee6fd1acc39c7d5f543e8f1240d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7dd95618fd9fee344b1b3384e81f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7a12989f59eb7778a2c27fdbe072b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40321a6d507f18c2a3db0e14a117323687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d29ce2feb46f7146ca6394666d1d97688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edba20044afa975ca850de89db06dce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e693114e42dc6ff6a44a71635a4ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea55c236c20a0a5029ff67a56d36d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a564ee672437f9f45b3c257c55fa5c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43180d2b25a81756220077aa280ff4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd51b12bd9a4324a748c56875b6be4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b71b8fc2dfc9738d2c05341b74bd27695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab2e0073e5dcb9b25b4b6fd153b5d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4a1bb9c809c698630383542008386697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac096c0542ca69eb73689f0592ac3f97698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08483da85d7d1ecef0b0acfe950e622c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e073915d95b4e76c08a2837b37ab0a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78cf55849df0a1902639ffe9ca3268701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109343646a4c375114b5472a5fe936d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770da3fe21f14095d78836ad022ac73703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea97a667494735a4d787b1b97038f0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b42bfc91cc2f7dcbc423f1816e7a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7d6bb811e5d0e95efef2098a2ee86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50188c42f8ba4d4a30226a8be8121e3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569df3bd0906567a43366f99fec642c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74cf07b9c6fb147e87086fca4209d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d123a8cbad367a144517f1c0e7da3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6654268b529762b256a0aefd03e701711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdfd9554c51d056b286213c7b95066712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1262a6c97e99d8e117a50714760e831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefdf5964c7792254280a6edd8ee3532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde49c4858d277ea627c556947b10ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f297ebe8a0c3a1658752ec9f22e284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e810cc90dce402386aa66b4ddfeea55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dcba63d85142741fbe6aae967ad336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f95eddf58fa0edfbdbfd357c154b87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcbc89ccdc5797c6be6cef6fea0a9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e9e009613cfe3e5bdd78d3a4dd5789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f48aacc989a63ee0c465bafd0f9ec410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40626e5bb0461aa9a57597060f9fa0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654f763c4234d4334b83a3a41dbb9c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f5e07f424c94268a15fd70c684e3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b7ec6dcdea5a61984c36e697bb26e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1310da7f5a58f1c18690c8ebf86af115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32eed57710b03c7396a1518d0e1760616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0973439ae7cec58d59b0118e1a329be17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3b3812e3fa8ba7541273a707d9a1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36683c341db1a6f4501699a23e8250a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9fb3f137e21586437dcaf3f65b7c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc10010e6271a7852b1de8d26c0a07d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f60e0195a0584be451b5fd4adcc0c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a9de3ce9ec9aaf9b20d0f1e5073ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbe86391af6b1409c6911ef1a2306024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccda0e00dd462a1d9693c9c522f31ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef72652c015baf9a3c3a883d2ced7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349cc4ccd1a9ee4401f7829790f628927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac24c27033c448f6dbbdd3bd0769e4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8295d3f46913be89368b688999d1029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f693f464c9a153d323def6d36318e3630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36392eaae15bc26acc95d91fb46b59131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98d358286a558c8f7f8c612359a57632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156d39449e07d90b33a04a74debcfe033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fd04160b5dfb22a4f9f82b361360034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a61c7c42605568caa10368b5a199635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6c680bf38d05b1f4b8ad76e8b500436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515051d50bb1ec50715c19d782f2e3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bfe036bad575853b8c61041d649b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04723179c9fb6abf905ac8c4b996a30d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426c25af0afb79892cb8e43484b340440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38b77279b3b821d6e841b56ba8e0e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a98ea6c1c44c289c3965f0aad1fa042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d88bd3e223dcb8a60291cdb2e362743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42b8f2cdfa29b84971f34dc5803c8144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02215bb57d9c3e1142a59eb58bde03d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89316e296f4f3ae2803446aee218d1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e81cd3fa5acc8f8f8921ba92c6b9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09726bfe37dfdda827262ce30e11d4c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705eafc2c768a355bfc04cf49e2ad9f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e73739c1b3fd6f89aa2ecd8ad6c8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f14eab9c02e7f9fcc98321bc9cf5fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075e7b04cef821079e4e83fd33bfbd152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc496633219a6b2e27b7cf88ecd45353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092005aa6d0ecb8b47a1029f9d07e8e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aac1d574b08b21c4fde8ac4bf49b1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30f507d1ebfdd3a0a2cb3788459bea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4eceb5bcc7db7e78b596273226924457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacb583eae1083fb5e75d6d9cfd9bee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496dc578a5e65b23a1bb735c01dde2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c7dd8d96af6df141c6cc0f76b5fee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6763a0cd2967e909bc43f3c31430061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89bc2471125c051e6e844151a8dcbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09602360aa265073947ca7e7f78a7c7763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba5ee293564c4ab65b6075c18c7b3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fd9181fcfeb068fefaee9e3012fca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eefa36021cfd3dc1d1789f7678210966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b5b5c9633c8f33f675df339d14ad167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429bbca305560324e204503e87ccd4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3fc43f4187c7b3a51d6fa693cd62069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ec978d898bcf50e90c693a3060e6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3564da5076372a792538e0332a67b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca84552b4aa8852d0c22c69c4e5c69872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b952e3446bdb6561f04a8d6881df11673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302de8cf0f9110276b97e8094c0894f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6234da088545f0e8cf2796e572c6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324364530ddbfcf0d5e52c336450cc3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d4d8107b78fc8deea8e5853ac3e0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093bbf678c7e7645dab9434d1df3e37778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d02e0f87fe38f9a296edcfe72caa679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbec4abaff8e05b66e70280e9cee54280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece990a03b8ad0cd73cca763e31414bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f031b3b2a6078ffde4585ceac8fce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0c40475833a1b6f015bd33f6bce7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f590b21128369b9e1617bb9e4b51e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a438d0d7a11d3d490773e0bfc3c6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1f6f062d8d0e16097c354c566e91786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebe3192ed6c968496046d58fbc4c3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4525630253e365b6464a5e967b7be188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77464f03d391092db8c7075d7bbcf0189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9603e72c832084de5887465a8961ded90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f09a1edc20c0bff636e0b426564df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba6ecb3c09a6527dc7544a4a43b45b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d05dfe5fad6e0e2dac11c03a2d260093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fea947cd811f836828e35665c5daf794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddbe6e719d589a87382092216430ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbefafec1f04bb2ca221fbf0dc6dd496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49a9b6aea62ecf86554db0c93ab96197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb317f14d9f35f0a9c102a4fb4fd6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f16424b6cc39f46d5f545f52fe0e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8173e33457565621a0bd2e4f7c945d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092c209a69bfd117c8dec3661ccbf31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68441bd4351a2dfa37501e94590d47d5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c1ec1f48c498ff6ecc1f59790b7a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76f0b899fc55519818eabf9ca20318104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501a731831f94f7a6566290a58c2e41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c4f95a9b0e7b5c9b145ec1f6b73b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930915cf29da46f79cebd22383735f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf4765a008e8120599b7325a32d7f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c8d490b7c1fd51eb86169c6834f22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba4e2c66434bb90b8b37d43f7e887c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8226a7bdaf27371fbcc9f412928ab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092bbd99cd0b5cc865aab3e7143fd01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c0be0e241bc55170235898113cbb8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d8000a644984b7c82355eb989dfff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8d2a71f04b7df8b94cfcc2445c74f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace115da62851464edb5d0b9bdf08339116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83500c26a71ca10abde82f84381308117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527c3fd1932867f9d58b728c19b5e29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be005714c5feaaf1fe61c1e7d0beac96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472caecbde3a25b89f4368585f5222a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632ee0c3d77b49ab423c793cac5567e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec859f4644e760e1167993469257faa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3827dd3746b33739de4ad5713d1dd95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bba7c23ac2534150fc83c8723ae355124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327bf8ce3f51a3d38079b8e8623c710125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02223d98359897305be8f93265486b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67ef2bc7b51e4f1e73efc452ea625f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb9bd54d44638d2a028b1e7185184f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0708fd69fb81ebb55873284a7573887129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99d7740da5dc2eba9ec8c32c1b606e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9abf7e6b2d6c2af01d81b525ca059d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a12f0188a2b952adedc869268e630132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750f91b37c06d2f129a92ffbe54318c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c2647b7c9b67c75fad2adc428254b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107510bd93c9a7253f56b27e3e5a8cfd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073eb35bf56970f6f57456ce5241607136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c129a44ef988fc8cf982c823f472c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cb61cf481dadd397c98a2678e0c68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd874f0e5796602d9843e7bae27feb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e567d37b50416b68e74fff06e1183140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f274e07d14c033751fa763ea31a0d9e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f9e7e75b9c8e202b5d20c51ff9e9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011d7ae346b421d06720aee377faf20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d64bbc6d6175d3d6d825532508bc3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d520e049f71e05f15524007c0797692145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a1a5661b58305a64711b15fe3e7b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12b30d61e885c363cf7ce4af790a54147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585dce774b0f0fb83f6613e8bd6c605148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92dce13d5b6b42ac65fe937b59ac6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4653f08a084b460e736de2de07b91f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61d85512afb67428512b55648ee5a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02db3850344e729dd9c144407e4456152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ff9d99e3b17b5935f8aed26cc07df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc342beda1797b8ae5a795ededec2d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452d414768eea1dd64e8f9617c4037a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad92b64e3ac3bf30e25c8ae263448d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb32cf7586dcf918a607b332ad838b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b28a8fe589c44fb7e698c65c5d8dae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74c7fb27430144ac7ee875823c348d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade57126abd56f18b5eae2943c67404160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda75086c24ebe24714210f624213a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808948b3d294e59b738c3ced3c7446ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2721b71357b95deba30bdb333b5d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3a4e3c13b3d1b32cb7c7a3125a77e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aded4ea874bcf046ee4c2590282b412165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da06feb22d58625c498742adebbb65a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86985c0b99c9e7bf749c86c0a36c1c87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2cd40072682a3525c8bdb74f974d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758541594795f55998b8319b1c4ef905169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abda5170bd1551a6182f127a22f89ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc30cf5e7a0b95a852530ba4025733171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4228dfdaeae5920a755e5fec97e20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5da6e49b108b401ff1d2cbe2768f4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58909cde369904d884048e999bbffd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d26b7e597a13c7fe0321b0d2c876af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df910cca811e8859d2fc9802ceda148176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961086ea8be25832f7536a73dce275fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfb6d55454e93d55f9b0419c7cf665178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6b8d393b6ff8ca34c3e5af13f94af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e19cb979c539d2bf01150bff0e03c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45432e2a8ced43f8331a5551bea42d19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e56a5cd9c29bf9a25d7fc9e25ff893182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9509e448eaabfb426fa0a0b166ed1fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdc2b73b46808b10c5b3de3f1a5817184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be958804f2067d8058b7b6aef2de50e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1fe4c36406b3a0f41a63d9f19b048186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef161c8ed1b39e1f4fd3ccf7db05a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbee7da380d634328cedc06ae1f3e6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1584bcdf101eee70bf2ad664a613a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707325e92fb2636792cfd3d354d6b40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825fa5ba0a2715273ed879506943719191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae2ec77dca4eec8ae59ed8b28a0cda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64992ef08ed70ac791be1972ba88314d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90897916264d5e8ef0d37627ac4ac55a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400d1377d246260997f34b3a24bac99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d6393e3c4eff423e3b46d7d0d9e6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50585d554fad13cdc76a77733c2f43a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbc12e1faf556bd5c91a398cc43d55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849126602dae0264a46bc6d318b85d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b0280b483cc942afa9cff27cc12c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7572f2b8d32bfa106ebc5f06fe87d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5522f7b4eae9c1211dce8b592bc08c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e644bd27ff196e240f947c87638bf84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c642503cf6c4a846554370f75ca1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83852a72b4c987fbea88f8bf42d88a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7457c296692bc28da279168071db43206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b2a258efcb3e3f033d49749a05690207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c169f4c6fdc89ca57fd11f768e63b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35740bca79f150dfe2dc56e8964a008f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e41f67d887a2b7eab2fb083344fa7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6ec8b52f322dfc4ee779caa7994ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4e88c50901592261dda04f7b11a51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed25ec014d5a8d9ff1bfa749d0bcde6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0b4693f5c281d4d7fee491f780c77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7050462fde3ef5365f66f2048d56c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dd9907bb23211c3ea29728eb0b7c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5916b5431f2d44f46c0dae64824881c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1f89cd45c89c93bf69660ad7d9341218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f663805f5ca73a0b2ae58010264ad83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca86eb4344ee9a92a81d3d02b8a0b0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a01abe4c72b82ec3b2ba77e6fead38221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a84cc0747d7cc36e780933512b642f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1e63ee218cd8267f5f46856195076223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a797109fad62d83864c4fda4154b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42614397ea249985f868fa83ad66e11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726932f6aa3c369e7271f3e2a09db681226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e056093b48e50c6ef5a602d7b0a23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25784edd9844bdb2d5f54538ff11325f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68876f61d692cf3ae9e979bae0da057229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a98a81a3bdbe3b1d9082e7ebc4e3ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b479d76c34999b2a255b238eb5d7088231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bace59d0c88469cf59b27517688601232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e0abeefc8679e42aa751b2b0872b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74da600ee8dbf5784bca2bd309e731234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3dfe043b5349e5ed08b87fd1c01da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c9587891fddc02598f9e4aa455aaa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe6daac02d2b6be464b10440d92f44237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48b4751a6dfb340c3c83e5d87c3747238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f11d590c906db6d6622eeb0bca7a82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131e08b8e81ae7e6adf6d7b3e8be1b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818e851c4e288b32dd1c0dbe2d8ae1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5277096c28a9c5f3a86d7e60e53bd78242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32a487dcf7437f41117611dffee63c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d75ade38c87d06d81e0ce853f6d91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627e94e8481d83fcd17323e8969f39c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b2c18f3f5373fa98b4b4b5b74d193246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b24cc4b3c08c02576628b009cc01d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fa28828073281d83fdfefb63bde3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e73e7ae767b681d0a5887544c7f06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08b0633a07ff3ce96839fbe6fe304e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9b93e829532d79e1022774be68fff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5694ad28e44749a5721b73ad5fb1ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd13c040dc9e41f0be1b28d9ed88dc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795470668fde94479d5d6edc4bbf861254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298ce45238a8689c573a78d7b488300255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b760cb5c9728270e4a354e5210c49cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef301daf9ab54fbc4e529e510729d53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703daf4771349aea81eb4b2db260f3a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91196a1fa9965e212ffc65d5bd7a86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997da5387b0f67bfd3506818f69596b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ad3f8190f32cbbf3aaae41fafed16261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985a7411e6014548926facd545df0ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c34ca62dac89a4c558b6bc00023e4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121b4ba26aa813a2ccbbd465acb628e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110297347bab5e927c3d1ddcd96fd78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efaba4a8fc0cb31a5f4d0a11aba980e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eb4aad66804d0072ff9cd05012ced267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa695596f13aa60f95e54baa10ff2733268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f678e43703b7804d27f6b265ef585269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bb61e5e37ae036d6fa0dd089e4e74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee11c0b9958195c3588638a46905e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479434f6e8fd5e788e999116fb015da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea55e2686caa37c228bb2ebd7a17c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813edfa4e59ee766162e5c48f06f99e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214337796af2c8dda1baa57f106dae24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd00f48c73992d1589273bde820ae5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaabc8cc9a8b99516164ec951354c82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e9476a6898749fdd8229e47df168b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b79041f8611552cfa789c319086c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600a9a48e2def90abd6b359f7ce7814280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffad70a5b61bd4d5b4a85df1b22090281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75858de82fa1fbf311d6c8b12c82ecaa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadd0a19a2e61dbbf4a0a85e2a94828283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6725b503f4fdff31df9f974bb6c15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced4482408342612649300950cc0c77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93baecc3d09305ee94f4087ef0ba6b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4929d80c8e0b6a5e5d00362775fcca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd9221da0771f828617642da8dc7cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f910737fb961638be391a15db834d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c07db50e21568ea600c16f0021428290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d843879be96a0ea9ea045065e5313b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897b9ef7d6fcbacc3cc46f2bbfc2024292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a026bc62437a16de3fce398e9df526293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93768fbfea9510e3539f09f9f68af967294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4a86197f93e18f1629800150b7070295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1218c4e5a54b4f20ddbab8eb21830296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18754dfbdc792629c5256dad348c404c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe46bcf6c03c52d46ca3c2c30db98c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8670969aab9ff45000f2fdc9a9dbd2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff99863e28a744926c4c0464bb09506300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7180311963456b0f42a0b330385d495301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2321d480c50828f3160c61f9aa5b3ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe5acf5c2ba609b52913240396d6ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db076a7c688dde0e63e2ff0e370dc9db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e18ac283f08924b138b6df1ebf0568305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058795a85489107836cdfc43993fe77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3c99da2fff7b312efd4fc6625383f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b25792f85af8d0d6d0deb94d55782c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bff7219e7a558511f1c0c0d92422b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4669d4328380c361b85c5ee65e5ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978d38a9db0f316c04b29286acba6d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63638aa8f9084114585eef7d1aaa03d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae3d7d318029f88b61c33fb0ab6038313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584a42cbd064d04027d61fe0bba91e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ae0c535fe47d0262d0d9c0c860fc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df9a9ea22991828964d612fa32d1a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73abcad5428a3cd45a04cd66fb5eec6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4e897d2c64aacc38b8d6c8f819aa3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6503239d54c69414952a92ec74535ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a75f5cc8cc4da69487978a67d5e25d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc710f31d51adbba120a804ca6d2437321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d20eb7a1bb8055c1a09f372d983f70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdfa4b95ec675604ae9bf01aeff662323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c143ceeea38dfe0a27615094e2a08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f5a3d1c36f7f74efe711a16dee139325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb473c6ec53a5bc545023e85a7d330a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd2111157bb5827e4ed87757de62c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f35fd8d43e5d3eb444bfe205f24d65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51ff4dbf8ed529215aa21d8344fb58329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ed29c1a3bb661196af267cf8e588c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbac4b8f68603b65d09a1ab498f4d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bbdfc4ed7e0841154e29690b57461332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593f034197acefb8ffd4d11a55ff361333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88503714a0ecd0fcf159419439565190334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ea41daa6a7b4202f88677384dfc05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd762bfa23233343665bde4ad9e015336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbb61283805b58367cda54e5e273d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb4f618211a83c1e7b10a432bfc998338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ae4987dd011bd5515e6b49a0d6b47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bc7121ab7b5ac79685c5e3194a582340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3369c9577b3b1d8333ea66a6863395341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0f3d4d955bfb3f7abd7f1701591f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f572a6e278a9cf48f54a82b6854aa9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3fb3df089720def292385537f0c09344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2137eae2b68d774b353d912dcd1c70c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3d404300df4a29b03baff33cf70a2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6407cb3e4e3bf847c04f240f72c43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c595e6429f9092d63837dac2fd60f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebfe41f337b6b735b513dbdcfbef616349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9b85d1b283135ceef7b23162742c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf79de080c1f914cc888c2375f6c948351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d41d0552268450bfe430d1dd43108352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503671406cbe87ec9f9a3a72f131fda8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e62e9575658a600e796aa8d5c23d08354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17aff96bcbd5cc806a2a78d6adcf7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa06f9cbdcb8ec75a0aeae26e2fb4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7e4d212f15a901dfe04e432e16a47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3656dd60a53abf05cf9a61f32d0621f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116734e7c05a23ce55ee2c9439b5065359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dccc43008f100ec88889dd910b37b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db952cb618be6914f6445f180af98dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f2aa7c52559e89a8aa30b2796a5f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa86bf14ae363159f9c2f7f66204b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9738993007eca0937bab7ea0ff9569364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768e49bff2de82bf27e595c85f7731a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0e536330fe5151d7da27d67856737366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6637d212ee977555f13c83b4caf639367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b04501cb73dbac5f7d975c15f6fa2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00067c3b6d791a6070c80a8907a00d2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9097a7151becce83e1ba09c00bc22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242264664a44ec1ab1d1cba2d668d90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad55a23665318b2a1e2a16d21b76e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fd5d91ae0e18e938d55b190fdd765373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916996e2f9d3a2409e16506d56bf7502374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caf452ce1148ac4a4c0f4aa10bfe29375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963bcab11e7629c3023d80d989b1931376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01508b0fb851ecf8e6a23250fbba99c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517ae6be86249c0fed7090eff5356da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2caf232b5636224068ee92a62058d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df305f288c616c2fa861ba74281e2b40380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f9d96366211ee2a3d216b8f91dc76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d291595c4d87220d7e19637b12f63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89344b29fa936591330d640dcad3c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d829b30cf55c20ddba9f12674eec739384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3a5f7c63e3590b5ef773987cc6599385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dc10bc7f2ddd33cdf8811b4b83f24386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8fec1c74712691a3459c509ff33e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280e4fd97a2d295fb0b38b0e220b377388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895af9e8105bd3b3a27a0178ba0eac0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d48f8bf67caa67d453810283230d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ceb421cf795a86779022506e98cc91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581abe28cfa34535b61347df11d3c7be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282ff9164637b69f3b9b77ee4a4a17a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5995ef1f7f71593b3a8e19887b265b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb999275bb0d705c4652d161f76056de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e04c08ebe2963e18fb223c50f9d06f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d7347028854d5f6d9134aa45ec13a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fd94617241086d949492801c9443a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5ddad8fd6aba1b2462e888b41b8db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a0823b104553d65d8dfbd5b4ec0d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb83f593f33ad7648f6f714b72c82a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa6a7fcee5c4f14857714afb8eb744402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75145b3ab96c84ba83a87bb0d02604403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f453b2843cbc2af81ca5626fccbd8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420044c6a1a346de0544fade61c81ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7c93cda6705829696682cd215e74f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc9ac820ada6497089d6a11f6c03eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd0a6c61b32636a722a4b88b08b4ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60196c90652adf119df856665dc8d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d5962bddda0a4563b2ff0deab0573410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6d837da72e64f3f5c07dbef1f41e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680195bacdad8e14670fd8ac2334366412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c082dfdb1a0abea841081fdc7a175413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb51715e2650e995f734b9bb005bccc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8d14e2e7fca084f5e3d792e5f6c56415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3d0d33270f3848e29d7f687814aff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd6bd8d287014d1743cc3a528f9cfc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9828f6f6b1aa8f66c6534de3945801418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0da3252c3ab0bcb4b8414f23d9f8cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16971023182733858819e2fb604cc07a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da508836e6417e91b988af05b2b90bd8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24059b17b799e53ad9a96dd8c543a77b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824c75b161467a5958adb61655962c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43634fc25f32a83a122ac7e8afaa1ce2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747982914cf12e5084babdc206b10ba9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62154f7eb0c71d3d8c9c08478815de42426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e651f0a24dca5eb21355f1fd0304643427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fe41dbf66183a2c01dc6e35b6b52a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892c83b744430fb17a0a41e41cb40a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2af83080064f55a3d0c8a64cb918b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248556db805672eec5cc249c2e166b80431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e86df5bbcdf645f6bb48ca315535d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2981778164f22895d6a8016ee3d5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617c1c4ccf179e35b11c833a3987c84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb052d13ca6ec2c828302506d311f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b150a8ea1e8521499efa2d116ad97a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83306aac2f38baa81438f09f64f1f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430242f85007c3d49351923eae3dee46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a000615436730a33258ab0a2d963a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a780086a46683f526278ea0ba24d220440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fa10b4a8a9a8c92c8591cecb46cc8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a28dc12d8f9b0c578f1c2b9cc37407442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb96a3e9f1eea52f94b901c86930a3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f51f2adecfc9981df17dd903dce3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfecbd8df88babe0b8d508b3f29587445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006103539b80f233e48ade133df84a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598be0c5d47ceb1f074812aea45fe4b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6c7a8ddf7afdf8fe490b65a94979a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65679d111f4e136a63d22a3b3d7808ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9f0e24ce44f2f8fe4e3a7fb83092a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb80f5337277c51e74e99840f0973d7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648396c9e26f81c007d861561c6f87ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b730609ede967a62b8c2dc58122de9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f02accd53f46e3bf276996d8dc2706454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884420ffefa3b5ce69c1299d8343ad1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850cf112de92503002ac572a8a56262456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0464191ae674497c80c1a8efc0ea2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b34c36f40f5bb6177bee2ec1f0b669458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31749bd54e024ab5c00f462f71d2e03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a9d63770e59f40f1b7625c5b55e59460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547c04a0661f943119a5bb3f2c09fe2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bb415c55fdaa9e1d471fc5a36f3cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49c15c3a6207502f618e0633fb6e85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528257a1b4ea5d378a519c7ccba0bca0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f169c945b04125070a38c94806335465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bad17734042d1d1b7356bbcfd41fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b6ae54e0ec3cdf36c321455eca39f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83926562fa4d62ef4e719ea3c9afc867468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def164739063fc474bfe13c8e51d7f11469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7607e94574249e7d86d4f570ed0639470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74028ec3b5aedf7039e869d93fe8b34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c5ab5c5d78ae8cd25f0851b234b4f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12d380382b2440b007c0283fe2a596473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8f10db1118ce092d0a2a4f086ebf5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54577344dff75c707b552b1aa306d946475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1f1c8a6ea73c6dada669084c41fb4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5a9cba5fc1f989aae51f8d011b388477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a31f402c79c61cf4e94413fc7285e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152196dfadcbd22be799e0d142275fd1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab70774dcf3b7e79f6727d3389b8e10480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee5eed628ed3b2e8a0b9bacc4ad681481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad96dfc98635490d1d015d9e0d5e92c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f9b0ce3d59f9ef35c300102a50c05483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6489318d184fddff8be6062cb82976b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3945e3473c94175f1450007e8f86e21485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484be4e236b9ddf8d5314e1a70f4ed23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118183d2ad2cd46c8ccffe35a793cb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72756816dfb289ee112582bc527741d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d228b9ab98903e9b5062d61df3973489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cd8956f7b5222091e64ee54f46937490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2167884d17cfee77fa8eb3d863b38491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d1879b5eb3ae180e282f8b19a3a8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03886e10d9474260860e082fa3bafed4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c649950678a5ba435e2deed253efc3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac9b11e91490ddb33032e65ef1032c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf196a7a5c6b30d4d449a91781485d3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0685297aa45994b46b317793b1eee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e531da1923b2fe8b18f6092be57f301498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8023cc39b9dc9c9efdb2f582c03155499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d644e6de7850e0b38085a50850e5b4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e8cb737660e08832e27c3e003551e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97d7c400ce536a5c179bebedb729fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5074772ea946505e87b0dc7982aaa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cfdef58950a92934f5d06ba8d63d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627e649d3a4761e28b778b2e9921fa5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c26cf2f0ec9c312d9c427a76f0a78e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87566e9fc9e6eb788ef9e76e1e7e1d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ff433643099746352dc8b8ba9b64d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245a5ef8b90ed3a4d14199120f379b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6505af5118689ca1e8d103a1f51488510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d911fb756ba69a8b4d11f4e38352c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2808d4f1c39cd31a8dd7ea1d0df245512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c4bcaef5fb294cb329aa12274c3e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64709cdc519ae35119dafed0a0f1961514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3badb918873199468c4b8b79ac87dd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e88622b717dc394b3f0d5c9f0aeae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7fb3db1d60ccac03ba83e6fc06df9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db108dba8e9a0ca90b5e82e652fde51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8a2886b1603010bc71f2a1386a883519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc82d1fbc876e4826b67bfda511e3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fd0f5991a0faf944c432fb465f5ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6889f29db003caedd5b9590ee4b4989522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece52fc39d34c776a8a30c02b046c5c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a6a87455c76b77c12c91563ad5224524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2d384e8b09b33985fd3e43d005b61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7371da9b05fec38fb8f2fb41f3e6e2c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d05074b7b71180f5c159adc8fe793527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d5c1c0205a2ea8e3e4a6ea39105e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844ef0a7f298d6498281e0165ca4c9d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cbc76306d978e080075cb08dd8750530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c0bbf8988a2868d6a94cae01b61e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46615727762cd433a006b7188fd2684f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe28d97370a9b5d1b19a32f3b414310533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940a9759da19ae4e82c1b02428f7699534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62e0c5bbd5f4e5fa25ca8bfab9c441535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c9d2e9b1334a8985836091da23a76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0afbc2510d97e4c0ad2cfedb2d12d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5b7bfa6aecac350118658c606c9e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200ca2aaaaddd1d20731381f6277d86539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97538d15b5a9e2aae60a1ea8e9bc2fa9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034309ff05383050c87b343765b5a38541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d7a480c1606b54dbfb30b70333f90542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798876641e382110ffd3c1da8e38528543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad588c832d1c673e6e24cd7b3a034885544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f237d277d71ba2219f9a655fdf8f41f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498564db40f164d73920974dabf7f79546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634f17dc74750cd0ab217bf9f0fe79e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4e61d4ebc3925cb2a70ad30c9d38b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1db1d1c3cb67339d95c810e450bbe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa99cf4628b07a9091b1b8d4b455dd2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fcbb7f6e8284d639607853dc7d0f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b8c1a45a1a1b09746e8568940b184552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca16b24f9929f7cb2226b5745d22cf9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77053af68acac66fa236fa61925f453e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1cac8b1e41eee6fd2d3b0634b8450555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71eef6d9e64272635f8588d9d60cf0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b45607bea7354541a04c9771e2951557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc6d01d9d5870c5b0d68b75518c605558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457494b405a261e11723cff846e16c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732e6f6c3b74bc9cdbc4f0e257bce4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303a5c3c87ffb394126a4c4729d7554561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049edda0bcdcb3b8ce9be14ac96886b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caf60d6e387c94df0267e32f1a04e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca139d763a7d41e35e54a5dbe3707f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478baa72604ea65ea00ca72ec305b75565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc707b11ee5b914fe1736080711140a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d094434035fa7ae684032563a72928567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08e5775fc2ad73e8f2e8b77b42be29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90643b869e739525d922ec7520c3cc66569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00790eeb6015b902555cb257a050d1ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcb3deba176729ad1c1f44683b7849571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cad5af7a56bf28d0cc31e661646438572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4c86ed2c15ae832b924a2787c7cdd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef037fddb9d93583407dffcc1ed9d4fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50728555c882da8e1f982923ba7d9178575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da4b1ed033d59ddec85c529a82c835576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba581708d4f3e7f69efd040c7eef20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bced215b319b676f887b7986687a46c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdd0330e3e4f413f4ae9f8fa9b47bf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590038d529651084f9121f5fb480541580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48865c863dc94b908bdd97b8ebdc1e30581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54db4acd27d38b9dd876f07aa6eb26582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8440a449d6c040486f3c18a9333f90d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70115e4f70e8382cb4774a32e9ad1c36584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48128239a55bbadc835b70f7e633c7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb3a3efbbe9528f0fc4b2a2116ed94586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af22334294a23bb4265813c72a4b5f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9840d56cb8df7e715a565dffaa40a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca36f57a8fab86cb6a0902ea5081de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59036727c008d51143910fe0ac0f311590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec64bfd2868475ee35f0d3cf348b820591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75587acd0c59a3de83424a25f5b93b7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd46631cc86a51f70ed8d1b76678d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff92eef21f56e5016c506fbd56a4bdf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571ec845df20e66df4946548e60c4e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b9a3d724fb5b0f443ee2c997af3ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6916fabb945e586386bde37cf8804c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074c035e6807dd376021450ea45fe74598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bbf1b6b86726d924e4d9dffa4845f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11029af99bdef5ccf708f387d92add28600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e78058c921d3e422fad7e2a06bcdec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efb3e39e27c8a9b9be7edfb8532cda602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d5648ac6e323f68b404cc0c454d02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67bbd16f732cb1069fe14404cc8238604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ed868ee492f45515836cf1eca96d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ed21637f30bcf12966e31f3b34e9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a3954c7aeeeb00a7090541010c911607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd015e9b32752b80a9da401e0e3361608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de49b06dc88520f267e8bdbf0ad0ece609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b3bcfa144f2afe4e571af1f5d6f3b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8825bd2f4277eb0bd126e96107e6a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9f36962df11acdaddcfa4532e96f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ca0ab3b09e9f54d0f6734701c5fd8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619509f30c38f59d2a0d0966198a3cc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4389fdb7ce01a21dd57bfb50807fb7d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6897385eb8337325a35cbd2bf25fe4e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242cbdd9e6e2869efce9880b5e6c310617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b74cb0191292363ef78990e4096640618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb501331d5b9355282100769cb82dafd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c71d4d339390592f9d5cbd703d2270620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c3b20ddecc5bc6a27dea38d9c4c1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790911df6ecdf9b8789eef96ff4b00e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801efcf6f7586327cbdc01fd9b427e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464f00c51f9920f92b02ce170212b04624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378b3ce4f39b1e4416619d8a1eee256625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9219e21ed09e3641c555ffbfcb0a68626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f76d74c725ab56f3252075c4c55277627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98392218e235b62be12a69e095b132d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f2e7bbc1bffb35185432f5865294b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb2ff6499748d161ae82677cc6fead630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c15b1fbc3dda5e99244739dd3e13e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1c5c4579179390d057e6e25dcd2c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cad7d4da7e6dbdf2d0815cb976a50633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e446738d3150c5fecdcce6b22177657634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5decd863b124ffc85dab65eca1cf6ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fc5b721351259c68684ef90b2e71e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d8a7b9a903283d75a6f237a7cf054637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86beb85966ecd209fadedab635d67fb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b863ac3f52f9bea56c83cd25d8f09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87240b3cb05f866b0e84e4685822557c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5b8091e9bc25ad6fa0eda3a237f57641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daa065865b9f32206ca7ddf8ed4843642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6315a4bff134b4f23e560e874eb93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd00137268d019c4024fc5694d73e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0a500a3bdaac88b210dd730da2afa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd490e26e7f7011c87d8e96ad73b7dc0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56446a8bb8be7b112b5f484e44636c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b680f1b366b9b7182571ce8f38b6c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625889bd94ceef36e6180cafa5188dc6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f182b20230f452d1adec37674968928650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d4ad5501ec535ba5569fdbaa2e486651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd257acb550c8b3adbe6e691b7b10f57652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40f5231943a3a206f3bd761e8539c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cee00426c2163e267eba9079502d90654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aec0762ce7e33183c8e6047cf60ab8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d14830c902a4bca11be6632ee5a2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa2d1b095a5265db639d56d18bdde4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a653c7282a2c9a2ecdabc6f0d89464658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16939690262a96fdcb8c1f83ac1385659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8376af4c229e799882e52354de69511660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7078515164aa64519e34caffa8c7fc0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ffdc410f22fd942bb229667f8146e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dd7dc248b42992e9bf6cdb2428940663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d241f82152ca4fe64e1fbcd1af9d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3afabcd5c52adb3d7aad14907ad37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3514e05a6b8ead05ae1d243225b52b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae989c433c63e7107808792c8ee98d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88d47f7281e245ff5eb5ae5010abe8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597692d192a4b2e03c8ea68db37a68bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27263fd5070738ce474e21aac0ec5f4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8781b079c9e28d970a78e1dfb6dfc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954ec4dd321eb3105324940a49b4025672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8080bf931b58a1d928a0916bab8344a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1760961c69850115a750802b0d3d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59a8662342f86e819d0b089c74b821675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e44b091704a99bfa49010aa1e6dca9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55e4a429c6b308c7135945dadea7b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb91ef93f5984ef5ae8a2582843040b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876745e24903b723d53e5c5b66f7268e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b38aea058ce8b8b713fd498150241680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>