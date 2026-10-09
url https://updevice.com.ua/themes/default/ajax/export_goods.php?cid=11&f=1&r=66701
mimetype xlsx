--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7728588f76c2ed7b2cca10bb8a47971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8db7c001db5e904c8a1ab9a96a27812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cdc3a6be6f01218455157bff59bdd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9ce23218b04ecb95628a78a681d614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103f13763df951beca73dd640e1f2695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1545befe0b2d198dda7db0e732ada86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451db1e990eb5341c9257fdb8ae75b667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf4be251f97058d7b38b33391b3e508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaaa9ea1459824cdbc425c6f4052f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bf7902b72828569b011653b5bac3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f34b480a59bad03bf6b3a3d0ab348911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def73485193661939d120256de5e081f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15616c917e25d7db74459049175af2f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cebcef92f3248326f71e56e4f7c20a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c852d54c6e19d20736b6fa41d363c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32b41a76b37703086f4702af0a49fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44f52ce89069d328b2e21bf62b6f2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a1371422f835c2ad12093cd8f345918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3aa4452563e0d2e5660b31879f62719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8608af0d6993034673c4bceb685cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b465f758a3aec7b75410665a3018c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbea8810cce5f0b7bf590beec587bb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c347dc18ff615e2a600492e55c53223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68421cfcc495468310eaed9854f9699524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b23792621ddc78750bc2ef2050c2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d8f7879d1c48624892ec4fa88257d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf353bf6a646f854f1cd030bc38219e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf590f7c1f7f3cbd00d8340f4ce403628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb730f6bbbd95717a8f6660e3d22cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80509694cf299140584b822b49a6f2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d95e26600397b59ae9ebdcdd45e8dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61822c5d5f55ce33428ad093c51b1ced32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6ef70307fd6921b6e6f154b23479333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961a0e67d1653a53f039d85123626df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f55a1b568b39c0ecba5d28d7c3c50535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5474eae351361efd9cba75bf38f3d0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb844882845432c4406e9b25020a9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d055a3755b8419c54fafee7c988dd2f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea322ebeb115ea27588ce834047563639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fb63514d42b59c344755fef766a2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9522c5f08a6bff97b4de28a241ab5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f237c538582f36708bf5054330a69042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27580c2ed560faa8fb159b8cab875543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786f0bd6637375fcb049b4eec022c7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6e26f3be54d02e0f459e46ea87d1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9270a9dd8557cf24a5815e7162d9a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115def92962ce7079ce6df186d8988047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f2c5913d366ad0c3ce8019a9ebf2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59edf611628eceeb2809ea309df2f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785eac8a63ac9d9952d686c55c8054e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4612ca62b03b2a0af713f3900d3560b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742d499be21413607cbfd25b99078dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f7401fcf2b47a6322653fde94f69853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70db82cb32ad9ece8be23ee810cfd5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a0f1838d8eef0c7ed84e380674c1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b6f1552bd53b99d36b2a6657acdef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a704d9e5bcfdc82316c430ac635c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067184a3ff2920e8ce2e82b840f949f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3404459c160ef3dc3c95ad5d05bf659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c76f3857ba92735ae303b20780fa460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5b763b03e69cc245fcdfc5825bc5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deaaa58cb68916fe3c1204aae4ba79562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f79bb7e3a5af949ac6432001b5b2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c944b690b12ed56cc3a6aa0a541e5f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d24f0959c76eb4bc51466048cc2b1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05c7558e48565004f9bec4a80a8da666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae21e9a658c25b310f5fe193129ee067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434fafbc74647307bc77bbe8192c20068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6860f8e4d26b029af2090857160c9a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1432963380c57944edfd69ca3519470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da5e3f1fda952b236416b20264917471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee0e2b91896fcf50a13b05285df93772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282ea42eafa54fd332ce4bb78ee911e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617987592030a501aaaddb5410729b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe6e755e67b641dedb0b4b7eca1d6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849930fb660c25528dc7c0d1cb09ee376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9ca6cf5ed89283ab5c5567288bb0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81344e5fc8b48f4e6afaefd5543ecb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c05089d39ab534ddb961afc7d1272479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146d640a8b8afeb16f7561cbc380a8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11760e6d029d93576289ee63f976c3f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb61aaeb3ddf646952d7c46e2b831482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd77d054f6f6742a16146f5b69c77b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544027d56f0e16dd88e2c0606b42911f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648caa92136b2e4b27ad088f7124432585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf6ac259ccf5defabc9f91355f2f2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb48a8d8b0eea7d3f95a80d627a888387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849a60458461f99ce36175833e33b7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac07179989b66f0eb0a3c7ce37e497c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e054ce6565776ecfd21c6e6a3d0fd390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc6f6cdfab6c6d18b29a02137abda691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2970329c058bf7ed1fdc42319540192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8a66d93c5e08bd1bf09b116ae515493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375b1c5e1cb03d2e78ae07e2b40946b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a6c8af96b6e9fd8176cc4af13c76195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97111bf867972302a8cd77508699d95796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf40d508c7d4e3384e1b183addf63b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece8e17b17cc53a4ed04b7c25a3699398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486642ec9d40dfb0ac91910df384825499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1fd2b568b943ea65f6b35d0374aaa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b5a238411be0e4ff16888ec8e5ee4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930953ff0da06ac27958b41e1802bfe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c9717bd46a20ecb591f5d1808f907103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bd9c414435869b94c696a561a3b0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351268703a711bc1ca186c359127fc49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2328c3f4a644bafc8f9da0f696e1e1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537ef040a7f7c533cc2d00ad677f64d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60af6b619661d77cb3cfbee729ec65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55d8feafec21714cc0b181ebcbeb57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a783865e6fff25e26701f6bdbf39142110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b43f4541f2234daa9207f461d22045111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0abd5d9e330c9b2417863e944aa5b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde20b72a1ba5d29bccaefc31e7c909113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796cf906fc78603e0e43430be154728114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd188158d601cb2a8f31312fb32ed3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e51b69798485087ebfda435528757116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1ee667e0f95b6fce4a87793b583a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8b4534b85abee0bc7b3e87d393307118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678aac4c76412ee1d1454727be163bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772b86ca6e6dfc624ad6ca8ec35225b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b75e51d63f4eddf19347f97f817a14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218fce1a12384bb6ea9b3f63f27f241122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda40290bffbdb4f46a00e323f462ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e830cb9fecd123f48faa6e37a0a0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837515228901e3836aa405183aae38d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb91ddf667f5d7ae89bea4d10cb77b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151eb6a52056bf1a5a03fdafbe231dd0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84eb93c94d39d2fd42357e4c4a3fb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d982bb0bd8ae3134283335c4bb1acf7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daba711d51904a4434c306a7310c547130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae36b2a23b1c9f93be0c41dc0abe06d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02a234a4a19e6c38bd217122668cf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddf1177b1a6fe2dd9bc9bd1777b204133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e019700c5ccd18fe14f1bf5dc77c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716c2c7713bb1ab49fb4d7ae93f038f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd8d3b1fc37957723a0e72cdcd1495136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b37422aa59b4cdceb8ecf045cc0c96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2db44bc593ce14d172e414c3a4496138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc97267da3f07b8928b93748d6be4cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449271064518b03796c5c36c18712983140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9675a270f0016ec9ff7f72172a42be2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409447e0f8683865558082456a95581142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a859644ef93410bb4a42c6bec6b8ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3040c81d8933a4122dbc9fa973e88f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033df91262d713817d1b6f6abb1c0d88145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca3ee657559e402abff185bcc41276146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f307d1307041e2438e0b8ef1bd954147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623681aca9fe4fba48ab51455c4f076148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b2aee59ef4b1462a008c8b3abcb3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976aab0513f79a703a43237e8a0e6cea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc5a93f3114429c09e07cbf872f94c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47fa34ba8c707ea352aab66f7ca416152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac66ecdecfd316504067d8799b0a6f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066fe9a07faacc38f5f53f9ff6b0949154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f34b47e294ff1ddcb878d54fa2135155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ddb3a8909a4d03706de5b8abd8417156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c2d4ffbe3788d97fbd819098ed9f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c4f21dea1ec021090ca2012b8779f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dfa097fd7dfa667a6f43b7d0837f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2285a84de420ec6d441e57f1ec7266a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6c291b7c585b9870b28a0c50f67f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8a799d7d5c3ebdc5b62b8bdbbf87f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d837f0919276fb02857ace23ee5cb43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14e6441bb1356bf0284dbeb91075f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e250345fd7bfd3216387b1f77c0b21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668766fca1196b87232179de9a84882e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462362a8c0d0214389ddfaee0283040c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617a144b4043fdda3049b0e771a178d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f43f15612b52e9625f7812c3a4c078169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd1c78b0e9a5f27be7119337385a9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a4b27c3d4b85d354954fabcafde60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8ae490a2268890f2d4a03e1f48594172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1c838a74d91e1f9a016c8b17f8fab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d14c55db3d4c8bb7d29fdcc71ae11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c8364a161a7d726a6333ab59e66cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993ed8798f1eb51e87dd27f00562a2b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c4d051099788bf16408ce962d5020177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431b2eaf9ce8b75083cfeb976d0253c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6abed31487e238bf074fe8cd69e68a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337805fde757193b2784b266c9570de4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b4bcf8e05136f7321a5d37585c46b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072fbedaec328ce785e406080f27ff9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d7de05d5771ba355557b898223f94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401718ffeb1af8f75b455544d2ebea9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cfaa7809e23dcd3e9b6f7af2bc235185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07605feceaa3a2418e3540cf1caf641186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b3dbc106584a047adebb6b43c3209187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b1637f6da812e0f6b857e24e24c3a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639057e5ce3b70bca13ea21b5f964b03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b95d2d517c8b5592cbeecda1d54e73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b21970339a757bd09eb3a8fef35967191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d7de3d8c71e49ce7ba855cf6536fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137438611c9e13ffbe0dc0c3d139fb36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ac4d8f4b93f2956f471657b1a798b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea20764b2a670c70cc61377a8b6764a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3633acb827db113459443f6bbb0cecd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70357eb493635c075874135c2e814a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845ff7b1de4730518bd1908b7b25698198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfb2dd406efa776a8a6483bd4bd77d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf502aba877022e74c080a8f3b535a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9897fc7ded4daeb20f5569f78b82be6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8165a2e7e201b20ccc773571ad9faeb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7394d63b1bf62131f5e6115e212626203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8545c1f54a8aacfd859696173f506204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6703268082e4b4db3298fe0947899ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2193ada2f67eb7458b509615a4cfc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88580778d0b2bd7899cdd7f2c06a64a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34229d6ecd52ae538682490aa79b70c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719d8a7fc3ff1842ea8447eb35207fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c5f6284b86b17ec108fcd6e6cc582210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0179c724a9722d7097c982ad86750c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e275ae5857b4b3683fc07473415ff04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1a884518c46b3d7bb31ebd915b79d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931ab7841c7c2c944bfc49bdad2eb1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecb0d9455228b2952b92b66baec041215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf047e7a3537152ac5196f3079dbe894216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533110dc71ab36e06fe77adfc353b27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138be5b718e0d4862e428d140a5b30e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f369d61062a3e01319694eef8f0bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4ea6256b8bb1d856bf0b82d0fee4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4dff5e24f016898f640c82f2197d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6409bae270f402f7d70a579a121cf5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95b01080343534a412a582117b9dc4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b35168d77ac3e3aac746ba504fc45224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880599f875e53844479469aa6e49a22225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8661ae7dbce7c9f9ec9e61cc753aef6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564af1ca7c888efe6e1419f11160699227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fbf6ea9f8ae09060d32087968d309228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efa8200f4ed6975115a1a1489d4939229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0971d9980cd9b3ced58f1c648ac54230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f8995eb6962fc5a182e0a709dd200231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f48f2f9c0fd035231ba8f03a3a9f01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41795be086ed6346ed4ac14df40b93a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4389b9880d4b5f6203c6522d16df78d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5efd9bc9ae115146181f24dbc1a6da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed785d3c0e4d57040cc749a7c674b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6991af62ce853c4b839eedf98808c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b327aacf7ecc8fb57ea5b63cf2492238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c993c1224417e0544ea3c0f348721239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bab517f772ee155eb2a7944535142240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb02fec9a961d1a0dd33a36a396abd6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60807b8741494b961c0ec9e26291ed0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bac700ec110c8309c3780761b73da8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9de0e00330b63c63593ef7694717b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f8f8f68d9bcfff5ad56448801bb0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2643ff40b1193e8791528bbf19a60da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab605cfb628808eef4c62ad9bbe15c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193a7e1fa8a1fb6d592ef5d60d27854248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e103973a2051041d6f255d6bc6b30eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213312148b445d78dd1a7d8319263de0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff53714e32bfa33420ec107cd680d1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094140e0679a65e2b975532786dfff27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b967dfcbe46767bbeed63a98f663ed8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42092316c6dfa949bfa242eb17bbd6a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc64157f7c9612db8e716bdb0405f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5a8c936f4a248abc673d63208e4b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7ed95f8e339901bda39b30dee429c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe49526ac00fd3c72032e93775f1ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22162bc95e4b72062193a2693516f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d403fed2ea24099f19ce5359ca02430260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56993132dc4e64a815f6e68e7699ac4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c1829e232ddf2823a298173762998262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5db2600f91714175b717f64f4c019263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0137a504178677bd4c36fdbeb02fcc5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04026353aeb9779d9b649f8ebdb0441a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c75917f6d899c3b42aa6df4428382266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ca5a089a54fac908ca76ecb22fd37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fe33f6818c136f8f1da8ae0207b3d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a2fcfe22620e6c548c7a9b49ae9a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb5f4496fb47c9573d0badc9e266b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99589c9d24f0ded67d05447dfb981fdf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a429e9d7511532e9043eec49de6ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f8f4eb0776f39e9d0fd0f8c85cec7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1634acb1a014db969404cb11f39d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982466413a108cdc41d3d2ce4edbf3a0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109ec42e4f3bda866a57a31c26a9421276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae85618436103484f81552e0130e62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac454352fc61e5cce914929cc4bb41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697da74766ef3eb6e5815db561ea7d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce451773e1b05e552451275db0a8b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982b05da68e3e73f76734f3033c5a65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149972e51a5a001e3cefeacdf0c7f5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d541cfd27e8b79af000f0cdb97111d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f06a6b653461a817ab32c72bab78c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0e1f7b0fdd241f355ddb6769a8022285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa52b5c694892490c134d8248b8a7df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa1ea78124fd067567b2bedc9ec54c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19e38be1ce26993e0d39a9d132b688288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efce613ac4ba697268bc57d9c7cae9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c2d600d1317391eb608fa4b8a607a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14e4703e6bc9cf6c349670a8a4293f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a5f2866a8af5f40cc9ab5b7c67bc7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56f280e27d20ff8dc83e638f1efdde293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f9714f2a38d27a4164f2a4482b0e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4afcb1702e384d24ca97175df5f68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c58210f5eded02e386573e6edd30a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4eac51980fad3c8e2c250f30c8119a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a04500c1c0766ea094c3f74671ad2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824eb32e6c9b2298ec69cc5dff51d02299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93084582697dccd0233351835e0a095300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070ac8a025d4701c739e9528e4e158f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbe578e5121578432aef7fd946022e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1952aa10c1fcd8e8ffb5ac474236d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36db01f4e4775d2ce959eb397fbf46e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717d56abfb6dee2dee20bf18c352cb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c89fd3f88200679c4fda55fccede4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efeb50b0db774df73fb691bd337ef2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df7ab03219f96142c151cf8fe56984308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec71363838f0e539ff84c579a826837309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71b0ac06af3f608e69742eed7736f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7f933d1de19ac81559fe6fb08190e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173b63d7faddba28a4aee36fb2bd04d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63424c171d5f375c0b2110a61b447e63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b1e0d76e16c32e862875f01cc2270314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876a123470f649f018e99e046b88c65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658cfda43cce86a615b7c95431a3d55316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3a6785543d96da59e81b08307bc97317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a493e08262f14284fa80e7a946d25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd9413ef70de6aeae782bcbabe7501319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395e8caccc884af109d74951e3d7bfb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba955469d9ea2a898111f207a280156c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8903e95c6240b72e26cb438479eeb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ac2c1b311acf7b143c98f954dc4aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0353c3eb7f17a0856a5f0eca2a9d41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c11b95e9b1d7a821217f0b4603dd7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee8fc193e0e732b8956710aab8ff06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71896ae860b2ccf3ed511a2ed91b47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798ae9bb92664670122c3bb4152a5ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1144b3b6be5eaa93127d73689d07a98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9276c90683ab2995cb737d53ad61492330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9c21cd5e296da8c076eb2d0107c2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8798613669d50d57a6085c081c436fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb85d1dec3b5b95b45252cd886f683e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b2407e24a58ea8cfc1a66d79602fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0bac07707c67511df85e9c1c6ef3c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dd6370259f93383572388500a7492336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525d1f57a5ee89f9ca907a62988be44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a57c780c1920eccb482b3f044eeb69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0676b800bf0f7063234067bd39290339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3cf3a872a430dc0c840604de14916340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d53daf2792fc7acde63938f0cc06d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c57295f952b15a00e3f24411dfa95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d926e835f3fbfb650f7617a86f5d32343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcecbaa021076007517b5375d580543344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0da8dfafc7b129c7408166805f4d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cf311f671f864e85a5a5f05f32951346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ab76fecbaa01d9a63d2c13092153d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aea29aff020950f76602ace942efa9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5916fbe465ddbfdcf39195e09317c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae143cc4376fbe5650bb84b34e6dd5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a77937a9440ce9be4e968de08a3ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b74179ce82a70030cd157296f64d3f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc0f719f25350d78e7536735f485fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443c9156bd78e2881d83556ef817add354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24cbbf15ab3b92d0e7bb05b4081d60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99834c2008ea71fa1a7d90622b42e4cb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c31fa905c2388bdb36dacb92a85ce9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e376a1fa63d52c4e1473cf570517884358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af0e3e422fdbefb90a37015ce77092359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e00a258488497171a8f99c520b4bd6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ce08522cfbbb32c4d29d5629f495b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040684c435ecd9e5f1936ef559629942362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a611e2a04edc6fa07a07a9e52769dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3780aebf2b30a16c857fef06f9ea857364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868773b77e9eb0ff08b45190fb4979a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffee6d7ae1a97fa46ea03326ed5251366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4242ddef188ef38282cf6e9ed85ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a587e179223ccad14929634c48d28368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef237bafac4a6a5132cc020a15c2a662369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf7f758e8d34c5409f8c1018ea88c6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82d38671978892e05444543fdfa02c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae82f423b892d9c51e98ff2af1090b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b5264052c5a6ab286c143c07939fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95049f493a6198728a9b76a88931f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f2a4c912c40c8b417e8a86c2aef65375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a27ae27c5f0d2f9543150deafb9ccd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de82e3f94369d238a2116341b2c83a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835353cdca1c723483f6da2ab7a3d32a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7a1d4c3fae630169aa9ec5eea5cdc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6a26ca82e7fa24ddd024c957f3dc7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b19d6db3d14ccd4d878c5cdb6bc3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e0805a554617d8769cd39483473cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d57e38cd5f09f2dcc5c156695baeb3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cb45936ff9833833bbfbb58b7d7bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ca91135a2d3bdbefeb428e9c61245385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837723ffe70535c4abda98971383d66386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4d0e0bb1473c7736cb74048c7f626387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1415e19e3d8c7fb012326c16229f4a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413f7e2d955fb19b4e886713e35b1d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67591f66c1726deaf1a29870d4e0aa61390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b8869436ac1ddaf81ba191a13d686391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46c26e7536bbfbd28cf3ffd90725eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de902bb47dc9156ca79349d8a85a05393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8e71d6a64acaa2e794b65c7f5603a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82304c689499c96fc9ca22017a8e659395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343518f7c793295bd1b3e75ce5e7c5b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146d6efe64a289b063613f03c6f96f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f931a0565ef5837ce887321b2d00de5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e8abfe53ff512a2ac972f4c50aa76399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293d1318fb8089784947a9713b240a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc64718961d6a162af9771fbb88877401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5e19f8a5f7c3a45c3a896787bf320402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69345d28b5e3eb60fd3a393bd74ce5be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9be344be5901c2889bca9428ea8c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f80636e557c73b33bbc8da07f354f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad9d82f3a8e81d772c5ac678d3498a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7f62da5499c8bffa11563e3515a81407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5b2a74e7ecd80b69ccbd44c04da32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015c118a5ba05bd25c1a958dec5df35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389fcc5fab722b971a29f654f32784e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfac935aa90eb4cef18b65f3d846b57411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14489f2cf1aae130b599a5028f9a35f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b805dd94ce6a683c0c780d664c3c5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a68d185e79f2616256b61e74eefc0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5806cdfe153a08e3445b47af7ecc976415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009fbe2464c49a0522bc0c666705b4d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0ed92c8082ec81f0444643f7e122b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381142ac0d73362a1305924dde4917a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975a254ccd58e06bb4765e50e68266e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3e0274b3bb73e14a008540a3af7be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b888cdbe600d07a8beccd38004be076421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768883e0381a267e3344ba1ccfcbd6a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728860e4139d46edf8d59859eff006f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3c246b71fa8471f1e1cbffe6409df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509890153098eacf70b50f41200bd981425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0923a626431d9b0b13f9992542890426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bab8862722842b6525fd120adff616427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8fbfcd7c20fa493259280fac59aa9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51eb22d1e019215f2f17c438f8447b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb4a3932264c9a1d16683ac427ea63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eb4ce1829b828ec8475e7e38d2c0b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583250323f77793fac9903aefa965b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf52d315a92cea1e9667fa4965ae76433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ab66debdc1e3fe7ee1df1866fb8c8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cb1e2ba2551c0ddd8746904ae1e27435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5da855626636aaad290747df51121436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0928e22a501409262fa8457b0b381d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf76bdf52827dca9080edff96d92fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f72b112d73da4696b02be554c4c62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d60577b37f87a953753f31c1d3fcac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeae2a9f8ebb94cb7758edb743bf7dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4becf305bb6ada2dd99a7ec6571a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb67fa444bf4bef0ba6e6e8b1b52501443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f5b501d042f9aa56ddbbd12fbbe82444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802f057768f3c1540a5a8092fbcd234445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee6d267809a787aeff777cad5abd04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f64158d5d4c552ab0f6a11981e077447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f2ce458a94a159a532e239601da2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96118d55df467909c0bd75f696884d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a87d4c20f32554be1f1244cdf5361450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaa6d5aa76ccc2ff1501ce87c7c801451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d541f47c112a08869d3bf7eea7cc4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e2affe96c4eb0fcce0822c43bc91b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7bbeb98f2a3741d51674aea72474e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b668925bd664e03f114bc3b119f53455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a395dd6b1da723177458858270ff65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c334294ea18a61e96b096f993480a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b906a048fe3d95953a8aecd7f32d82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a01382560d1df27edf6e09ffacd72459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffe8209c21c572803f5365095b086d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ae04e33548747b32aa3fe4140245b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a67927fc851c57044f87e6cd07f864462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d912a8061b10ae448f3cc9a18fb7b58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96329a05ac834e3728788cc6357cd13e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d251602cb2e233eff9a5a9cd650dcb1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f52f21aff2a06d089e5d01553b5e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501aff3e3bd223bad65b2a4ec862f853467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db5ed63e92be4ecadbb01250168cae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7f3c9f3fc23c8d44fb6a8dcd3eaa9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2efd8c11919314866233ad84133433470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b8d5d17aa539535c4cee03a5bfe1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49970c7e78421e734f29087490b6d33472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d99cffa1b86566490b0e26315860a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976abfb15f46c489397d31422990725e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a209611b23e05818466f55cb81659475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0563ba38bc6210da340584a97f45ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9cee3b07a6eee74903135ab44b859477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d891681d9c4d6fbec7c5f27170c7eab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90b0c8587df43b70c36476486040e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2328218f97c952e3e954b8100a202480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce89f0d1ede8c117388b9e7ac404064481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fb2eedf1d3baa78c9fcf694799517482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9058951cd59223916f26ae84b42124483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def96f599daa8a078b7869f08febb72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a937e6de7533f0d27e11c1bad1a3594485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01f90e93bea23ce33806b5a13ca863486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679383fed0c1184434b1724b35aca650487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45282db223fafc7d6a9d8abcc60dbc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f661edc5c77e07117b2ab6e48176507489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc136d7f5e6117527f3140c0791259e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610c397869ede306ab80d398271a009491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7e3cd7bbde30cc465633e08b20281492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125efc929fd325478d0d89884f2e50b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e115af3768151d4bffe4a44bc91fd49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50500407a03966f1e0d637d5b14a3462495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2df18e82c912eda91ddd7605fd5f34496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2908c2d72a7741f1390db62c70a3312497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d676063cfac34cae0070f5a0f62789e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fce6cb4256e62c3882721c033d5e40499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62948a1fa28919e07d01a5a4b11578dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725792c75b5cc13bedbb43a44d596fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f2b272b949ad5a0d70dd8ef3db4a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273f01b31bd3f5cc2ad3e7f15a5baaa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2eef70e3ad0303982c75e868cf39b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e04225475aaf4a00ef11944dce421505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d14d041e1ed2340e2c45322f5e75d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea46d10f5a02604f4f4a6e9fb5a7a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9141cc6d8552fcfabb2782446ded9c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06804ce06a81ec24b3292437c73b5e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c6d7f82934ae381983f9d8eb44d98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb65e7eaee15f4f8e87f7065bc3e93a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51352511706303509843f813316acf8f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3456fd32221f6692ac8b4a47b13af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd40ee83a8247528c713f59b0c293b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03eeb482bfc525289f01e30c5dc74f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499ecbb7a5a2d03a8f321fe95513989516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db91b0eee50903ac8a2e21dc1bfca6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b24ef54b4da0347dab928701ff603b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c33acf2e9f154631221be0f196c33519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c248fc44c02f26f8358d74fe4297f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5208f51737dc55db0a169138dfd79521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcb1f784d4f75f3beea30aee3eac86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d1823a8d5d9c95f687e1d5139e088523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be03bb85dfacc4cf9e7a49d53be5c95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466d5caedf1330b165111211ddb05cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4182aca55959cee1554a2c1bbc193526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfc0c0f1c0869ddf1d7ec036853066527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45bde7df3425b29623e4f9e9130d77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f1a0799e6bd8911067fe59302a65d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90027d46c552641dd149b8ba0334bfd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c10dab10bec733dc3c6bc4c6a9ae47531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70afdf8e5dcbdd126486f18900221f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20865e44e19091969db9b7d3918bd45e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dec2307b0f0fa1b4e3b6fd9ccc4236534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1143578caa40bfe940e2cdb10d6dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec86eb9ceebb9b173b29c212f5c915c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc273f320a20ff00b43fed4603e5e4ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e0285ad3a5a36fce4a67c27b43b6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37e9e03a40c0fe6927351b7449ab12539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072feef1b0e27b4fe7adb5b8b8f7051540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c08df7990a8f23d9f1557f4e38db7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a615c1855375318ff3591a7213d2fd3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405688b93e0b13b05fc4d1aefe7e823c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c62164cba6f514879567ecd14fa51e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61817a97c0bf6a64a8bbe77653d9a94545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740493be83be5fd4ae4085e146e0e002546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f7d34ba3ecb8b81df665e060763c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a584c5eeb10271a04d9d4b7da6445548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dbbc87e65c8a82b597da562983c26549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa92f565d464cf39a5248c63335355e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfece3b09224703d7da9c4bd8beb9b66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06783a2457810dc16ee16f1a6147ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229142d6ab6577e1dc0ff553ef035198553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e1fd76986032f62587adc7e49599e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b6bf6e0d9beef8d6836f3f3e65db3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44ee3a7a3480fa94823ab015799e36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5131dfe15d034c1ddcb83ab83426c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e8e1dfaae338078f13e981fa6ca17558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcaa5301cd42ac95474ca555d4e976559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcad3ed11f541edf3188e76b52c1be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b75f587db9a6823e06af642b294d26561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd4addd6f49b6220faf27bf24477f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedd9a7a3448d120129085f89650510563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a274d9b90b509e28dcbfc49410f583564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa445f1614ad2c3f969e845690c21d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5470766da1969cce3f3c4f13d25190566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebab8694c1feb61bb564186dca9ff1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec065412f74e9f39a91a157d3baaad2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974be110d18582f8e6a20829952918c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49105abfa7b5fab7b485387193665668570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b5af985788e81ef6db9777f4bedbb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0e5a09599a6989653c7de9c5d2f34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba0273ecaeb9b9f8b1b2f77eaa5a2a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470cb399484a5d747ef88929dd27189574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd286c6fa631c84e203c87bedbe2b7df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78ef1a2a9f162bbe35dd2cd3249168576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3595834faaf23bfdf37b5df76eae036577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67f10a7d01ed7436e7f80da7c04e5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823790e595cc679b0d5b100e3599dc46579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b9025da92c29c20f458d7622c3aca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521dc9e8008a2e0725230b79202d57b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75026f2e2888a1d6a5bc2a7684e05ac7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b17d905c03dc187b2e31553098612c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee6cce4c9e3b6760e6f44dac0d2292584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49473dbea42c779ff7147653633b64585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad696e640d72f0871ca2a9deda7a20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff807a601d77d3eb5af68e37fd75765587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc954afb79a228360148f6b9bf942c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314df6c0e839ffbee4318e272746da5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7ea5f79a629f8e7227c4ec7d8fa59590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2b8bdd43a083121d4952140fccbcb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8d2021eff0bff6bae3937f4e92c0a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce705d817fc834fd971549819cd47a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c83c88afdfc40087b94cd1204ee63594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caba86dddefebc9d9c5244ac2c7a1f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfa37d422b29f17d1f612bf9f1bdbd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531e724029c9b617b24d2804cad107e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7d135ea9247a151e9ca93fb0c740f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c922bad2a298aa0cc357ab5b0f71992599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61601a02a1176246dbc20dabdb680e6f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a87d7fe7032b73f3187aabc01a734601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1809ed21c318137bf2133bb9198ed5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1847982036fc648834214c3c47b0f22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c145c17fb4bfd9e85414e82eba7c02c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e7718d9740e97c140e97c62e796c5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410ebf815de17ead5ec3765a03e27cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3013396b34bfbd216e4883a7ef5247607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db83f2135fa8a36379c41e0fac228d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d775d46e29128021809fcbc8abfda0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba1b3fb3d0de851276330b3a2cc910610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3678478c94fe46dfef4fb182a66e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a41a066510e6cd231c9e7961952a10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb22526f1429277d57d62cd950bd6b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e977e1ef0d8e8d767321b111873a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1b22c74bea752d83b7aa114b230ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3cb74e2e7bfef06624d158c59ace8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959aa06de82617ca67d0105a8b25751617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da1ad6276144e287a5e6b9f0e6e87e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08079a8a735215bb32cf771fc2462cd8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fd2eb77b8619e5eceeda76a28a34e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754610607c39e43cc922c678e1f0b8f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fd6fe7e4175e8ce9f7f6006499f88622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b507f0da1aeaeba84e993c08ae43058623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7beb008d61aef883b496997a3ef690624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539a5379ee816c85e9748430219e718625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48531009351c74d051e46bd456b754b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd784f83881ae42cb22065d72f53064c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c328f3415af479e21d90876840379628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542524995887cad4a268c7883f7c1abc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8903969c4c2c85f4606554e7382ca0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ff7d7e8bcb9fe6c0a0858c8ee4983631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee3b8468058b18886e63027452727b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a81de490055e3ddc4fe9f14dd9a202633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8e476fb550fee0e6bba04c5c1ede4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d02cefb36a1d52b3c79d7be379e4e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ac28a29be400c7028690f64439b45636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd59c93c320d4cf9e31491d49ddf4e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c755a091721d067604575e1314f71b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237b66dd87407bd778c48f8934d6d68639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbcbc6627eb07a79a4763403fa06ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54584e0d7cfb7d681f7a48b111191cb6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c71d85dacfe6249fc5d3e7545f176642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157456880ca22dfea6a9d7c76fd445a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d589357504d5390c14281291d15cfb73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dfbe5816a48d35928101a1cad8114645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33057c9ed3348ebc58097fa77d59b1b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b781fc8d2e906da289bb3877337e56647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd77e55bdfc96001b7b74680157fa78648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159bf870fb17fc281221c9249625317649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9df79a6bcf2b46ab6ed08ddb934dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfefd37b65474371349d571b198208651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329829821d6a059d4c036d3fddf45e87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09bf9d8e8b100c324cdc0afa356cd6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629dff7411afe41670caa2184ec40a0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671e5cb0c21f65647245d6d32836d8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1297ea25601605b071b2d7be6cc1c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0820f9953519db269937cf8599ebf2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccd8f1ce9a14b9201f5471b26fe014658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a041333fbcd65d5d219c4c8824f1e21659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa9d9b8c9e4cabbcec7a15430cb27a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ad4daab68fc0ece4680a121742355661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530192a66867243451e1830472271ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4515f7a71f01f769d3f7d17296b78663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f827a7dd00791c91916ac1a51a2d75b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d299482f78ab44c4681164a08540c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a9d3b471c4bdad4034e4b7d8d6dcd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9895e9c3d5f61501e790c93c15258f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265abb7db40c217f76b85dd1a6de845668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbf3f6dcf078a781f8d74b967872a0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd3de2f2b39a94aefb199f68f7a235670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b27d03d1d08708fed400e5e8402ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb9e0b2ae160c385d1fd0e9b5d473c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d648a35c42cea372ac51054ee97e82f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2ada49a3aeba818c3d618971a30c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6945fdc90be11d0b8ad60b7a355d56c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67ad3647245919b97127ae336d561e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa411a83fbc1b01ac4363a51d6d202677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b37235c47d066224fa0fd202ff4e62678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ee28cc6d2ba7b6aea748d2f1faca0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bf49395e338dccbc7ec7ad774092c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c995b46f1864a2c1b810e37997d29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507951faf7154f2d00aea58850175cba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68fceeb8dbfcfaea0634967248f04e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f5cfb9bc71e577088b297de14c272684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d746e21d884da8e82b77bed2e5e2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19caa0a159771a94bce0d110c39aaeb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81907bd93e00f6349a1c81d3c4a5df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c18910640e3163275591d66c5a55d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115749ba87c0bbe39d8ca859d0ba36d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3b03737f45572bbcb197efefb52b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b223835ff345d562ba133ebffdc0066691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd8f6a01d69a4c570c99811461a8e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d3ecb82b9295ffe50f5cc21f59d5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95f7e9c395c2b0913e8d4d7b4c7832694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b73dbceddbc065469cf2a2619f421695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532f5ebd51ab561e2cab81095bca308696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e063b52a42c367c8a632ea81266d84697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f545e251ad865c359975ceb93f422c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f129c412a02e3e229f66b058dd1560699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d70c6c68ced09ce5e629c60911f009700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33816e291ba43b489b9986c4c1bf0166701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95ba0b7688814a845c57a886edfbaf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4167e14ac01cc034613e2e11b26848703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235705bb497fce60103b74ca1b37eb34704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda6b8f6d8cc1a94c4c5e953fb70bab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bec104811ccb70121884aacc5cb63706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40261b21b9335c694e38b180b52b02e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1f5647a20cb37bfa5c7171679a3c0708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf71e3307608d0a47ef101b7b8addc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12a7d91503becdcf59e443f4b404cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606846261301db3728ea4c10fea56ea53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b184810fa9a3e66d7df5c841ed05604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1fc88f9cbd7b218587c33164431ec25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2748d3c058c3f542f4757f9a990ed66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6f81651e3fb70c0476893810fab657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546004f5f365b44740880b8a5184e238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8783a6772d6a47a65df1a0d12dfd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702fe419e2f2b770a046cd46ed5d06910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd97b9393549bd8b76af2a828c8332b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b53d736ab74b23099c6c60b593054512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0813ee58a11947dfba4edee9508e4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310489275f8093a07e88caf6c85390614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823e946152cef86c73eff880de3355e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b6a7660f1cbda151d209210f1326e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822b81916d18c70a570103f35e901f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21447d45b655a13838423efd0b465ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647cb9ce590dbb738eb2bde04a836c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56a33d19c8468e645f453226942e5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40c1087f0a286cc7b3f6fa5bde571c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62a1d4f8215a672778c04f83081a5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ee7985c819ac1870232d62ecabfe823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f1f22c8cbda072b1226639e499c9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437809472bbc60a04da232ee3312bb2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107518bec427c2ef56ea78b0d0ec38326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cba20b3c55fc2dd9eef62ea28a54f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf62af17826583190a307c3c0bb386a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5ec58ad9d048cebe88933968eff7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06214d6e2cfc3d2458588a26b62f5f0530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d87b44205930d63b2b6e0ecc2fe6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60435c30cf0e014d7096cde88901078d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce856de9ac3b7e175f453959f6f68633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72b8c44e55ca57e7f6129f86cda7ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf751ca9fd1b89c0f28ca5cc6563fa335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09fe5bede43d47370e36888effe26536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ce4f71bf968e023c00c310565986337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3113d28d862fc6554849058efd63a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6878a4bfe957d5cfe684fd078496d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd834ccf4586b2b71dabb435bb8c222340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff26cd6b35b031dd043be5a90a8f2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9f101d8238a4a25165f578cdb5db142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682030becc496f78c417eb19fecb5ddc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f594931fd486769e6d6fe2850194f2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0575af030946dbc1d4fa2782c0480c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c1e732ed008ba655b825ef2f6f72546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8cd4a9f7bcc7558d5ee2d32c1508747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d067cda4b4da807496ba95972f1f8ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef1fd9810c899093d597e61a26370449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbf598c668634ae90814c287bd464350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceebcb30064bc28d831cc7da0223d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669d677e85d6dc85d6d8b05011d60c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d81ae48c68b779b30a05ebb1f1405853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a2a1cc51ab7281776617b8cb5e80254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022cf0b788d00d93b076d6feb2b50d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032065e03a330d921a602f64814c56356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cde080f7ffb45be58e0fbef04562257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4ed89250bc00576a7a6322e029b6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8be6a3f3a971a0be5f332306e8fd5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c831f65d7e266a04a00f79e8ca69f1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d952fa34bcdebf9613093b6a01f51661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b770bdf5e1a7b7aad38903d06f358262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177a4683db9a8ead1c0f385dfb69ccd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68702cadfc66dc61bb2a0cc851f5eee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1307c6eacebdb0ca56b2ee1fcee178065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed528b01e9d41039da9153c7e15be266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe9485fcf263d99331c2585733c06167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccd6969676b248bc724be9849f57ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3aa7f8dc584dbc8b69e25042f621a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557369ce433bb32fa88c2f207ceb3da870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1513e36b5c9039d4c0797cb92c8dc371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80651083c2250c5078c507c1959c09c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546b91c3e8a26e60f5c46c5421cb45b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6eaf2c07755945951e506018e416c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26f073fbadf255c8bd7aa2eaaa2c5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da21a86541c47ba2c014b0cbb7c3b2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d47c0110b5705eb48f379f339b52e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf26178e3abf66d104854cd22322af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fc332c1113da474371600770db33479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4958584bb8e2e4e6d53a1da98367a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39aafc901422b6c9ec6b5ad5361c6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8d057e3a2358d2dabcd75f1eea71a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8512e8978ae682e0b5abe918152b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209cb0ce35c8ca52cf28b23c8911e0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c97a87367e658d4c468e5f7bf496d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60a8acdd65635ef590e69fb2ed010486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c1785bb116bf1ff95d5b5c4b6026e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d9d5368d82976ea8753d4cfb6d6c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd5ce412034063f64192a95f24183889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90252b0dec207938de34c263ed0e9290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6282a97a8fda2227974d8753f60d15491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b62a19556b0c2f740337431f643b9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f0b61da23a522d6cd8b642071cad893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfffa51252ed4b80528adbfff796f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713621aecd615d383d22af856645cdd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29fe9c7f5b7ac481a488533b38b2f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dc4ceece0e67e60e840352c5150db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb716035af160a6f060e827586b9ff698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775710dd7dceb971aba8afa890abba9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b03974b721f19bd43724057e20539100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35f49b6916a88a4dcb782cefde360f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce882b8a3715f44d67c44e964ec1672f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b20b122b650e6ed833425801fc7d00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda273b4552f729c535c0374e8230e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3dc35373073d9aeb446c56660275d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4934c11d1edf8b8e7a8ff64ec5a15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a27fb3468c3a3f880432ad8f5c4c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b9da6e32dd2080da5917e1d194824108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc303b0f8fca0b003f06111440171f39109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a5488c3c34fd9f592979986ee969a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1c514ea9c8247747feed6ff63d44d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018e5da8a0f3afae7375e6072971806112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beabefe649482869b3793ce88363f41113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d09cf8d6ca407a0e15af21847d1f90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8471a6ae7b26f11e5f118a9c49c81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d25d9e66eefa702321f4b017050ebd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69be4c113a3248a211092a5c80690fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9943e1e93356ef460da42c861c3ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8385c331cc6de07f8b47f2e9707b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cbfa74ac2340f8fc85c7ea3628054120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06ba07bfed17b7955ab4df49a5b10b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28db13494ade3b1d88dbcca0720c15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8fce6487e7febdb148e250eb691c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e589470441bdc2833abe98155e7498124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c4d402c682b834eb8a93774485bbe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16584b53777151afdf999b246ddef7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffeff8a0bc129735754b985070cbb3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe2e53ad8b91fa71af0cd73abb9442128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60381aee2d961c6bab3aceae031abbf9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9eee7e79783b3b7f679fac2d77024130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d8ba88e63aeb5f7b1ab8140e3f75d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6757200091b382f7fb8b14449fc1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b724e37775f750ad48fb085dd64186133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bc927f3410837a1ebb726d781a086134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dc2a9c0cad980bb34ccf446ead562135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c1b14057df772e7aa4732db660055136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f94233edf713ca376a6c577eec102137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb42919838294efab0e9d78d679e88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486366de2699d17e92d8bb838ad67b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744fdcd4d1542bfe10f69286833b216140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b77c931e204122434612fb703d86d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f556039a5f9a69313a8aa236bccb3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24ad6d7bd51b6e4dcac0e52e60d4dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f4228f8a55f6b96ae2ef44638f13e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab123a675be3eea5817e441dcbc0bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156b2b5fbf9574ea183ae91e980c92b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49911a77d12bdf4f22e9810feb1f1b61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5a2de347812d7365b6d4fb452258f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7879709bf79184ccd88d2bb6847a86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf64e135bd54f28bd35f8514848a4f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf774120c82dd265c5294e5debed300151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c740a1caa93c2e01b7b3ce02010a660152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45739d962a8fabbec8147ff040c73530153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541ec861c5312b81f235d8f494c69eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d4050af31ddd4f0227947683872e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6e1d78dbd036da7be85f047fd6f2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b241ec890093027835dd124b0fd4ef3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f18322b62d798422817a867dab02bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479b07cbeb613557b412e59ef1de724159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fd5a8f4ffa7b8f2fe7376e0992e97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249d038c961ed9fb61499b008e2f8e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a6e5602eec058118b4109c05679c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abc40d555ec0c6d55086e1af92753f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558ad437b4b5ab423df3073f0aa1ede164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f024080d7126b0d998506958d0595165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc9e9133162396b17512fe2f44077c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de604315ec43c1652130a944df0b3843167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69718a5375120c68e77b9ed67a3738168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c2398a6a9c34bacc97ac1231e79f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047719902b30fe68293450d8447ba62a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58905e7a790958013f3e5cee0725038171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c06d08075e0b512bbb8ef5ee6d2781172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffd7bd155fda6c2089706a741e443d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a15b58bbf81d7830b2c64aa5af81e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bb203ced51fc13b6ab2cd01c2b396175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928264f42455f0ebafb17796b77f60bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009bfd50851fd66c8ad136d3134b01e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d5a947f5321092016a5743c20cedd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967983ad2303a3bae1562b820bbd781d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49b644df7877b14775af05dece5cd6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e71a43e8044b34521ad03b198df72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ceec9e9f65034b3cc634ce1780f9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6e5cac669d34f0e936e01962ee10a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af9efe60fb79d51447751094cf58a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ec2737ea2908cea6b4f2875919c29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3fcac9ba0eafba588f2eaf0b918f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d56e9134dda7a92a70ba1d61ed961c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e464922a3c663dc5484d5a485bd5e1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5d7594f82b6145d31804cdcf45d72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205160e3edda229cedba1692ae50887190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d99d5c344be90d99b262c6276b70e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478dc9d34649bf21af402ce3538f33c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff6807a69a376cda25e676b533005b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f807b8b5627fb0c8624659fb80ccf01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433b50a74456e966e0ef87f4ceca9f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a8f8a24d1505c543976182bc530f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a259e1605c43cd08b65f62d461fd85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2bb50a801574252243d75d4d26071198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d729a9073ab505ba6c4c48bdf17c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa80736dfd8a84c7d2902decd8acb06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d94a2a63fce30124f97f675b6346b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe6ab86597bf62ea5b7924c882e7ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36a8cfac30edb1fdfb167a7e742f3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07b8546b000b762849924f2c14fe0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfec2b5b353d1382bde02fabbf58559205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82cd1973b48ab6806406beb55fad74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1470bfb3153277739bd2b77db389a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e63e141bbe827af8c2592a2de4c0c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaffcfeac467931a2862b48cae7a3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2eb40776da1f78a0b00c9de4d0831210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225861d0305a4b3f90b911d7115076f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86566aa1c4caab522df6bf8d7e4f94d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb1ad255f711fcb72ee9bd06596158213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c761218db837ac8ce5ddf378c9fed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772698c7c282822a520e73c2bebc9e4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb9219281c49551096bd64ec5bc23c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf30090f32375aa97d4c8c48c1476ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e75fd80294b71a6d30db7b46691d5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51583406a0da8894543246e91e549894219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f203892bef25fafb7cecccf507cab1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff748163c36ddc270e4951f9b3941cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4ed4e3b6be0534982432d0b351029222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49487592169649f2a5883d53c1ea3e09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dca9a9da52bcf28f192d830b32696224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab61eaaa98fff85495571640badd96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac49c15ad9945aa74c17037f018624226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd7ace35553b76fbfaa0f32f46aeeb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e0439aeed4719e0a3532817cee009228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dfdbdd0dbac54a9c26037fc3667bd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04611c561cdd51b653656ee77886a392230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91676e789da928a75b5925e20412a6d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391c2f1d95f9694460ec3157c173bf5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c18c1f75ddd1b0055ae23554632685233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b30b5339b61838b8c4f3637e99453c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04651aa15c17752414fd1831f1ce582f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a803fa9605a694ae226652d6318a2bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbd0321def7b7c1e1d7b5f3e2d090d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccd32e906e64f39bd3ea419cb0a0a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb04e75cc0ebf5ff970062dabc91bda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fd7b9ac511e79f6f99cfdfa03cc2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad32cfb0b4322af856012788a6c25c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cde947bc452f620622a38c845d5db9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836e31f7f070846b24e2d3570502535243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec646e4ae05a5da35ffa08140f23e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad09fa20d53a1b61b4d3520baf15ff2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6c286f5dab6d6504a831991d4fd9c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ae37e8b4fb824b83a45c9903b69e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d66d1ee2e190db415259cd888096f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089add9b8542ca448d78155a9b46477249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88abc4a4255c1f85a1dbdce223152d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7581d74a396a9ae19460ddca68427251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f2640ca8aa86a53a5b8510688578b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be299e6785a09b833d32bdba18ad03f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d85ee7fd0a81724ff0077dfaf4caf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c765d2120177ff09e01b278c90958d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a60d3d3f356a01e2db105680c67dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fa0f376b51a778310b8ce34f9e3be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212a58b80caa8d64dc1f409a877c380258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad6d3d0b3797decb322a479f06c43e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469829e057e7b702702e41a46e4b37a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a7417e77691c5c1f1cd8b3e607c6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2b6744ba1286ea70caa451914567b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127c65bee7efbdd50481dae31689719263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b777ea1aa1a7b79e1744a002ad218c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847328a12756cead0b35cc4df648f70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6391f3900dc029002bab51d3e01ad1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ae4153d44338bb2a3810c3235812c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82319609f84228bddb9f5af680a13bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4c0c4f3df273232528af05d92c43e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d0723a08e75c3a6d77f0b8f7c5328270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29056886fc3cf88cc54d3cc81f4777cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512867e4b85cf9bbddf14a2e8fd73311272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c67619e995fa5f665ca0bb4b83927273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75441b4f345f51094872ce3bf1885d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a1f6ea17aeb8340c41a7a4fe357f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e935afecae05dfffa18e261f96010276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8801afbde9e0bcb716c3dec0977ca5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941a2bd4c56c307a835f7e89ece34df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9b96aa89412d34fbcbbd4e67519cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbd8c1965428959faabc3da06e6137280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bba9a63b690fd3e7efc3ff237fa86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3ee7cc18b0c934d418fbe57006d6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37b55b3c625bcdff59ccf4cb9cb8df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934696b8e818bca22b6de9caac309869284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6690013c091ee10ac1021ccd752a9a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d09c69e585798d4ac2e3580796662286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad77af695705914df87b614f7e8b422287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70b5c045d72e322391df76bed84b6c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33bbd4825f7ac170291e74418ff959289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ad2bdda932c2eeb0f37c4bb5c1987290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787d238ed29199bfe45b850bc99910c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9d2d5e48f11e1a5f2391dc98b2ccc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a613e36111132b41f0129abe6634f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ac6257dd76c042c124f5d21c62284294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af8afbfe8a22808ec4f6c14e213c9f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab0b36849fef9d54ac377c0afbdf17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f4723f6b1d8e52c98675556760474297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf663db7cf742b97b86edf47f20e9f18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf3a6484e8c2344057eec48f4efff9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71523fee2205930360097e12962f4acc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e45ea1c93c226d6a090dd648a4d49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de91c09778cde0c1a4bf3b11807f5d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25e2d2696a434b3ff987608f52333f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52794e143f0c471d1c6bee751b037ebf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7126136c4c273311bd2e285ff05eb2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b24f5cf58bc8bc5705720310b791f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba42e26223f20fc1afb2caae7cec9d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23607c99ba3c501f1e9558f4b6090d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ceec6a73f5ac82389e154ffdfddc08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9be443bb869b1db0607ffc6482f5bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd2c40c435d759f7dbcc2815c74bac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b98ba2fbd1a6cd73e67c59a0b9bf23312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528728443b811f729707ce123d2ba7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ed229582b71733b8465da2bcc4662314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4778c0b4b5ea02093d1916028f4c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9590cf0227aaf4f8aeb31c984d5f675316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13409900094224cf41025001f0ed0269317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739fccde124e75ede80e893f8396f25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224b6fce5cbfae99ba672db70ecc792319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde5585fcc40923496a5850eb6ca8e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84c5fad75e0cad36d4c59a335ac622321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f214a599d24bd1b7f06d5c83d241ace322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098351fe721cba2357d3cddfb5e2a52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc20f5bf245bdb99a922aefd839a4e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800af9a650cc8fa63377c7049244c5f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e14a749c0900c1a0ea11bf1323a587326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08eeccc4ace5aec7213e6ea9e9449c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e7247790bba9f285c28337919dc1c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053582aacfd12074cd17f2100fae29d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b8fe1d14fbc7631c44d978716e37e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0d82ffe2fdfa36fe2b5a018458956331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a75bd07df782d44648564b0e6d15d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e8147714c2eaa136a2b0b0ac4c6f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71632ff639655db1465a32b5b26820d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc366074fcc1800f114c12254db3ac5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb313178fd303b715479c4f7c12ab5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a4e79c2abe08e49d19cc52ef8f0dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d459d6759a6161e46487afb3d18e553338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755554b6c005eaf7a006b8cc766bde4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a9c4a3518452b4fad3b637ac7d00d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f03d89551d5faf6de624a5a2ac243c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c280c38449baa74dbefd8405a82141b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a20809d999b3a5a49fc434eeac1a51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1542ab25ece4140195014140e4c1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f94428199694547b70a76dc0e6353345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb193dfb136211688d69a79259be108346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b97968ca0d01130855208e252c855347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b3f2261b5e3376a8afa16c00c4dcd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e815cfe2e6bfa11adac6ae8d7e1b40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db10ab05c06ec34742763f940a9b5bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5b92bde29a0d11fd430193116cfd4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75811de4e39531a7b00c46606b1a8451352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee04795aaa7d01266c61dbee0f3091353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67558fdfa7138fd97af12a0970ba36fe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3d12d4e447e6e26130de9df14b6e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f1903890dcf4eb8d9e82e4c89d08b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b403eb57f6c45340f84b968b1439ca6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a581f37a10aa4459f570ed91ef0a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a380f38c76afbf8e73f5b8a512051a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5e8c753f1bc2e09860e43d081c396360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f187012cdacc3efbd73719c1e5e43bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7888a6a0f2b42aa757bfbe5c2bc4ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1ec62dd0912d912b10a1acb8c9653363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71562f281f45f45ae6f37393c0189a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c7ebe2e17f26c1ffaab19a71792b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290607940d522b9b8bbc72dd8cd00b7e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14213727dddb36ae6ea0e17545711fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ad85959d3f814bdde06a2d979911e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5024d4aee168bd0c40c8f6b5fca3d4b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e964d034e332927e31def03c1741d49370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f88a42f030a80a50d4088536c343f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23af272c29b2a07c3c1bc0516e9279372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf06582582c6537ecfebf8a8d243a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6983d939635205934676926786445d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196ecc40c8670be9a22628fe1774c05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ac98353b44f62cf7eb97ca3fece4c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086bc11131f5147ceb13a16bd9b5eb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1aee957156ef01d2a96b4a42920b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa4b2e0f7aa564530da9c8340c3042379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a95ad963f98561a93ab1f19935a6b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bd74357e193fac3b92d8b13326b05381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0142803150b0cb5bc0acc094216ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23250f0670d01bed0d3a6905307cf2f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5038e3dc3fc535ea0d6de4287b3b67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0137e79a8f73d9020a24925a71b6f30385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5587de1de1686ba8f014dd626629c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e25b9cd1c74473b4d3a46b2cfa0ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c070e739a4e280f66423183fd6f65bb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584be932c2c11040549d7f8c63166ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf259a178383dfb62187e2062016fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab15ccfb944ac8e1a8ff1958de000f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88184357d647943152c1c65893de4fca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b952ba8832bcd1458efc3be4e0abf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194a932b16df518ad2db5fe0197b625394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff52d7f55a865d9c68f63fa6b40b4b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e00f547916b7df9c9c3c8d443dcff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32831be837669e1b7327d1069d081670397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f49be01c1d0569255a15e6c93a5e61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32659bd69b4c33c8a5a8c7cdaef32ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f16b59e12b4775dca288f08dc0c74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b622b6bf94ba1c7d2d4136aba3a3e22401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d26e049f2b83db057d47adecd9c3b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9f78ec56d6642a664a351f4d21a69403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499776ec7186096ef4de087b494c3cd8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d73901a5c1a50ae6a40525e95b0f04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35c0cad3347e9c80f1350f7632ea80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6140e0eac954b3fab34a7676c123e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8023445e260f751359dfd9b5f8636bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ad413c2a7bfe50274eaa5d6d81139409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a3d52ca09e809e0a25b946d17a4b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916a8338a07f4ff70bd4f73f66b5efe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d199a84528b74d833d8acc52c4b45e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adc810022c0e895dc86891852c5b3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379161ca602b4c35edb6f908ca6a5be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649d6f7a95987c2fb8cfe8b0c902429415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb89d6063ac54a5e15987c9c5e21b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da141235d7275ea07a3ee39f160017c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18ba6dabbc0985f75342fd2cbc09bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7492accfeabb4f0017210a32b88e032419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb899967e007f7366fe095156f0d3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7dadd51be776ae00e52399f73937f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e33376c7384cda6c576cff74948219422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aff94a8f2f8600018549a4a660f661423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20fdd90245da4ff63883188def73be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b03abd9abb55e4d914f3155597c69425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1004cbf16ecee93fd05cd39ee9fcc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1782339a520f799db07df6ad96f37d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08194d7f3e25e4186177adb10a09b80c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af395b85c526648d58c1dafc3fb54ffd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e04c0ac00ac6465c806916cbfaea36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c912796119f3579bc145233893303431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd403f27a904a7a22d45d990d6ddf38a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391607f51817f767871c8c4d2c20c82a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e267774ed9705a44edf013903b794dc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05105a1fc5f0bb600f326e40fac198435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5c8f178e8d421261e7e6d9db6a1e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fadadcccb9ac8ef86df6d54c8f8254437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8717c593671645c2a1c63ff01a2fc61438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b37c60e3ffa6377e5ed1afd981e6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eefaea7a8043d6ce51ef0b0f862bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942e539780b32f0a7082fab891d967f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bb53a025a1fa33237ea599b27b9b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a895d55420888892a57c022b0a707443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfafea79ba972ec422708220ba0b69a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b1131eb40ed1e62ff344035be020d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b70e0fecee90a2753b01fea05f90bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b2a149ed99cd104f8354ef3ddbd3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f92ba80a114a513acea1a5589299a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21799f3ea6770519578a7b41b8c90e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9483aa11506f94a98d84b90490bb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fae56c6a1bb6c6257230640f6445e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0cad8a1d497d1f1df1cd3dcf02762452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246fa51355abed0847c4d2bedc5ce69453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c6b4429b5e04c5b93856f7200ebb8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8209c36bad3a1167bb7df4f21279c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6612e9d7a833a92f03511578546dac8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf3c71136492911600b3fe4e87ccd9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a30fae24ba85ebeb1dc0c05649b4e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a352a9621bda6c70f8c5c048d58c4f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368e90e10d030b9040e9066d62f8942460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a518ffc9bd3613a65dfad51429509461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e144d3fc53b45e2f9f05855f85f11b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11983693e6ff8b49847dd107a38abc2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fe6341966bf4384a3bb524bc18e4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c61af88cb125ecfbd0751f6adbfe8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3ae24efcd0d165301c3ef5883ee84466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be64393b90ec1ca2f9a7bbf861f0b9e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c0d22de8d51587d1f17d310d4fe88468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f66e696bc0e84ae07c872f5abf4f0a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bb6780fd4edda211e2f56011db103470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2e0d5536159bb702397e1caea3e26471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c45b968dba74d0c04f1f6a69a1904f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce05ceda7591269a433649b3d8c09f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba5417e593c0ec454af7f0bb99bb5c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618d5be0bd0edffcb7577b7119338b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660a868d62824e94e53dbb8dd22e809476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b806bcfac86f30101ea08ddcd09985477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200ebd812777f6312ddb49e8731f9ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dbd49f534fd1f635c1da7580556e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a0138d797b3f520a463d7e660edb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798e9c7291eeaa767b89078a88a8e4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970380ab7f7c339e347aea0b91639b57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1faccb7205cc2b1fc325a5413feb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4d17fec2118b36773a238b2e212a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79eb1300bdaef487d64ee46d892f348485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ee67ef7c5d50f4006d9777342233a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a2e260b2fa9ce35b192ed272b9ac8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31fc7b11cc47490d4d25f420fcbf18488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0b87f230685c3e652cc8f4cad12a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929b4d57230c15042c026e3b7c820b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b0cb9095b3845505af814b90abf1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730d015a48d452444ab71cefda6a88f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf289a492d3a7a686b7b3976ed011979493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef9cfd98bc5031880bb9aaddc984b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fa76f68e6cd22dd05406e307072dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e849ccffb80712e00c44f7dab92de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159891b7874cb64f7a01d68e1437fb8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43111f714ecc2a672b57d1908e7e521c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b27e07caa3817f90f23994d8e8b0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5ff7ffa995c0789c013a42b3db431500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ba312ad51c3d1885910588725feb6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049012f80ddb8212b0877d9000154005502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb348301485442f12c394dd7b83945503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed86ed8d8a4be9ccc2fbb812c132327504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905dc6d1c66015821b75cf6713f6f7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca93c0e3b9de3b63698ae3a7dbb7a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a8047292f0a0f395132c33ec1cd06507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43bbf89431951ecea4936aab9f8e43508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a577fb441e14623f7295ecd4d4dac3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc18fea1ac6c6000b68fffdb48e2ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e25404dcd484ee458bba026a1fe3b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1407b1ab17354579729a0a893ee12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05ceba17bc04986fcad94fc9cdc65c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36951a5b3706bdc3bd145a6118bbffb9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387c6c2f8e860fd4be176827292f04c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6866705b23f9e965cb4aa700ba604516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce158167a851fb7c7744742348b55b11517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865044a6061e6f9b9b27ab07f1679ee3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ceb47c3087b3418ff24a9085d0ed2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc4c11de80396dc4a9e7b680dbb904520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137023cc47f58aff6f4fdb3e2a00318521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d49fc2c970f1370a0d9f06f23a0b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56c59af4110e67ad1aaaed661cd232523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777785f2cd7b7bd3234454ba5bb7da5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff337034d40368076cb2d4317e1ca6be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d488966952802e2593d108bb676198526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46626587448960f4cc2817345ba24b7a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1738e8ab067166eb173787a36a82aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32392a2af97f53df11f39a62fa11d035529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6fb0095bd64855c37910376d83d16530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52a2d9a485c79c8a05da419a141951531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d69e909532f6ac47512fff06a6c39532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5b197fe91a7b49508a8f33a69fd51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd49d702fb423a895b1953990da5fe4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392b9b9e2cc934c800041025fe70bba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e400e4f7fee2e0e86f8c273a85e94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63a349856c6f11ff38750485d44c02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c89fde772e5c157bf1570d97dec14e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5a18de77aa45dcc10e22854f60014539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3de9d3812cf58cd4c95111f584bfe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa62aae8c03393c60e25ea81ac66ed5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3dac968db792d06e29222653d4942542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29474e0b55bf5dfe65ef2d4a208c4ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f00ef409f75cffb74be623d53e90e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c83b07bf80687dfab929f92529a694545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd380d79d1dc7d8e3450e3692a4a9604546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83a52d6af54e35734824fb29f0c315547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5608d7ee1d38313310fd004b35fb2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21449ba6abc7516fb27e79f9aaeb8436549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55060aec546da0b2ea7b5f5075d254a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061781278ccc55e0cdaceecf7f9bfa06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bad22bc3bf0d22cf54b61875a543d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315d609d0721dad23a8d7d7a51325db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad3ae36bf2a5fe51cf74fc65fd81b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b65b34474efa7a6fb2b57b452071f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e218ed2e8afa05f08ca97ed47fcad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2d62616241e9a346e46df553db6c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f3202f13a779e17e00dc328ddfe89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfa87150f05f17922d56a2875385ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6f3cb17ffcc1879afb3d72470dff3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56a20b3bbf1f84d7a358b0bec68946561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7840769b5659b3d72f1d0b642d7809562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e853dda682506dbfafc7ab4027794563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608045fc2845373ae0977f92c6e47752564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0e4c668e7e92028558336dea2675a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eef07eb77cdfded0748b3bec7fcbd0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9d3d7b18a156f1557e0586dd19a93567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47355dc0a7a218e2916d68b1951ccf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d049f66b51903dcaa2f577cf010a55b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748dfe61f6fe2b6c63a16663f8a45b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57f1aa1c2816c3c75271ea4f7421b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7771ab8ecc466e3a3d2077a984314572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025b5e2691a3f37265414ae3edd9eeb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c48dec7eeaee63dcf1f815ae1da70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7a3d0afeb572cb25861d4d957e0d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee50c47403b9ba791cd27a92b15a06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb6a05110e201df14151d9407c62af577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adef3098ecce7a6f6cc26e508a1473578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87382c69299257f524edc3f61fcb5d78579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e63f3d0d30f110450d02ea9360342580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81308ab3906d989b2fc81a4ef404afff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0bc3b6b4bf1dbab66bec46a6e3feb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0bb9bec0235a60e032fe417b97ab0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faae605d923b4ede1bf97f76665f5c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7c775fd0df8acdd872721346a1ee3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51616dacc19cc6f35db2acda72d310586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc712569df831da69ee2a2f665c17874587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c16f7713cfdb1134d44c868dd38ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2798a2d6e0218a9a82a28d2a3678a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7dd5975de16dafd73ff6460adf8fce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f63a89146e4704de517091444a191591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90530c28c58d099bb49d82ac7970545d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51532ecd45d09c02293ba0c9b59d4891593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c500f96b54aecc8ce68ee6b6efcd13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47931ac68bdb3cf75b70036e03e12b21595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e3223e0dc8bd4a847a76b62e27d01596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2cf15c2fe3f090fa7d96d6cc3fe90597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7106456a3ff772ab37c0c0551f50e5c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86defd7ded63214d1c9467190fea5be9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbb385af05ccdae83f906b3fe8d8ca600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5f6ba87f2a2bfc9e114fa2d7594bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8265e8d824a7aa0f87747544543a241602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56007e38c68d245bc3560071360ef75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c2a98941e72efd8dd1555f8ee8e35604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e26618d3b4c65a8c11f5197468ee8b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b685bbf07ac82191861acb09b799f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e27e1b4c428140653a3568249329fe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614775c6613aff8f398283404a8ca467608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0ad8b36194a0b7fd3bd463682f952609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92ad5746fe6bb329d1cbd94ef6fe45610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3f738e909a16373f06ef38a773453611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9adbf3e24636af1380011f719791f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09363852ff9c4471512b6d3e6c68f1df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928a27e1f79f61c96c2fae92badb0a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38145670436de3ccdf1ca11b32369d22615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0a4922aae2e40e7505af7d94671b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854623c91e022be134f9fe08e8d4078617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8aa103759b7b5e30da99a0ce47aba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea50cf50c4e8ebedb6bd868b1df884619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4578763967178b6fd8e53a8dc85b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973137ac1f3c031a8de52b563c87f8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53346713ad42d89d0dfcbf045d8b9173622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5a21cf3e6dbce94a4f4a4aa88b809623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8a794bad083c32ef417ac52b1072d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53bc3a0560e66a49335fba64e78498625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143e24215a4824b52ff7ee3976ca994626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7d2a67633e48c3a44df3e038e7ebd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb15755f681a2af520af8e20f450e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bfc256655a63dd120a70efb93f99f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9544f3dd5a2dd6d4e40b01da8c45ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c3b69a28b7444077376285158bb9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642049089afc31183f6efd70518b296632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfcb4351256c3f19bd97696757ec8a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146b161aa8c5fb1823e6ff14bccba11634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716eda60fd763293f234999d3ff3b83f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af920d942078a1054fffcecf176e3556636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331875db56b962c64c2d51960cf24740637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112a358b5d8474eca0d0c010d6ea43d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc3ee7df14d951189c04974fe3e6fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93272129e23e03deafea79be2502c48640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bb9f47469e7ac6a040847beaec16b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc4199efa333844011541a97f99d49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc277bcccbab14042f561168cccd99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9f8b23d2593a19bc376a762bb8788644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781604a10bb77898b71fbd56e5d54c3a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af5982ae2d76ff6e8035bb123ff616646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061aa1c2f3aeabcb6861be77b7b49d87647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ff7e4ba6683e926d7ee75309f5fa4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650238f2e98a769a1fa1c6d81e4859b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f99fdf8eaf377330beb39331b5e4e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18982efe70f100ef3f85db32389eac02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5bbbfd861b8c700b27bb56c7aed87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c310b80059ba381f5e502d5ced1706653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5edecec3bceff5b69ab41553fb061654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba4c475a1770d78658c360e34ea64a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8218fa079f14460318a6e346389c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c490cb9c1354960d07936bc3831e47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686c986860b9472b2dcf9a944c49af6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e56df60f5711abf6cbadebc35d5c55659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb77a4971263c20fa5a67b98145032660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cce992f2bd1e9c271e4b4e9944bd5f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5b6571eba439803f069784f2d44e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45f827cfd42984742c450e12ca0ace663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c0e3d32af00d78a66794f51d10d32664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29726637cd6cd076d0c2b32bab1425f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4117ecbd18d2dba47a473533d781da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cf047db046cb766384c4c977d56ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f78e7ea7a34e95180bfd434e1490a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810ce2d567d1ae47490239df45a6bb4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad59be21deee978809f3c22e60075e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89cd1bf6d2c907598088750990e568671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77806c92ff105cbdfd741e9362cd61672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878395788fd510deaec5e770732234d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c78a9fbeff36650c1f12340733289d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658a4d8745b59abdcdc4ec817dd4773675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f80e1607b8f90dcc02acc151d28b3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec82d9478131f383a33e419f274196b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18285cee568fbbc15a882bd5570072678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b5fa0e3d31734a75b32efa6a2dbd3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702285135894aca775b9db6e7a3dc0d8680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>