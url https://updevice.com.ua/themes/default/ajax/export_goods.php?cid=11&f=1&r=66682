--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48168b8e140444d20093a52f7810dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48a9ed4c9093a86e73b7792af36c902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a996f9210035f78d03ffa4536ee393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b48d64113fa189eb3cdc72b3d9b0fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830a8e81691d14076ff0d91348e21b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117ceaead8edc0d3bacf6fb0be551ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08554c19ab7fad89154192f1bb60317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e07e778ebf7f08ce305e1c26635eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb565586072ed63227facfc03c9828039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb26965daf6aade09e15d2dfc7fd9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e3031e3016a7a1e4f9a7dcb84f92111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe50eb4f6f22ba7649e25a0e59cff412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf73fa44b0fff8d7580ba17957a18813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef927e3e47dc7882b337d139a58c2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c11204fda75a765bbded9a56aaa6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbae0794cb066e1ff2ac597269f6a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd8c8862155c12358331e035538be017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b0efa3ce859cfc8d372be579ca2b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d633a41d815811da6e8cb86a43c14db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf6520afef75bdcaa8d5bdcbd5b16220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a5418164cf7ee63866cd26d98dc6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c742891a790c9d324b0bc1d59e831822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e5f8e6475ca83a5447f3aa91bacd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c520d7f327614c92186a84d94eda18324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed1be0fe12e42adbed321d7533185f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdff3be7503c51e98e409b3c665db6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3205e4a7a4bfb134be01c3afab4465f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d5908739bf38592735669b9c3190e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3397d22122553b804f1aab1e2908afc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3a3c6b0a5fbcd8e552f5ecaec413430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a31b3e781a95f83bc39dd520fd7cb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e1e8e0dc8e36e1ee4abfe0b6488e632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98189e7d843dfe215ffc4ef43966ce8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88609afb4754abca9783d9dd4e5c81db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67626d167950b2cea1ac9c28975aa8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e62a115dde3a094e8597d4febb7ad936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ae53ad3ce2acef1da1cef7577378537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b670f69d8a25e56802db418569545b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadda278b191da7de0955ddb116d3aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea535bc0404342c9501ffb48cab3cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310b8f810dd460df0c4723266c7ffd141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42e6d40cf1babe576ba7f957b5ac9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9ad5c290806a44291b8cd7a803c9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3e50a25291bb3f1794b7fb82c628f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f5aedccdd9dc1c428f360a28c640145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201a9bc8caa0b0898a2cc8475ef4c5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77cea3eca576b9f920c50125579a7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb893ea063434de0cc7220e3f95275548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fc0d3cfad3cf4b2b9abe93366231449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4921aae510e04af8a0f13f0e7205e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b46009c54403adb4bc44b73b346a6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54ceca8d9676c256cd04b9816c860352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd883be114b85fe4d787f339db9117153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9b737b2d64b60fb749fbf7c7cb33354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74d806166a8e2eb0dc2f2d2e627a3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b6097d5c33340e88d42a7cb4780ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad80ca0f14336cab9ebc19f1e7cbdc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac0c3733a6bb69cf67a09971eb744058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8800fdc349d4a7e48794f2525ab43d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139c0b2db0c4a6b8c3b00167b36795760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da2d712e42be956a53588059debe7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ee7a1520a28e6637be94c215bd1f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a464660b8b9cc4f0329db7cbcfa2463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece141adb7ae814d24edce32c47022464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63244a7ad69a592cb2a2fa91129dccda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ee80aedaf4aa8561c26165d8a91aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66480fdd2fc3cdc52b36460266dde467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490e0bc88ee0d6655195a845536586068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddfcffb065f19ee7e3df8a7694cb5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de11e99faa34c0e62a1ad6cfde22dd970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a5b82ff15d46b96e375529153507571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e3e19d8b796f46f07615a5a96b76e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e9af39f82d58db021a4e629e76da373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d3a2c3551bad81f63ce4723c6ddd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fa7f47ab21ff5c38414f546f7a92475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2cc7d7c91288668f2ea0b58bc01ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da29d1b8423fbf73f590452d353559877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefc23f35c2b17186f9bdbdd146307b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6fef154dd5f3e18a0ea87b3f4d29779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccb51b77aafd5c590a6f768738182e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9715a869f90ca87e4554d660477ac6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1738c2545a625626c93e81df1cddec982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015768fc9fde8e27e7b5e109dc5fa16f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23333af5e3bdf437c98c1fd646fac3ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e6692abef547ea08559509ccf434c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c683c015a9e6f28db7722dcea96722286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad852b0e432236441523e39cbde726587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df09f9f3e1c2c455fa2ad5c4e84cab188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88354e2971991b794e0c456007bfc61189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0116d2259d479f8ed6003354299a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc0741ac2b04762fa30457920fe5ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a18241ba203c8bdc00b9a9a517d6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80945a0a0f5996cf4848d3806f9aeb5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33d3703e6114aba2ad5ed3d6e72be894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbdea171902b6df1b9b4d48ee3db7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b113eae1a0083c71f4e597f065084e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431a1366d2442a694fbd119ab35fe5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e432b04c893e8cea7f8b3a23dbf2f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1ec9a901c3241b26c889e6d19b7cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5997e197baac9d3846cc3ae4721e20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad87ce942ac826aff0e7399967d363101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73a95e27de1c10fcc5904c24c18969102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393b89986ed3861cfaaeaca535fe8a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825970f60276051a2970e9523264342a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cded466b79d1c12953d13c36da1b043105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5031ff76c8ca051ba35ca3ab44139e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bade739b112cf144fb581fffcb150d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bc90045212d6d10c909ac31d2e7be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4897585fc46d7e28ae581c91ade05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefbde066175064559b6a0aeccc4005110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48ecf23769ba2baeed768bbe46d20e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96445f33515cb6eecd7ddba7ba7d6f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e562ef1c83028767cf494f472dc840113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fceb3e8c14ab34d0f50ed0e76d9f9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5002046087b33945318c36add84c0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219b24963b3ae26c956aa2d9d59c926116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5763230cf5a4ddafca3c989e7be1fc8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f65b01be39d0e41a9797c38ac49a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f452053409282ccceff191eb240ec66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb00c9f2482ecd4813609a6f6c5297120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef477459790ff5bc2113cac5ea950a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb0d17f7db77ca4cbff98e1ee7fb17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f7cc9bf8e7bc8f53f44af28a5348a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335579ea085cc2fcfeae253459733a4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0cec9462a88a819ede6e0fb488df3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f0a7bbfbbc94d7aa7f82f7bfd815b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183c9f703c8575d582e07a0018bfcc6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb21b5952d62ff891eb4dce06b6517128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef41f5f5c6ceaf1a88f71846e0af0d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b6f4109fb9de8e2d5c2482a952213130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e07f2ed6eee85806189f5c5e5f3c90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0924c5708afa93c356f7e3ba4d7f00132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a113393d0e9a6d853c7cd76e14cb3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b16267c1d431584bef53fe8d0a7a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dec1272aecc842cc440e92ab2ad7ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331334e632359df4e45c2baa1842f24136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32930f4de894b66f5f726d46d995c8e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df822b6b2672ea9d33241d60d7504ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3706edea304ad96cbf2296846b1a26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a1f0502a497029db4ef874111cd1e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1c77914a88a77ceb774bea355d705141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fcb8e4613a9d2fbe2385075ff4db9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1140dcb7a0dd41a035bc47f1d060e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f58768a6941bfc98c6b0efc15f6424144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800b57657a8a9d41df9507b6b052ebc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed38b092214d75030b467a987c95d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e82d8cafbfe4fe2252c6495ddd220147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bc027db96632fb866de221ae5866a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe401fdbac5bac8beffd4a95afa775149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348073e43e117f89d238db0733b55b17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1083c7c2365283304cb085c92ee89d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dba5a3fc0a9f3705587c1a5288da0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b44ee08230afbd0e63a88c382a60c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4a410e1bdea924e2e00638fdecef1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cef82b88dd99ec77ffc60e222a2f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17913dcf6279addc765550020c3970156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c843daab8dcc6c5204941d6775a5b92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb596984fc4d7b8b0cd11e56aa767f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d758fac2fdcf690afbd0abc9b6ec8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9fa0edba20d29f084b10b71122d92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f6c683a7f6893b94c3e2a2d5e96f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68678da59a300bd76e91c48f2699600162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c335b390a0a8aac45c3310856c495163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575e22776c3b5586799753c48e164a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b7924abc86ec85e26cede3665bd33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb993d3403f0ac71fb39890de61dc81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0dc6973eed334050b025b3bcea8af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec87151a309cd1263a1cac921c4c86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df4a8e7e08052bfc8b2ac2563c1244169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8693f4f058d7369727b24522b097e55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d6115195903c525c6fb72cbca9698171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be647d58d2ab35481c703b8095b3d42a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705439d67f1d632b0a76d432d0ef159173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a36f8cd3fb62ba54f5f438608a6321174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d721d5a99f640af105a6c17071f4f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9950dea885200dc351cf64e16cad00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcf45666d7ca4efd7179365cd1b0d8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6ffeeb4e0d1176b9c55cdad62464f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56048e72c6e4f895fb7dfb19b5cb18179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caace75cf881c61849a0584ff4f66b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaae0a38b7272d34ad06ec79d150857181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282d2c4d8dc06784fb932d925f4e613182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d921477e7018a726fd7bc1abe136c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc609e4d76496049f647a54fea6066184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b466d135bf479e974607f710a27f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa6266b6ecb3195a10fb364afc04d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62038087a885565a5c68562a6661eb5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53bc2e09f1790a2484ebd13c465ec9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6a543c99d954fad8bb7e92ac41f1d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33224b19a0e0214df3c7d971da95b900190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd9525ac9fb0cb62654d8c1d5bb070191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0a50482f670313d59c939c4aa7fe4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120ca31d7d639f4e8a3ca30b4089462193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cf1e399792503f6781fa6253ade63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafa3f7030da9a62f89e7f4d5a9367e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485c205326c869c6861548789900c90196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e54b90981b7921d19f8a540b035563197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5c1f80d64d99ed878c4cd94984d66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b9b0d1f4c5c31601622163b96d0b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0742cb144ad2232eaf2eb86d97f709200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97dd980513d5ef90807791c3a165b6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4ba98db025064fc0c088746b2890a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f35d230458372e7c59e549066ea605203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085a6138da22c3f5fc53ae321487123204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e3b0bba04c0e7775bad797b700b81205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd340179966ba176cf5bc7d13ea3caf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b219b6085881eb9f40b82c844d804207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d96934bcbfda0867db20e33603ecda208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfc081f8013975908b96e542aa4b2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df995a29a452a89b74870f3fd5c38f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa625faa9fa85b58f4f1b9fe8b1cae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be425365186eba6a4952fe6565dd83f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe38d24ac1211a3e7302d76dcbc45d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6e8000b6af7684d8df77fc947b2b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208d1d7136e56470a0f6d429cb5fa44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f763e19fd7e66cb8a746eba4a7118b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fd9ec1db5d8c1bb56499729593dcd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fd42245b7e0f251dbb9f3159f6a41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368d46ee0e162972f3e980c5b57fee6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d8e018bae2611a928bcc91a63e7b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a7bfc471fd5ae9fcceb988fd4f8f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0cf1a3724ad7af3ef114f5fb44536222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51995a9613bf2e27ae9b6e83f54d45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c882974b4bbfb32a4b3e1b757c6a24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38452f3599c22c90e9ead9d1e5e0b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74616095309acdd4141fc1cb88da56b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941a1f1f297feba10a23ede80832624227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25f691ad460f5c6f4f6c5311293b7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314eb4fcc81a12791bd1533c70bc791229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88d89c7fc695118cfcf19a5082b3e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847386452c41e1c6c081127c1ce2406231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a14d28ebf33256967226f3ea3082a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece796a40b12632cf45dccb5d310e49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063ff6e5417b6d05649feb55107f967234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908673a180b04cf807868f80a55ce3ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a205bd374777b0c293c1bf813b56348236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fefe4a63f511739aa30e52781ab19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6b4907a0ebb805376446133abf9c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c170bd498277b0f9c82e05717a837239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a4b3078147cfc6f33e25659885dd8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5bd711ac300bfa223dd1abbc38203241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cae1c871d58b25f71d7785ae966d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb79659bc014f31206dfc96d6af319c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d617b71e43ddf852f7d92f78f15bb1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142005810f4278544212253a03c3ca9f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b72a5cf6be20b8fc09d32aa7b4a185246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc509ced0b3924fd8413fc3b2ff9106b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55f1284268f20031dc48c018a11219248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d90627a5ee3c27f02943861b877053249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecc5aeacdab754f545ccc55628c013250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b657d4885b03a481d07d19b0e8445251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a7a382b598038fb951d6519406c94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f196c46bebae137dbadf1f95c7c98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed21c109e75775cca14a55e30fed62b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c029c1e41203480455e60cf319af665255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367b6644a97984a0dde703b6c63e0aa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c37fe3bad0838a1167a4ce55c4d1c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523d1b3c80153c9ce32c1628cca9596258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254dacd7789cf9a38942fa15099f3ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63212d4f27622c9a1c2419f24a2482f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c049e76f7f62aad8de3a2cba88a5f75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724ae9a45f89328af846847bd2b3b14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956b2c6ca81248c2603f978542e24da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe9dab6743721e6eb912c89502e755264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b4ca65786c64a98dd3cece57a0e7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9d1ed084f37e826d39c34e7763d42266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dc2381337cf8e31d4eeb554a14655267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3fbcd66acc4e8807e67f0edc054ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bf099f228449440996378c98a9f68269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225759093d6b34f8ad50533b9451ab5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4472ee33573361c60d4261037cfd26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298da3c77dd33d744daf8f4c44a8b2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dd0dce1544858e86ab6cc83f56658273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bded66c9745406665781f8dbd82add274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd3a96727ad37616db17eccc0c50f3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7e4bbbb4f75b2ca77fcf39ea55120276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b7121297658a53321d5f8ce6d31ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8a3da432f3673014514dc93ebbe23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bed4e264ac175defed602a5efe5739279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800d69abfa249d22520e7740100b9d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b8b5eba744699259943cc5903411c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1344279ce339498bbf94dd05c3ed7b8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54474eade24390df44b68bcc533ca7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2c18661f2b831fb2f37c9e8c5660c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5e514c8f8991d1d4bc70007660a5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebae0da7358ecf672af5b44da15c21e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebfc90768aea902404f5593d45d7e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601c530e836dea8552d1e52777183a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4aaa1f3c781d906846184311253c9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2166a2def5da267eeca6f652096ba1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db326897e9ad0fec63352bab072e70df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e40fe573cb2691b2f83653c55ff3ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf3fe54d5487052b7fa9d22213f2ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657f75045592752dcb1c45b2b6ec9b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81736fd43156c0f9b80e2e7eeaab036c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40058bf6ea15131d621728cf1bc3d5e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324df525719702fcbef0afa29399fe4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57f718924c96c87183fd7792ee5d1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702efbc5956b30e911e891113e3833b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d588aa58549af1933d42edd9da6bc09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605e66e4cf1c2f96a6aa8fb61ad996a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5747b545716d00d6ff4143fbe23c64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad5595e73130c3b368a3c86d6d32bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6a86b5c9d1664ff27fdf2dafacf0c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9e198379ab142bce06c3a0dd7b054305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e4494d7af396cbfbb9c82df0eb33a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539937ffcc5529aa71f05529f50abee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7c548117103fc30280e1e3756e1a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdb872228ec0974f553a468717043e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f031322290f51deea00616a590901a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a32695534c32449d9a14e8b792aef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804c41a9e79f8f14a6f16303721c114312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51f4e654448cf5b3410a179bb850b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b116d668c25d78637d8a0c2ea7ddb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304dc75fd2a2df13e6f2421d288ee23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535ef8b91ab3b833a6cfb22c75ccf0a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385eaa5b3a0b633f9e95afb9d4dff95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef97f103b81a69892501cd208be351318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38eab8d878d48d39a93a68be7ceabd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7986914af166f0a2017e165f6f293e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0b84bc97a9f8ab04fe26fd6db4d9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6d1f2521569a3deccb47e007bb94c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c742b8c10c873c80b407c18bd4eb72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac1e92d96cffc12de303aa3808172d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131f88ea1578dbeca2ec5cd5cec1bd0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee1e37fd86b479a6f809dd6f8b6d03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef10dd95940683598fd51cc48f6cc0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a61a5f10a7d17c984465322ca70aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766c42c437642a10beb66c8ed033c1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d6299e901400d2bddf44eb682535b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66391c0bd19224a33ab838b3f09631331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c99ff0c1a198c368fe029ab2e683b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ede64d6ed9e6e5b878548ea097d969333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3a6eacab9a8651ff69ad00beaac17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a3b855c67e6726cb55555f5306b48335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cc5b521b058dd179d0a94b7a5f261336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136e74201a976cd26c8d00dae9d1626337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593b8c72d18427a799a31024b0afb08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6937ac3ca0507266d0ae79299c8117339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39173bca04e71885258d8c448950da51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac522e08ef4851d356279baa292856341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ac39973aace8d206c4ab60da1709c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd73a3150625d8f0e0e57d1bfff249343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb35815c843c60ada212a8c205db15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74d1c1970ad500c50a386603722152345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29496295005c97a4a35bb478aae8143a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12201f37566bbc89d699e8e52c7038ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b120ee6bd4ac606de135f21ddc158e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0f50c7c65d8941479d3e9202c9a4d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105da83180f1acf77732a76f62b27cc7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c343ceb7edb9d5094269a6d122873351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746968e5bcab790f4ecb696aab8d773d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01f253af38fb830d1a3b9c87d4c200353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc088a1d821690aa0a8e2cb2018c01354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c749fcf5768e5279f4f222419e5cba8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc93bb5fd66e51ce0fa3e37a3b3f78356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a135e0a657949ffffe4a6f2c95a8e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2378caf1c2f17d3917e53d64a4af9e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef255e0b7726cc9137c026d5d35b0df2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b27843c3c512de4f777a0476a244b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d79ff229983786e9c3e9b51394a2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be46585f8be2a53bdf38069e072c29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aae44abb7e57aa47ec200a0e8c9606363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302513432a403827182fa46d4a10567c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9eed2c8a10e764720b292c38964ba7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ceecd2138f272591592dfcc89abcbc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fa40917e9358a0b5da6210b375f80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edd2bd63be73d1b117d0bf2a44d131368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2a7f4915e07cdea7e4d9b0b356715369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125acfdc511bb4fac37d2b2b65b47ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741e20b85b7d22b1cae83f91c6a3072371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ff127591a996029ff63bdb229652c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd09915774c333c914ca26f0642e307373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af3691f0fb6108c5d390b61c16137b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8730d318e96f4581d7cd4b5aafc9eb9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5941f65852515d58b4d259b248d4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a738cfb36bc707fc9bc4965d1ac9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c245e538d1b5a82987ac59b82586a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949251291d9d252dcf722114d08b89f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04dc933ade55fd5b5a732546d5241a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf3ad8ea195691ed4af8cba7a22755381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5a71cdd5408b4939ae1fdb98c02a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221aa1e44964971aedad6c205b4b5c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e326dfc83d091e9f6e5d00aa7deeac0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a56a49623cc4b5506c14eadb39595385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796e18fda4d3c3fba3a58b3fce91150386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260395f75f62e8123af13fc70f6fdba5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a409df2994a36f201dddeb38e38aa4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18238e7984d625e5e526871e279d7ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977ad94819a82f56e7f7096f844de7e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cedc1706cc711e3b05a8ea7a593df0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ee451adc172e5a1e18d09aa93ee31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8977e9f6c2c5ddb148238ac24e453b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfa4213417d9e5d5dc040d2318e562394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedd8bd8e5327cb9ecc0b9a54f7b7a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ec5f6e761aaf33b26b879ea0588b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af3088559b33fcf3f7a500a9b64fea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90310ccb0f4930b248feb67a404db6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497a803ed8da988b73132887c4c55c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cb98edfd75e49761959a397546bcc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49305c55f161ff1c42920af9bcd7bfd7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da2a2e61931048ea89b4f685724c33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f0d34c751c259b6347a89ba794c7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df239f52ea059327c53c1403986e14c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945b357260730d1ddc7b115777e50a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f1b4a3708e98061210e5cdd7cab3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d4e5793444059dec032fb441111da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb49ea2e173418f6436ad70161cde35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8595cc92f4e48246627dc2352ec0b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104937700df87709ecc4b8236388d8c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd4dcf3f12b43664a136940f920bb4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346fde989d60680456d15d751b9fd0d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbd55838a4edd4a09c217962a60aa1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d9043e1a7d20c380e66291bb2a180414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e5183e617212b1f2d656b8cefb473415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1f055264d59b7c507c622ab1ce498416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dace328b32fd66cf3517e228104ff6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c2d53e2efa785996acf856c65c2be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1620d3e03f462343557dc63dc2c0d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada866be0fe7fce16582bfda4aea928420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88164c007fc241771aed22caaf41f23421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b9f489b4e02b549387da17d9d7deb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52f04f21e60869136c2a909084cf4b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d280c6c1f9ba37668f2a65f05dff46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ece5fdca8c8f2cef944cf90883df9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480b6527e97bba2b60fc6ca52f00776426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45ebb252ed6976366502340c0c8fc0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718256756ca751e8275dfc0736092dd4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5ae2139c810f0c37846181b1037dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2a752e3c1b20f9e0bca588f73fd0f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b03571f48759aee718334e88ee1260431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dff60b107c33244b49e738b776ac9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074518faa0edc7960e4a5badc9d94285433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848f6f58091829097cc671d540080c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e4d2424c0dd1a35ce58028a9dc21e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b98a99c4de8324d3400fa393d6a76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049409d47047ec5a836c6d70c5423f10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ee0f9d234746188260285313659e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efc93e3d7d5889394260c977b9f8d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f91d21fea7393989b9b729248c2e2d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40939d2a33e26ce5f94f3c29f15caa4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d981fd66cb971fd0b0f630f3045616442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a21d08c1db6d009fd29d39a7d1f08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f7f08e3c25d7c6943d173dcc3b389444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f52e6da60fd7e0edba4f2506a7cc2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d534e0fe497798859788b0bd48bfb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd80c15901ce420d5e412a703b2862447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6200b33d09dac161053db68c414d8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148656579b0ae857a9c42ab87b605a10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e3d5fccdae9e723b7601b2f910270450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5481077df9df558c02c616c3a65d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd8027d3e8ab4968fe8169146bc918452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698d1766080d81c6f50b05fd11fafb0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0f10158b093d13b126b808bd81a6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3f93a0659d45fa6a8b738a8e033aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfdeeca84c76ec04721b3aa6e4bfa2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831269657e978ef5c86a281a67e30fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3cb7edb5dd7e07c24d337dbc24d96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706ab135bc5d80dde686659c7726eef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab75218c9b4c5ac9bd215f46965b75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde175792799a0873005bec275f96a6b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067949d87fc334bad861df77eeb184ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec472056bc74f354c77a76d97da220463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a158eed90dd1265e149a66cbac9be9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc13ce9071598367a78fb5fccf8f29465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bbdd7eacc8b66e94581e0f050a6fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6b2ffbf90761ea9fa9a1ad757bb82467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6088ca3ebd2faec5cc83aa0e94bc98a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41caef8878814bb756a04b809b2bf476469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ffe8315859847bf667147cda0813e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd362dc60e3d1392f81550c0461cb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da47828e89d2f811191b42115e62d7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98420574ab2fa0c13a86aa59ccb2f248473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bb05e5fa4f293a9303ab7db824b9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aea6a121e66000f6203b1780e241e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf51a7d5dad2d475048d8af5cf30365476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319f061173e1c461a2aa5877894feb3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42356a126e7b1a552911ac0425b7ff7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7408cc5b4a9d671869bdf1485c133479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeca1b3f79acc049e65cfd9358ee872480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451b6e498363f7fa4c4979c072eb806481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd83db702004cde57fe5de58789607482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30af1546c9c82a1edd879935f6e2fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135018df81d70fd5fb4d802103bc942e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b218635f42dad3a365e989f745957485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd9d6b400c21dc3e8afc8eb5f29c90486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f4a2e46aac04f56785142463c138b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6323524eebc1817fb40b6fcb25a08b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8dad27db219a4a9b85360784fdb2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b28f17aee8381f8c59f17e9bb1256490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb00741bc61984328608d3e19186e21491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb609357884bd13cfe42544f6f082f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2eba28953e58cf704210f72f572e86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbaf541aa18cbe1e97466027a34ef4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ce88a6a3c26a576f95c09d609290b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d9b68d9cc8a78ab80db0d626d275a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c7d603916511d27bb61e4a70a9b2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1dee5d4bba40e60455fa68bd2bd16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73762cd3175264c146f0711cf15dc7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355dc626ef6dd2e5e361e8723b970fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167a5701ea28d60fdecd5c9b90c2f5d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d13dc9e3c93445445ec75fe9e16f08502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9425e95ef9110607bdb80f4dcdefdc9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58839bee121276809f8e226fe219566e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c74ff5edc4a5c55d93f2d114af16e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5674edd9dfbf04c8a77afb89af8472506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6f3a601a797a6924bf65fb155744a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44901b2c1f878d897aa56913cff79ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d18791f6974f38464ff7c1ca6324c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659a3438d7ae9feddb357209646c405510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ce8c130962d3891e61ba96329ed04511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401ba53f112611940552fbe02c1588c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbb8e553d6d2d8ef4004cfd6f45a53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e266d8325cc8942586e2fde9cf8ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fe4fa8fd99fb8c991887315128918515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed15f34fde88980078065172bfc101b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb61b297db87655966a24aa6398ece517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d23f0996880086cd08f8272709a307518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adcc6b259d2667c3af34fc853f20b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db18bc052a28a4c88b84b80894c7352520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6deb2c478aff5171ecb907b538eba6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914f6a3cd7bbfb0f1639483dbbf393f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c871503773e625839f152238162a9c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69af563abfb93f63c7b5746c3be6a5d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e925c77a42556bc7652f2d1ad994f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2ec40dc8fceb8c04f4d8e59bb3323526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d538b6ecca2ab7fa1fd5d95f5d67bc1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de852f3934da4aca27fb908d0d23cf7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c879dc22bf10213606fef5566785d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9299c546b1f7c0047b7b3184cc7fd6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7c134f82c877a53a1a3c5a6c68ea3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d136daf82f3a4bd22e04149a4f162532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94950859df147b14f77d6d9f57ef6a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38e0851d2301e586698028a907ebf3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b6eacead4eff0b404ef937e2cf568535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807b6a5627e6cba99b0adbaa5a09645536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df60547767e8e2c0ff7b7642fad1a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407f5173e33512d31afa6c43502f270538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524bf5d4c4934b6227d975f801bea90539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f1853507436289fbfe4f1637b9e9b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29281bfefa55e3eb27aa627ec5b5363541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e495524cacccc7183278d98de51c6f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f384313c39ddca2fddd4837952b90a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf0e913d823922de1b9b3bc7c4f10d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278dc9a98a2245c8918b5d99c42bb4ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9102b6d6c6349dc5af8d4d22872cd4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90204bf1676ffff328e6e27c2575f61c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25be0b9731f5611028556f1dc18aede548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075ddaecbbdc57f6a76a8012470d4f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d640a2ee5d5ce2aa558645021b28530550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19107404f9bbc867fbf8975e2008b668551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deab0be7485daaa5b6c81b1e6e7383d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f33c997cb16f9e8541ace86a4ea17d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cde89cf684c45715a598ab22ef5cb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a6f66615330063689c263173846b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11ffc232abe8899e4251cea73d1b51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8c5c626c3a4cfbb3e5342ce7685e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98489624aa4ef886d5f739fe4ba33ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad8c2d08eab53f2cb59060f0794473559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc23d38cd6842bf17d3189b43f7484d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607de2e738f2cdd22e2f2c81bd3697b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47a719f9d59b8434a8aa447d0ee972562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163ff9134d231ca53bda4870f4a69d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5c58255912a0de0a1c7215d5999ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6f45aa79b1b175bdc99b06e7c04bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a95c79b0316907c27226d1ec0839d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7eab46ea4c30c8f7fc2fc81f823e81567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e955697038c098df7ae5098db21420568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c838c616c5047ff3814e5eb8081828569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9788993bdecb5f8f7c9e99befb1a1fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6289453c120ae6ea4a8b9e285013a99571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8696669c4dac51928dbde86f1bbb861572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0243616e58bef88f51caeeff8612d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e9c483f52573da85454c97d41cdd7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b527a6c2a5fe4d5e4b55504cb4bb190575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449b5228fb00e234282b0131366c24c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414e3741643d42fe7d2dedaf34b1370577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2e9f3eaf85dc53288a4e0ea7354d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1f447a86b6f67e8279644ca954865579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3800ec886fbaba439f18b7893c4c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac286e87e502aa78913c7cb730d76328581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32d2354cd1d6d59a7acb86689a7c3e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d461a09bec9cc0d4f1816f440eb865583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4348bca1ac468cfe3ee27bbaa3bfa2b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4d4152465d4fe1b5102a4642d5be8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881ea1624b877a8073ad05f4542d647586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf06313dd5a53751a0e0787a2ebe24587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9efad2aa9cdc3f17b1655c87d31a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de746c872ea468b86b022acbb32b9c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124ac7ef991df5b399d488cb10c6287590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9638308319305864fed579714764e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792f875c729ace75ce8f66808ce2cfb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250c9b75215ec43277a6a1c53ee714f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060789994a86b3c29b4bb7b198026498594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67810ebf3f42ed34b5d861a37fa7820a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a085c23a2e892e6f29f8313b644a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae95fb73a7aed5413df9dfa5003f6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca290e0028d9b7306ca3bac60a3af5d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca7bb3c08c2e28ae569a3480060dde599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51b803d4fb26baeb861f21e926f527600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40b39c4e0e4d5f438f5ce510c7d5ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36205cd02fe40c8227e2a530179bb4d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c7784212cf1b31b0553b976238996603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60e0cb4144d9d13a2c43b9db58895a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420dac70b11c2faa4531671cf839e2c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a2ec4beb5c46868285732402e8224606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f854a63f18bdd144965e06a63f02090607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc75fd8b447eb94b40f6b8dd30055c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49bbb8166c0ef762507163a89ac421609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd9c9324caefaca2a6bd335d07808e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb7a9fb8f22550f1c80cb7f93807a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5beb6d3537f3a7048665c5dab256e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127654e737c16988a5c18246b8875fa7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deee67967097fb5a6fa7f5bd4f37b16614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62800905c87a0dbaed57d6a9a5cbd2a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1181a4a50441ae4375d1d616d8ddd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a13bcb564d474b6b3a5840f8fae10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a0f05be07d7b83261d2624674df6a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dc333db4da355f196551ef5a58a43619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da8fc55dd9212f78063f53371da82a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9bb9abe2c8379dd8ae2772193de4b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60763649b771cb0cf049f55ffeb8c322622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8652c1a5cf882e8962df11c40faf309623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8da39c8f1e916b2f40cb267b5a6924624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99551b7e8f1c643a7a7a5532cface14625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58bc4a716f9f490f20c09c7e0969fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a295a675ea0c90b8a5e676681e19bee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fb61cdfd2226bc904ce37a0a2b42a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ed1fa09fae9bdf7ac27146487d075629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874992f80cd4aaff78979d66898d1450630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec97306ebc19e1f3d53fe87056858fc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b363e7df4d22f627c9acff16678e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b323f1548616edd4c132acc8d87803633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c94dee9f9c02cae187c4b9128ab919634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48ed0a98a1762cfa7a281f23b4dce5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6660fc51dbfe7f0d9cfb8c032a90518636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab6228a153eb4b2dcf7e2976849bd5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49388f2f54dc1d8e5044c03ca127681d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dc5a668403b6b544e26b47d5328e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c4e8ae96e00b80d8459a07fb3397d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0d59802994ab071dc0c51a05ae988641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8ee3fb109044042e1278d76deae73642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa35a3ecff17194c663c3901f07e67643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc891b7c36aaea87834e58aaafb48b4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7f62e8f31d23461ca9217d042a029645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafb017bf112a4c5ae7f658c9833a6d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea7a19b449716ff9d7645994fd24ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df3ccfa796ec87b5a56dd37ca68de1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dfe3a0e35917b271a3fec3e9b2bb3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359161ed44933f3c71b23fdfb6263d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ee37dc330266dbf2b6c2dbd0f16a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b385de12908d205bb246299bc2c687652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d862a6335e7ab2d2f1e902f3f731b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea6c98251e4600ab954b21cbc3ec46654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1aadabbbcf3a694c07159a5cb1da00655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7949f2e791c8470b841239fac5f3bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf88b248fe5174492740a6e8a1d488657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00caf02a9732b59a0ed8efb5fd6dff658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89528864e9254b808a8a91c01d620812659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34cbcf159c138e41511727026f5945660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e5df07111ac00f96b015a3c3d2602661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830791115db65d389bc62b724e1148ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37792f11e62e229da59f0247bf691720663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54750b72d9e1b236d116f962f2d93f80664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07a8ae587634f784dd9808276ad2d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc55c3ec8e12d6b112e18c02dca86c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af97183906fd27b2b7fcb2e58cf386667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0e214acb3ef97eab2d1adbd1fb591668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113013cb58fe5a6e3816fd9d3cbaf26669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117641257845a81403a864964d5a600670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a42daf1cf7a61339acae0cb952f45b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1509088c38c8925df01ae44cdfd1cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f414a60aa744299eb8ddcacb4a24b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17232a11c582832c76f66802ef7aa1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9077d218612660c3eaed29575f85bbc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c267bdbf412cb1d6071fcf22f44dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e794bacc513574805515a6552acf6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ae43e9f457959a9bd4971fcfaf8e6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48131f33bfeee66a008c8e78f8ae0b8e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30f7e9827ad2843a9780a9f9d0b2b5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867267fed6fb08c930f51989737c3394681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc3860dd2bccc73adf8929beaaf64b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a9944508f42e52a1b6d495a14d55c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a28c5b285c61cfeb71c79bb2eb6ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88898c42847f36b4d0a5893c2b81751e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0244573cfa8c136bef2f6aba2fbb0ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ea12e51e1d83cf6ce4a3f017fdffe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52529224fa27332d8c60049309fb18cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda3bca828f4cc2a7096e6f28b3a626689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5c9ef4db2643db1bc2d87e54031c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86370d0950c2119ffba56573965fec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a5959b683820bedc663e0d880c0f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2a3380c71cbb2e8c527844897ca33693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be0ad91146dcce6bcc48be2fa5b5d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d3b48d9265236ca07b398fe825902695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b8cb6e776ce9948ed9d77c5a667fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58c56adab225cc12c4037630abd1e4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59f149c597d5761e8322cf43db2951698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b5a2730a30eae9f9bed16081adeaf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cabe6129c26ed1a53bdb60ddc22838700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241fe352225d509a9c98af6f9ed74ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa4f8619a8c5246dd8b68882a1e9e5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740da10eeb829181c4f41bb7ab52021e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6649544afffcf3b0e6161f8e75ecc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734837d0466575ecdf19e0e05257cbf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c658b88ea799882e2505dd73cbe589e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff021dd0722e421cdff820563b88c63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb987e21dc15de76de010c3a0de6ee69708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582b563b91ead7f1c6502b7d9f6099c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a405ae2b18d0c3c94bf17845d6fe7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5272a33bb2d650afd068fd7225b37d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8e21fefd5123c0a24e12d4beea1cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f2673e188ec9fa9aabc9f973ea029713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605af1141a439b391660cb942e32b47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eb69ecd3f4dde04fa8c923fda6d61715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86f77d35a47e0e1f745828c6acfa02716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c55a9aebfcfd8fa2830e18a6e1887717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9028f848619d030de0706531c134f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af609981364279899c50b7929991fd3c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17ec590679eb160b3462cc77f6ef87720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a59764b316bf8e20a7512b174c16c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2d3b75ed68be13159dc91a0444efc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6642787cd9ae3fce45f6db73f50410e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10898b7e1e8a882da7f39c50d4ddf04724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab6cb008c2c85b68ea56819d581d25725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e025be4d68bacdfaee063d4f4fbda6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2937ace466832d430b629ff156840b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aeb284ec47d358974721311ccecb39728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d00762af39b4dc61849d029a022305729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99512b4817b6306d7cbd274aece2a02730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e3522833fa6871ab14e5316ec86cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42306a29f6bb5b2c070b60a2efd3a374732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f634f09f8e708c93ab405cb836a711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38a4ef9ae0b0e084fc918a5ea196742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41435477c0b6de66664196756fbd4203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78607c0d16708c0018edd8475b4b654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd26aaf0688f9d31b979e8656448575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520a66d500a05cc74a0234d65898b7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630cad9399857c374ff5319498edebc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751284893c28518304c9eb3553cb64b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64391b82245e0609d075644b382303209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f472bc2e965ae31326f8efa05ad4f5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916140ca7dec458f22f0f70a02cc9c6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dd7ea8dc6f38fcfc884fdfd48a83112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f607a7d7dbad2028a028739085089f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614ac21b8617955108a4d591a2fe1d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef1ff52d8f964144d38ec3581ccf2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72515a436000639bf11d0071d574bfc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb486ba45ba5967adb9d00c384dab5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d361cc44f758e9bc1daf40d0a0dc418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032ca4c6c9172e48f22d5afa95cd2bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195a85e73d769e060033baa0b9739ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebb69f6abe776dc32106c677aeaf0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f380470361675c36c2f21fbc596f57222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5edd4da2ac0553c55bd0aca67884523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be17914c07b084fab52539c1209c16324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f5ec0cbc33ce365b1fca3586b2faa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d50e5a0c70b37e4b5e2d195a0509126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af6131eee5bf50f10cf4baa25f865127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813029de300a7817e7d7fcefb94a6e8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe124298ac8e1d5a925e0e7d731479aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897ef34d40bc147caf1a83da9fdacfd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d960c927389ed3ebe63ffd9f425c7031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11da59501c0180e4466509ee503d6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906a92f3cbcfd34dc1ae3f99eb32eb4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4fb40e5ffc07276984dbba804283334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b8922731385814892624e29a24a7935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8c6405075e25d1e5c7d8d038262ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb67e138b7b491c1600a96aaa941b3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe575c68ce525de9801f96765279874238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fcc9fd7abb80bbc10920218a8278739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175dd50ec06af7a0462cd6cf756bb4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641f1c5b25a28398844de9ebc9d098e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a2f974ace9f4df50ca0460dae92d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdbbfcb39f7d6ca43fccc86f6d44e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de543ce220f2ef4b495b934d5bc6baa944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff85648fffe76d6328a96a62acb35ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626fb8565b22b2e95993ca2bf07068146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db27ec887cd837fcb9f88519ede408047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27767dd5db29c7a1b21a77d3aab6895748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee47831d91e01ef3cb79dbced833ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b16d33c79825a33b5f4667e31365c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8f6017c938ce04703b1f06501c66951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3f8bbf0e3b01338d817ebdfb4de2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32284cca45306e6f4623ca40fe6394c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fc11d6d69259f85355c1a1d1f20fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67216a75650e6ea246016096efc8c29b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4272941133e1dec38623c66c25a53b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962321bc788cd080deecf22ed3f925f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf7ae42848779cd2a3c4efcfd241d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a725f19b528c64f161cb7479cd5d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ad548d618a4a4d65ff3f85d134d4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35376fe19dd3d053bc8d338ae5e8ac261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca796a8b429e6596d97df96079597b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095786a78f54e85998cd87969fccabb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12905d44c904b1aa9b3ea52cdc3e0b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336272576af1e0eb93011a6a947f30065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f670a0aabad5e768af5abb5d0530a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b91013da87dc94c455cc2addf254367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719f58390566d190acfe2493cdec4fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f16c2281fa863f3c48ce97b9f0bf869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68ca6c4ada559d85cb20a5eed6d25c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05cc3bcc5b687cc84e9b3506bbd19e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdc80ff3d96d957bf6fe8310377f9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cc52a2cecb07ae0ef8acf7a784e4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95345d36ad16aa3086348cdd81796ee374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897638a7568fccd17873bc887a1119ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3632794bbbd5b69f15609dd7fc4f28276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473b4b2424bda2e03750b93c738719477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe6cd083cceed872373f9a7b1ed9dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a706ce30db9f795d359ecfe674d3e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c7a5e49fd11f92f2e4441f03f512e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9801cf9a7e2ba9945901b0c40964781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60b9ae084114e82e2496bdf6b3d21e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776513fdd51a6fbb268e5d4ec6b4919f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781491427193d8e28dfaaff17bf13c7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be613c7e214ac10f9885682b0d43c7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f13291a729125ef3e9626d7d4eb20786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d425d3479b4d2a8552ae12aca83807187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e19851a88dc74ebd6f48c3ca0c283788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0ccd55e5e66c1fb2a1cbf43e5eda789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391705740757735bf0661197906194190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f92a9c682c2d7db6e85659e41fd5b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d96fa4d1e63763bd65b7bf2fe78a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdac49e7f6b9bdc290cc3b804756e4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8d1a703e8d53430ceb28a4fc36ca394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaddd0029256bf1d3b70c15d465e8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34ae62b02cd48f54ef5c5c6e5b77ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da486ba42de05e11758401f38e0a8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8179f7e47c0136fe3f3814de3f61598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff76b0f0f861331097ea9f0111005899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d11b66dda59c820e6b021f6347aa5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcfb6102903348bc7138f033b76bfa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b973955f780d6543eed694fd51190fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3ba4b7288e6af6e110142b37dce3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ded2b94572c73d13812d20759b9733104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b657dd15e4a7e19c5b528346f8346ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a1262c242f06659a162ff8d5aadf6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a23e7333a86fb49b5686bbcbd3a0c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a177e5bb7cf1c66adb658880c0eef4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa93c2f1e7d3b14fe018432c7ed9e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798cb2616a71d61886d7b0bc49831a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea1e5e3bd2f5385cc63331d723708a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d22b8b8a612b0975ff304e06768ad3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63d0985011d3370c1d678f01892697113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58627468ca124868765eb169d24b05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e802157e8a021dc22f2bb36938ea8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e2cb7a7f766dd1ef6cece957ea932116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41413b358c4546f7e3b992a9a895097e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b7fe301d8e870ce3bfd7e85d78f61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c4c65a1177d0191fbf17a710f40ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96cd1acced384a15e30789d5f902d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc86f6aebe8e4d024b2838f8827a966121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8f2773dfe220f2d7c7560a6fda410122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354b47d1b8242ef5eca3d062681661f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27b20160f88ee70105f7d03c7ac28d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a25785b6741aa6487172a720863ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddf5914ac5d446d30d86acc2a62c79126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e97106a99754e220f64b6cd563ffac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231718c3f1c97fe7383bba0a036f632128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450371359dc171558ea466852a242c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ee9506120bddfc827450c4833daf1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d4fa9f789810ba9781275b5dfaa00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb820adedba81bb7faaad2eae26b53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f53c935f0c9ef075b6ee547a432ca8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6ba023a3ec0dd6c4fba6d48e3c544134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52b0d25824ad19af915e66c796e3cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0312896d192d27ba800c038f874a0d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf31866d10ff7ed345140622427bc60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eea392ed0e1c40be58cfd9b9ada04f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39f9e1003e93e6786a10fb40c6b3a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495db641ddd8debb681eaba211507ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b187e1f3fcc046c4e359e926779eaa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b795b5761f9dfe94c7efd7ced3e5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd20a71928078bef3e68177c89810b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608f2ad00f02452e7ad915a865c1974144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15996938ee640ff7bea14c983557bf45145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e8aadb162177461c9882e6e653479146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebb6446855238b0e22f0191d023374147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae485a588bf9402a790f4acf51c9ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c503a123c382f642c884082cab50b6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e0ce9179653d51b5438f75725b3c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc272b30cf526d3576cba2e34fe5ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f42c0c7beffd5df54e1780181ee1c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0c92f96181297565cbdd155f09f00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aae9b2db4fafd319550ac646534329154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d591cbb52041fe85c3c2a8e612750155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640895b457bf59f7a9a303d0d81ea7aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd0a3d4c40164197e22fb9fc2e9d97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940ef0cbbb2327cbe68efd7970e46e9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73751560c2f36191aa531a8b481d9a9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239352096381dd0fa67fdbed3e43e7b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc961366bac15d6d22989f0562b1a56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c973af721e20ee6f8201a05f57bfa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3610eda1b6f242ff8888fda058bb5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef50b95634f6fbc6a15cdefeafd222164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae00cdbb98a99c4ad981bf98183b814165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63053daff69b7841b2ac0c08656ed356166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c464e68f2181c75621b0c03d20691bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9080b2b25d2acea0f8c0703df2233a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bcde722e03a11e12da00098bd3f51169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ba086c2fc4b3912de90e2de82c9ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df811f484672e7bdbfde97087931b82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89959464bbf688f54e93c97c53cdb83b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13ff2eab6c6dfa08ecfd4b48afcb59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1cefc51bc7ccd30fc0818b3bfc94e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da6a7d19c3ef3fdad37c14f53bb8c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d11becbd7fc1811fb0eb4d460d66c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82488d06d05144543009d40ca5783a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10497a02803e9133178a6128f3fa341c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a83a50af9899b4db65b6e50c54b7c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638896aaef9ab2d80fb1df5ad6e75e52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c5583b92ca164aed86686c8073c19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b49217953ebe300a3ca739be97d30f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947459b990dfda4feb5e9bd53fa35a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabeaac0025a8e9e25110c13e5b219b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db9434732a24cdaaf26f5ad9dd16e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5da4f3990bbf1540c19b824d8391ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f20d0d056faffb0d381f971472574187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fd90852ffcf28484bd966e3ca9575188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dc4d18b0fb97fa310a36a99b45cc6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ba9e1cab6124684d4a3c9ca0a4896190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16129f09e7f4cdde1640a997747a4e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bb626ba0cfc811855f5dd2864fff2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06d379df1dd75aac1dc1c5c4469908193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe69f5e9c02329320b6658522c6521194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee7e9e9e9bcee50950df5f914f6778195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86e40b02b179cafa5c5dd8e4a850ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d4f25808c9d661fe7d5bb347baeb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3de4a0f45c747d4f285c8e9cba9939198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27975cd1b79ad120e85839a380575f2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57131dab94710751efb35438b22ddd61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71a75bc26b4d40f4b221fc22ed09bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a77c6ae8cf8556dbc1780af6310f29202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07970503b5857a60e8d6c36ec8747884203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee686ed43b2f7a0405a77e8093d4d483204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec260a1b780b0030067fc03cde060a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198ad9cc3aaace7cad383c8a9adc114206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d692e642225d5aeb36cf7a32f2d12e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e34339b7071f64e441f62750ab41c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299598f1f215da61b823c47570331428209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5e61a75b9ac0004170ff9520a1649210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3c11d64739abfa4c267ba215eb79f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f033fa89fbafee6502728221c33fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f01acc2626d303e9b0bb427314769213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e1dc1d0c5ca1415436b42b59071df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42902191dad1339637bd1aea838d2dd2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635d497c3ff6416b25c74c586eb2c3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4745aae82e09ec91041cba94a79ac2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411abf8686dde3fb42f397514e92a08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d86994bdc939816a315bd28d0e39bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15df4d13b4ce4677132114e9768d8fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b017f1af1155e9c7e46b05a5ff282221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426d359df246100bf4aaa9f6dfd0f39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e184f511e7d1ab46316ce0aec86cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630547c3c5f4fa40310ba24576249977224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601f1d88fc328128c5ebbb4602d6f3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71c3388401667bb29c6777eacca3b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c1a5f2342e188b23fe28b7f5c470d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049fcccfe3e2ff2d446d1625b30dcbf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b150fb7bdfbba02c5adb027f9b3df24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c31cf6502a1006b92dbbd9c73f1126230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052049000bf538376720418628c324a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7a603fbb20bcc000fee9da20aeaa0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b597ea497f2046d61cb68ae1efba319233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d18abaa03bb983a58223af383dbfd2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a845b71881c36bd656b9bd021bb264235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fb256d1a8f3f17fd88d4c67b61ec9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b74c6681ebc9a6de720eec06c55230237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d11bc5cce61690a7f462f59ca4c94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a4d0c26929c55b6f10ea6ad1a5bba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e04b95fba25003566c3d9ef71afd12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a697de6d3d4f51203af226aa7c2331241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61da921a39a373f0628d77d817abc08242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d3a2535a633b1f15d82aeff407592243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507622038ecd82f0a5a0d97b43dd539244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f48c90c75def887141e69a13542c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075fdd2f86b34adb28bc366335de8ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9407524e6defb9d0e57d043494ab4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962aa4c6dd3617d2f8b2d76703d008f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66b320663c57b666308b734d856b36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f59e1402a6869476d220923f76582250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5be4aefedf2de31de8214df3246928251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038de0343d28f7b2d455a38d8c0366ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8911f6a3defe7fd4ff23136b3b492253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3be2288baaea4e4a21f5ca1eae50d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74e76de128fff48f12ed3800d6a8f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aca23fdc68d223c0c3caca9b2161b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821fd99af677ac34d72274be6c93c04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a80028b2f24feea1b67b6b1be87ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89eeeb2e21b9a968d5f13d10d33ba05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a0f6152caaabd20cbb9bf2301f957260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6b0bb41a76d2d2a8b5020b8673c15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9487da99e051791bc2e1fd9441e824262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f534ae86b974e7420e84977737456263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5966f360387aef026cbeb5a5c4a322264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88236f7b2254379b4e35b15a400423a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9f79ef30d130e4024586040095bb3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752831e0910c5d224b6dc4f2b3e9ee72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a86571c8e4f75f98e764e259f2c3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec778ac875fd9ee535e1029ada8509a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d2264c1844feeebbb6e7ba25de54b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96a9467250fd1bc51a03867e964ef8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebe8c5f10249a2431e801a12ed0d6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a45b02743470eb7f6d87ee3cdce03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3cebfd77a2bd380c9b610ae6b4ecb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695a62d5a78f93733e0ba320b4c9741275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cd170923da3e45171024b3a2e4ff3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f1df2465fd80b8b2717ac64ca20ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097026598f09db738abd8dfbbd0322a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e8e4db60e5c63e86ccf4651efd04c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a58a7ae38e335d4ae11d92efa596ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3e6a1ce060b153b4751142abcc81a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e72157874fff28830564be550540f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d55374acc983a4b7d9e82d84393578283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eaf497753c2ae66611d5d8e400af9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26968275f97bc4499d6514df90fe2473285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251758414b6357bcb91e3dfdd03f14b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1b20d6c52b9f88e04d4b921eb7dfb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479e1fd31a55c5651e0032049347d3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430acfe8b64476be39d63357a5f150f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded33b07297f89ca41e0b0a8dc5982b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f8cdf9eac675f7347eea14e1ba22d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd5a5ffb252399f6a5baaaa18641ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc42d90eef3b9b65cb5c2a84e7714f1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa8253f0342ae2b2b946dff39a0f6e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52058783743713add41c211ec074bbe9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6438b15e3fad70f2e5f9c346acee23e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9eb89c5bc11e5e5c0238f5972b298297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ad51e2d0da17342b56041498ddfd5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e8486fc53bbf9d22b81dae705c7d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e0fa4343e9a7f14bc6dc8b4305586300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f305d76592775a741d5c98cd4f335301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05931a966982ec2f4286f198f834fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f44ca83fed9b4fa18cf2d6897e3ead303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df889a9b5db565f3c8ea48dafa858cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014e503ea1ee67d06128a1d13a347d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0cc1c656d54e6392f1a695c1acda0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467859c7ee98d57e59fa6c286ff2f090307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96445fd597fe0d9563c27cc2f041aece308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6ac32efa1a1747adffc6e78b1ab7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8519425e644f93aa7ae62d494760fee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd18be3146bd5dcee690fbdccb623a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010429010880b9f0688804b5104230b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6563f0e68edbc361d142f21217ab1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bb9a957ca41026fb68886a3939868314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422de07d8f7335571611ed97e6dc103e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a0269cdbc94cb4b0906af3d34480c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16582da57aa71d3d4fb0b0b253900ce9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aee968a8d950828d47abb734037c8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5665ea4a19853bf971c15ce5f3948eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4fd9add04470aaa18591412438a36320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abe5257149ac4d2ed8c8029b5ef08a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06c1f609c64f7dbd034f7e28baef29322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779513d9bb9fa58aac05f58905640d3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438670ded9e41008eb0db564fbf9b16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed2d5a64fee5c37aa0755893375959325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336dd1b8564198bc861c904178fce0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71e3a810a6364ae473823004b07d34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b5e9d8d08db8819e6314733945760328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f332e166e6f89cfe55a92ed78af980329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e326eba10a3421451f731bee169bc6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328eb6e8989aa88bd6d83a7be2879f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06b21c8a1adbce78a954818a01fb8f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f23f18826f7b944e7d7d0400ffd63d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a9b2c975c9960893bc42c334f89d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a8a5bcc6b2df0a3a22dfc3a9e7920335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234256baf28b951087242aca10a761b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c0565933d404c9a055925fff214c3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc091764f54cb3a3d1c0657274f8bfa2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53c5e7ec45bb4dbb8c2a47677b53c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b375bfd066050581a42853e5cb05a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49c859e3e6ad4bacf9b102a0e8cc95341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ad6a587d2e8180377899177868844342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea827bfe47e71043d46aa775f768d70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dec9877149f154acc66b30d90c60f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322d3a832517818a91f7789af894309345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a657a17a6d3f92bbdf178696aa6303346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131decdcc76082e828b59f370bbf8e0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c178c79c8651c7c55f6977bfdd4ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84279378b54d4817faf8b2ef839846349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628b526162aa7667670a52cb244c2b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8161a93c8082d7a373dcc97e0041f51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44ddeeb32aad25389a28723e780ece352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abd3d75297e685ac4d1b89eae17773353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0615137b34c11aa0d7da1b24c4db5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ba81bbe2aa63ffb34a4db21a0d6ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a304b6fa0cb2353b41b52843e809c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17ad0ae83ec6e4dacd822605b07d1d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c38cf2960aac3c216198853a5053b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f64b3bd8483fd30cc3208701237ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8d90b45c04eec384dfd20f9d7107c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe17e6ea34f2a992cb43616fe99fe9d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a4630f34aeb3103f42dd8302689cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9407f8a90a9d725518ff55bbeefd0d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a704b05c4a3e73f9e3ca88afef8deda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1e3fbd42ee522b42f732cc35d7ded365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42a62ddf65fa84588d547251262130366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b45b59bee96e6fea4121ec4fadd53367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ad33e245f051b2f42e72fdd115fb0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957c0bf1e565d7197828535b59947f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57509268736af8fbac6e53eb42f649e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f58e0ab1b950a7c8d44b6e86e32ee5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098c255b67902476fcc900d49f0ae71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49a5e8ce4f18074ca8373373e7cf83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b5b6a98edda286fa72c9419d1993b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6e9d3b24dbccb67c68611bc2958e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c39581719fd04beea68636bdb8ae9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e9c2e1f9cbc210b0f990d01daec40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa11a5b6d878852117e0a2005806843378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5707b99c7af3f29fd60ea2001aab4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e23432392720afa24eeec72412ba88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bd05b5d80a83d9041fb2731743af5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095fbcd7c7af7d72a0c8ee778c4f9ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207120722a6b2621d3edf0ca38fa92df383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0cbf104850309f4bc5bf19998ab86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a6c42df935e96fed0363ab1ace0d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b54abd7772e2b852e3589f955a5484386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffebeefc3ecfa3705697a763a29f07387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c497080224589bd2b285891ae95dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf060286c1cf2a0920d34f38873561d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a946d377d6630d0278b9acc76735f22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0610c2934aaa89c515a5d09dc2f11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e8ed8a3b12a025fd4e1ee189e83ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e095769db142f56cc5d80b9c48b6e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048fb5e76d407b581f2b27e06e70e77394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3319d94f59323ac60cc4a5bf0a77bdb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565d5b25b72a7613649c9372f8ee2a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ba675a5d352f3d5d56e1d924f07aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e988b60720fa3f1c5dff049267e05e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92ab26bb1eae9a9636352c99b6123e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf302af22987ec46571fda2ae1f861400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa477575e9e7b0d8730a692f54c00bb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf827ebfdd272419568f104b585bae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55581e1ba43551e2d4e088fce569e8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abfea7fab194a9fc7217d085667a68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24807261d2110106b3bb1c18839acc0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e821afc4d10291b768c6261bb414fbc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d444ecac8d6b7646d5202b47aa32630407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2b61e91332c4ccf177d7ec9bdd106408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fde9b048ed2107b48240cba055b083409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d57722ee369579a626d109c363f83e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e0d9a2ea72892a84e622d2c018192411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cca47ff0c83d24178b78756bb9d48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f991d3324209a6f2edc51f1922b67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27517333737fe0bda71fa8c46c2928e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d881da6bb8af068e0a16c08f38ad4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d112263d0bfdf29b1e0969e117767416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd428881092738a351eb718f2711f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2e9f8ede2d000babe623df8f9c5e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f65ff9351b6b36088deaf3d45d1a7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919372eee31090f3edd86565a7a1f30b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ec67648c24020d4eb4936fe5f0249421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69569d70daafdf8c4a736a7d204f4127422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53592fc03c28e27b587c47c83f409425423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32763a2b71258e8c8f005a3cb7d59dac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c7dd917651db6b3375bfac4794686425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29795a78de51f827f23190040e28627a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491ac3d8145f144776f2ddb502a496a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a0925f3e59fc867128a7f1ba2e28b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc2df25b3770241d602ed4ad7f506c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b699b2cf5cff3eaf9f3d1ba26bff97430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8896c477f182c273113e9a134e97616431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca595437ae04cd434361dfeac827fd0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c33a6dc3c53ea681b9e583ae0d292e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8c9cd45cf795b7655e020bdc53aa2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4c050dd1723ce6f7b4857ebd5b52d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893d8e84cd962a5a64281887a66f586436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae73b599ac382b95c8ebf890d28eea5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e86736f0d0836448d45941ed9910c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfb2170d3e6b0becd38fbce69f2af6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0f6fdfa1f46d6d01cbaeca9f16930440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7eba9240092060d6cff96c9cd5d45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88610cd00d4463e73301bfcdb6997786442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c697b43d84daa4f0c0a2ed62fb0b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bc285f20b35da8902ac111c206c94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ecca417e3859a9aee5b30503ef2f60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d8040318b654779675dd3f56fc118446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71c84867a7bdc09bbd947753a03025447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fb50881edce8ccd582de5da87b11d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3621832383f15e7e864fc6cc4f8051c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad48f98d0cb60ce7d6f791c35f62cb0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abb46e6a077767bbdc2d66f9fa02b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfb8c16208a9b98078740cf0201b1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bab0a71e3c665d0d1dc7b2e25f0fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20840650fd5cb0b9271dac970c213c8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97660891b7e68cd8ecadd57fd751f52c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cb12678de9af1e167bd822a7b5d94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63dfe781db52e269d1a55a88f35e20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f51692744c9d444b4ef9c0dfe16ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8f43d48abc479a6dd3d49a9670b0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2113c32f4221492c22b993659cef7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec457539cb24f82c9cdc56f9fddea30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652a5a8be0ecc9b7f078193d7ea2bea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3ac270e6d42559ff53fe4a6f6a81f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451f568826127c5effe0cdb188ad5b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa3af937522f5288c98d7e0bef2994465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ac381a64d3e1923802d285120db3d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb5d3c889963eea79b1d767968e48b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584bc9cf9e2919130436df9a0086531468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079a73d87411d2879e42a561cdb3476469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c9e1967a3e0b1c13d4da8cdfd0a6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdbea5fc9b97c96bb7fe3185f7a960471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556b23b7442dcd85e69b006743cc6bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a0a0765b19ded1ad00da5cc3d9b31473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0782bbbf6d2eb37cc5f3efd95b1333474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9236e34675f166ebe74e46af584cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652fb01e6409d471ba5527962471821476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1bebad4a4e9db2f8e23f2641c0329477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f38573d0eb0674351c99c6e796c1ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63f7622571c9fc8fad2a39f316ccd9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd34980723ab6cbba99e894f9b85dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58088cdc468889baa8890295737655bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd3c9e597fefa75cab6800b73e2069482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed5baf33e926b5a1551fa740e9acc2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f821da244dffb28aa20241f397178ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688911e606f4f232fee461a3d022538485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd86f133777069c76beee962f87ef8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda5a7d2dc09495b2a019b89a9fb3a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4423c9573b90656a4108eab0edaf7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144752c616124232d34a083f92cad1a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df9a522b1681666f3788e28c423bd7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c429244e330ebdcc3bb26623862495491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526ac6be2956e194628bda11de2a4c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b606917c510e1bde06e21a7c192ab1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7e71d3b2204709d101e8d1b98f6a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a99f81563fa99d293c0e4ac0f83ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b84ca7e195ed9c1c71c508763f7be5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cb609b32a5ec089bd7190d59fb935497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c7a482f5834e7b8fb8ef66d5b199d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cbd31c931509aa70bd5ddd68a0129499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837346d027bc9efa669f14478a2dc63500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db37535a28cb0149880227ac9d09f59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add5027f1336bcb65751b0b1b3633e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc41a493a52f17550b7ffb9e4303e92503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc00489b71d6e27f050d3cca477846504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f47e38a6195f26bf67ecf81eca93d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f8af7febc83345b9889266ae18cb9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7fb8be49f5d8578e48542c9dd0c58507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a35a1a53bdc9f9af56d3c5cd98f044508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69021254f7c1d71b0874d5621faa46b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec77373a46c5fdaa3c29450597238e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e4b1c18a5e986442873911df7f8e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847e8d5c322af47749cac075d55db77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffe0777a4a6b7bb59603727dc1e0b3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ad51f943ebc2b18b49f2d25f2d8e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4ab523b80982fd72aa3b36e86e234515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed610cb62dafc600912faa24c8dd00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6f732d5ccbd42677ca582e6e9b2fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd091dafdb1ee65a064f9e24dbb610f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6878bcddcde5c794448dd23aabdac3a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e332ad9b109c42d7bb11a6abbba1ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ca4865cda5a41d7311048136c5d76521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b78eded685b055e528861784809db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd00b7be033b523d9227d57320eb474523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d7eddc269f28414403c95460a4514524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddcbb5ab6ac79ae4ab72ebaaa5457f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bcba5c3df4c5c92c28353b4a60e39526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b796a36d98aa919859b1a9f02fe52d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fabc7c9e7702202a0bff4abcba222f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491601130c94023b839fd08d237aa91529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79486eb4cc6135d5ca840d1d789c60b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beff28877c055d2e651024553be0552531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaff3fa43bcc76c9dc4a5293da6a90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca503eb025573f6b629e011b3f761e8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e1b92da5cba4d04f5328721aed808534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc149d5b05eead116e379cbf77143b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1ac0c35da31f5a06462a948cac7d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703577f9570e463f038cd2daeb2f46c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd40dce9c7086d53d7932e2f809dc6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b02b4d50f1dc25b4048a823bcda982539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c59115a8cf1146927eea14e52a127540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844589491912f500a56794b80008f6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc02848f6aadc906f857ee8095b0b93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a494a5094abedb0645f0c7fb9cc351543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534efd483550ea0d4bff114900ba301544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430867a50b09f610d655239d9a14088545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bcb89c0906472a8e97623c83e8c26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43cd72ffff0ec51b20dc3648cfb88a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16364fedd3fbf0fddb76015e3991e16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540eceab7a7bf67d05b0d573c83ae5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae3c166917c843a1eb0a998b31aecd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85f55dedfb678520b44c074e2f5ec7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce81ad5f73f425b357ac0e7f84bec3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359d0cfc0a501d567623b89fad5dfb9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b58c368c27b5222f9b1999e8775a46554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f71873877a85e25d1269ef7f0976e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5f80f886e615ff4fb002115ae589a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45921b15701831a4bfb5ae2ee977079f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc208397ecdbe08fb185b8fbc05ba30558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2a0d3748afd7135743e4c3b4658d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be963778753e1e5e38940c87733f2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93b214adcb82bb76a88da26abab8fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1957c39846a6683e3367ae5e7c296562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf719e164a80103e29ed6a9e0a1ff9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd010004c08837d036f5f9320d80d7d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86491960d46d60560efcc6950d0214d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7186c89020b235ffc3569ce7372d23566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d373361ac9d4dd7e7b357de03649a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55036299a728b8c962d52006c70038568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716889598e2c7320ba4d5650faaa103569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3edea8de8bc1571a7cb555bb7b7d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe76eb765ed9d6824564b3309d8919571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db836eb6d2dac1810517df79af8107572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6221a1cf263bf6b55f69b9a9d6f802d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d07a3ec018454969e9f8def54674e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727da124e96be12a37a7c1bca2e7a83575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0c181604a38a5ccc3f06f54814aa4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e8dbe0b2134542d5b4687626865bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67193f6f41bd297e5abea8d53ed4c889578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e6d6121c0d7eb278ca66b59556555579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d3e46ae9ef780a83a0038c15dd4e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb08e0b91863be2790e085704e64bf4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247de4c7169005940b81e75aa844a39582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58646d94a78f3f924cd936467b54e1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cdd1bf4510cecf9e8f24980f2ad72584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273780067f83fd376fb21f85976f6a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5677f09fcec1217764ff3c4c0b1e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef909b3fe32c215256dcd912322772587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057d427f01b71aefe35f73ba3bfa431588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37842c91cb3f3a26f94ae7bb226bf02e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b3e4ef1dc849e6f3fb13b0d7d51a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac37c38b603044049579fc5675c1f5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc164242a9deb7f2d52e458a48584f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d436a47564a2c40f19ea1e96ec74f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e8df8cbf4b59b2ddb9df7694e13a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972cfcdbb79c5c3b4ef11c421df3b3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65bef2035fcc1189ca9db710e312ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0281daaf9bf3f5456362fc9d60603597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3340710025a9cd3533282a14e45bdf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4062e08a3e3e167dbea9fd0e61bda2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d65b08b5bd7fb7e42ad1461e4c228600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104ddec54c98995485fe55c6da6d461601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1588f7d677b46df67abc3865dd5ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fa9b25db42b01e74593bffae00d8f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdf6ce76cda8be9389f115508fd887604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f47751f2f9ba99f2263ffed99ecd76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d4ddb51834aac06944eb5371d5485606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24992b21b3b11ae260182bf52bd966e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fc4f17859f2d6dcf25ae2a436613f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354346821d4d90633af49c36d02d21d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197b365cdfcc2a92339a74530a21e05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d323058ef31c06e2a37ea4a0f8406b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa699a33024cad5cdc39fd60198f92612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d304ba585cb0d4228aa77bfe026e01613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56147457e76a324036ccc8b983604130614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208caf16494fad64d8fced8991e87d03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419c234f3f52cf53295e166789e6503616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f894a73bf44650248e300e1ee7634f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33369f20d4aaa03778732035ffdec2df618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7f8163c555fb1f6ffeaf70b09d32e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fcd514142ccf1d116075042bf8146620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11524bda38826c567e3dcac8e6fc979b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e219df51edce7e4caaa52585e86c6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07119a7121357d9b57c58eb61552f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836ccc10a40cd0f76cf5d1ad69a368d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78899abed86168d1e7762231e72e8ea1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ac4af4c08ec0752553081db8c819a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e729d256987a3956a42719ceacc9837627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ee6dbce6db021050ca443e0b1c8c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73d7435965d8719c01138b57427f5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e25ea71bd0c9c662dcdb7ffee87ddf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd2d52f7cb1c9341269b9b8dd6d502631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8aed2b4e091a13dc0bcdb7ce141bf6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f1b4236978255a57f6e9041efc7ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eeaa7b1db6bcd1ef9460eeb7ecba80634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6467b6b9e6c69004f8dcf22489d1a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8d1a998f4536f8d22755b5ee72959636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549624978dccf77ea3082ff6f1a097c9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3bcfbf8fc3adef097dbabc5932ce2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c48d9c85c7c8418bef31ee79478286639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e564ce8ca7f1359d6b35a667db464640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb72cc9911c00deacbb24d8a6afe227641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d44b4c6c5497b32abd0987dd752bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6976feedc4e9ed114e681b3148af41643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa453c68b52b8f6d49c5017b3352be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1527d25c16b367268933a25454b8199645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac82fcc5c6aadca1e8870ceb2d7ca1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade56778a4b0951fdcb51ab483e29e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1cae9befecd9bcd81a04ddb5e5ac0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2ebc131639af2d7fba10697d6ab37649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77289651fa135e7dd6c815ab7fb6a38b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259918fd896b91ece3ad9ab406dfc20a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8694a017f8f9e43165f15374969b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954deda680af655a7b79becd5c32cb16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12f0a49a124b2232035c66033bf421654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866153e8b603f91438fb965799fa8bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8c6ebba49a1dd8b43b66826a62cad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40195a13286682688a78452ba7c22fab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c57dbf424b2f0f7cf9335135a3d6f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94825e74f2baebc196615c1ac164e443659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66d579948584dfaf78ab4b3b57778b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e3ac05795f7f552a7936f923dc179661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c9c164cdbfca12ea047fa107aad87662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bda7bc7df9e7f4f7eb925db0549d4e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dac9fb5cad6191d002c355db3efb2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e8d0260f87dd77f5cb7ee9143fe37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f7150b79eed27fe0b72541a777b1d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adadddc8dc7e8eb4192a9f4b3ad1d9f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a409d2a78064209e3367d1eed9c77b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af978f79ee1e297a4a5c29a22626e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dde567a22a170ae6dfee908e99a926670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c638cd1e89815015e91e04b87c05a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c444b9254c4741b8132b72c21881cae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141592d245e3eba28109a431c15eabf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cbb45264633944a67f60343aeeb77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780968fb953a4457c3e66a3cbfb7baa7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dba0537d7560e5894e40da6e04221e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6d7d7eafe08393c4380736e2b2225677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b582867ff53656b5bde42543229c0678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>