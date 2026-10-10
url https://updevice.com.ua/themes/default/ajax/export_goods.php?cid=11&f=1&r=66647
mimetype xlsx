--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9c79890bc18d6c0997fcbe5312e711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b0ac46d58c73b4a4bc0299e74be9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8932ee7367c25e1d577a817be9e36183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d081af5821c1966e4b4488183b5cfd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606dbdfcdc5ab781d199f71bd4634ec25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ea0d69c6bba8a62399235d6bb7e586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8b06f98a52de50f570c713eb360eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84436c74a1a9fe9489f0bcb2d44fd7708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df85692774fad352007403b2b54b3e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065de6f0ff49289b588931d609be27010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8486926f55624bcf25f69bf3424e2dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75238aa529b3be34fea1fc51da456e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae591bd3ca16049ae3521ed8dac381f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f230a9da1c9f7453d1f2c99b6b913f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29595451b043b50a3ece9675cc39c8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928384da2843d04e2cbde2846f66845516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0832ed0d9147117868135deca433db117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651f9e658c1f3ffb107a20398a8a88f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dd3af45822918a07986fe9cd934da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a4443dcf5ab9579df4c771a11e08e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9490db2588062738c538f7d7cb4bc6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392288fd451120c6b0c22433abda6b8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a789af7e942938135f89b50801e0f6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5477dc7569fdfeecbff02df8a89ae824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335bb8045dd1f6f2e6ae83653a6a0dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6da8e6b8f0a1490a5179f8e9790b8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11541980d32fb6984c4c71fa44d212a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b190ab7a8a78156da56184108541c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8a9d06bfe8497e551833bf457657829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc4d149640bc5a38ba00bca17add6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e776528e83d77e362873c6719857731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29c173d56b4ba0e63e9be86dafced632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1050e7440d97e8cc87cfa7797f6cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a058dc6ad3141f510033a684087be534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f654323d8b1bc64f800adf9481f58035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07857d158493d0a735f291807368c6cb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e0d4100f292ff23f209ce65409abd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdfcc9fd0c8193f99dd2b94183aa8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8271fed5c4f8a3cab5a7d6bb5530a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70832b4b1a9fd7d495eac6b30b4f4e9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3fbe5c773103bf75e476f6bc1e6d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beff2436b886e0641411b974eb2cb3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a1ac0f5e129ef3e1a195f5083560343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8abfd4e019db74aad2f168e1cd8c4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd2a8b2875995431d72b00118aa54645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6327b11b49d3fa2a332f667916c7fb146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dccfe36ab8b221806f0bb18fa117d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8115bdbe6d05e1b2623382e291bd7f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e9de0e1937c5e8550e9cf09cca70a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543ae4e87af568cb4565b8eaf712ea550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39149a3b2ed14162342f235d74e97c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d0a1e33307128b1dfd44b66ce961252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83917f9b6f1346a941c632a5d9de8fec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a385fb2111c92abcc1ff142a345fd954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42124488658ba78ec705b7e406965cc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe6ed1f14042d634e95ee22111bce056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a480889800c9d66017b59c25acb5ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09423322ed1013612b068393b0ca93d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200db440e8cbe36100b0a99889acf6159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acd7813b55eccbdae0df185a8276cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa8bcd50ae8262135b5b924d91c88461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74063f1e5f57113b6118fbc83f5f16e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f6720d66e426f7b84ea13814a9dd663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613a0d82f1d0426e353b61c7df96a9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77913ff013f064bff9d21381bfce6b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141e60d3172537725fdd39f8ac2748766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41b8f5812ef9f05cbb933a11cae3a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bc06045a8bb8d4956d9c63a91d49168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a72fe14d2669e3ed56b031cc67f2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ada70aa20a33f3881f56d9ab1ba90870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8589e99986237162d80fc7a26ab5b8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588b80aeff146e63ce9047bd9e10f5272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae958d4cb8df355ed170880c1478811c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dbedfbce9866fa757faa8c452e3c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2721f5b79a3476249764c490ccd6f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe986665747d0d3b4ba04d703e40dd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d533c08be03beed83a2f606ec90a8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eef12aca351707b2b248265963e74478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ce7723cd9cc7f30396c65ad9d2a5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75652e3dc3001d5fbb70ddfd1f62617180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80dda882f71782e22e01ad0e01b4ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1623155ee785991eb21708c94e2ef182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250dbfdee2528a0257568a820d2a6f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f6947a710a05ca071c5f03fb9533984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8828a6511ae6f4e3ad828889b72a9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a689ca0afe075c0eb1c1225a863f6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abb442b056522808b4c8938f18d7ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fb9acfb5ef2339efa749abbf253f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2998387cfa1ed9d4e03b17388dd29c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b9340c80a4138761413d0495e703890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bde14b220e1104ba244f0e99cb61a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a5e4456ae07df0830f5c653820f6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7690f858637b4b5ffbaa7501aa9df993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786a2eea6fb89b8bc1fcc56cc89204694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfac93efce893df5563a10f78eda82795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc965667d45d8f24089526b37a729bd796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca152e220c0145febb65d6ccc03c846497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7485fa41c2f49000c43d71d4cb94598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87bca07c39c4733bbca41dc5ea7416b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef059e25ce1e9fec4dd917574c15ef4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06695c0ae4b766da543bd0190d694d8c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea37610eb47382e6f1225fa83006d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3421b16fb97c40460847f3dd0f7a662103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f079524e33db73b301c352e70ca10d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9afe443dc4f3637a80cee819e9cd45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da06783afb60ef66fb28d2db8d30455106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faab2cac99a6a10211de212175c3a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c43942fa26a60e10ba86e5e8f94460108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0f9edf14386dcf689643e6d2d9b5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa94ceb6afcf7332471afca9b57c0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f57fe5828c70b78a08bb7755c4082111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7632e9a1a35f2db389eea57e68de01d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430816b9cf2cd0897514a452d5207bd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee140a4c04c68d5981161230637ab6f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305e3866912feab53910f594a3c877b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169ae879d92c9f156dd1acc65527f2c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57d1c49087b9d57053e39e017493f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dd15342f7d8178f378e77959b4b84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0e87549aaa55d84f4c1ecc5121547119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f6bc5663fcead0eb70118337cad74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb43d2f17f717f2b2bde7f108aaf3f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61a11d51c8b5e108fc1f62204fa290122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77739cd4b2375a69a572dd0d89ca8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de7241d368323a40c97b5f5c68d3bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff67fc9f45346f58d04cba9670fe90f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315eeacac970cc95495b84586df4c49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c60050b54017142535ba4241fe78a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4dc2c9731ede90b0acc64f5120d07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b357da4a5b08e430397df9d2ca0742129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4700013c90978b5e2d16d77a626f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e888b0e22d7afbb64822926090264a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64515e9a4fd6d5011be9c4b75dd9e871132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d95259382a0c75b04d3a85453cf80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb54c3f0176b881d32533c2975ca790134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4256054ed6942866c864c8f64b90f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cde5e0de2178d4fc43051a822ecc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99921605fd935a1ad89c81f41c8e92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e48d6d6634f1fe1e09368f2182deac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5753ee64b41df7e1c45cdf61b56fa9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7b2eb372c846da3958880e00f27bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e461cf81c0d071894d5a678d6959c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94ed57c0b132b6cab51a4c12b22f7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ff75da907d47221e12a11a1b24122143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a48172aded88e76415064f23082142144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0778b6a586549759d8de5affe327ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffa6ef2ae3b50a164f2d2abd2ca97a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746cd6c8bd4be16d77e9743435d3dcf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186588836eab3d6484421f8361fbfb85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb75a93deccab8ccc8bd748c982b2a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ac86504b19b33a142718c85b25358150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e48bf464eaca413126d60e94177cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50f4e5b60754bd8db861806f2e856a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024ca0131d121bcf5d7e7f665633f71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28563dc86abc39b30a7c7ddd6179a945154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf27f9396a56c589059a70a5a3549f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddaef5ca00abf8ede2ef861aef3eb1d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc692c6a7a27ea250fa554ae556373157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8df5b2a0b252db2a36e2908da2f4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcd0c5aa8889e2ed66019f251d5af0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69947348650d5fbf249863b078e43a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743c0115a6e841c36083e6c4de2d54d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be331897307dcecaf6fa1e6d8acb81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311259f64fe9949fb2206c1684886a7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e99e229fb8e19429b9e2a64e5cf70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f56c234bd0042c6cb70e4d5490958165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c82d2bce7724c604cb1e9e8adb200166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea5d946acb90615afded815cbcab9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47c181b0de4d80ae00c56120efe0ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffade8b92917ff05f25edf06db0f38e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d8d832f6dd3ebb42f8f50113adb5a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b0f8df05ad5f7668d607a3d1f3618171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a315fedbadfbcbf08668ac86ac1288c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f476520abf7f26d5d56aba78fd62e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70112a3792e9b3701c8e6b3ecd2e1222174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254eee38581f68328023749e82cd306a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35b9d7f3e1fc0b26b0cbb42b727157176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484561f8f2a90d97ef14166605c2e515177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619b0c7609bf6670dfc51620ba27164178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2712aa6a67a7ffe1e6c1a8487f580a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed47e7d240b8ae5778d9fd1a878417180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d2704897f789d420676acb55c47e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20b97d976fee7568694be9e6dcc39c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9b98cd01923578c2768a698691b3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d7c9b069e3710e7540a4c4f021ee2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af21f888884f8ce3bd6548591918b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41544cc9e309eca3dbb3dc2179c6a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3f8af9bb7ae9d7208845f8db5781c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dcbccb213cf471d7321374b61e81d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d856412346ea51148b1669070c10e71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26d060ffab7492236350c8a0414490190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20276f1bb5ee781838bcec1217646be7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68073fbef8b9c97534272e65a935d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d40dd458517b36ad432905d13dc20193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8e27aab24dfc3207971465c94ff4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2341507ea07d7567e47231a0dd69fd6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1ac3dce65837b13e91be9cf529084196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f4f50ed85ea37ec1171a92d10b67b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c1bf2bd0c40fae3a52a312434fd66198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48193d33ace2ea9c42f2e988871a179199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658661638d9b199c31c715d32919db98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a3baa58e723c33c6d098422db9f2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892496ba71fd8644f9b154a48eed4b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada37285379ceb0121f72f64f770c018203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d30ea2003bb2ccd8e8132f232a659204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829f1d7a5629a145e6934af7d4a80a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53ca8ce13ef5f048b3c04262e59809206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d186ea363d1c7da0335891808c868207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459566fafe43b887592601275e61c896208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e890ee4953f43773deed92abe12329c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8cb9e2bb56194379eb2763ea382bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db946858e8393c5c7e527c3aee9f118211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98b0f9d6ba9e18052ba63853401d28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2015d41dcd53fb85bd296438dd6c26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401b8e63bcbb70a7ad2abcfafba49c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b17ad6c8eedb459c631b45216c23b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cfce3ae5abba2c2241501a7d83b20216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5419376509a89d066d3eb6d30c8b78e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b8f2e08d96c4d63ab753d00114393218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0628fa0ce69f4e2bf897586da7eac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ed787692e707383658a2afb0cf776220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a3bc3cf0d35e44673b4087237a0bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac80cb0d6f1d32b80e50f864a5e59ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ff098c9cfb17d40eaab9e65b94af8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e3feabe3ca751246a6f5d006a8b4d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888d3b9ba4732a4f1adfd3dad5d8085225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0209ee05c39b6085ed43e0d552574f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff79b2f29960092968d4ef3f019837227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a4d92716f5de195cf9592d37dafa5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b089bdb7c71d00ded040ef95e1e6e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b4a655b37d1163d7e9d4b51e7747e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6232d753e2964e1ecb17b7212375186231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa576f7cc048f1f2a50fe9c01aeea14a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba572efe51d5f9b90be5d6359f7d9d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8affeb9acb82b9f1d27a570535d4d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce210c2de0ea2e0b52c0758517d7ee13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e4a367bbe063851df452b18407535236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ad5eac9df4fb91d2c6b48f316c2e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81818b6b4e9252a708822278112f7464238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b42339cfa3db3969fa9571c9d5b100239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611152df7f4b88d3697b706aff05e0fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82790a77ad0feda700452ff0d9b4a657241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4c4600f6e0f42502e8a0955faee1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8464c57853f37411fe9b0b04bb47078243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad173cd8a2d9448e55f0f39a997e7cee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507e8b0b462d69a49d65fa6a8f08a25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f17530697986b9221705b7b02260e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574a3143cc356bd9830e6a47d2eb0ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf31d67b5f417a6112c7da38cebb3d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e8764c8dc22638a39c4b7acdd239a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090de51b5ca5d010d51bf7ba5d59684250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd332394ffbe5ba88d4c76e38b9b52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fa94e0f8e65ca0baff168e86b4658252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1cf920e0666481e7564fa20b39429253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234f9ddd45d43c3aafc4995f7793cb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086aaba805239296b606fad81526292255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d555d16c5c8b18c75975b3ca6e46ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858684505611e364e5abc0dae18ce1a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64da6836cf6ddb731ac025debbef15258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a644f0b4356be4181c80c5d7f99fc58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8efcdafb458bfbb4c29b536b8aa973260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74275aebb955f7fc01cf2b560b85b91a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ab1ced10f1b17b82de0eeeb477849262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95e5b5c55ca984fef3d04840f71c3e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6cb4e24fe33d5d8ad1d03c530ba46264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb9cb664df8881981413fa4bfe374a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86360051365638daa3df7ec58b09bd3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014e625655b7c129ab6769dbbaa4b4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5416b98656c1b5197800a1b381ee7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd4266f523577a774164e3e3d9c584269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d072a2b8ba5a0536c58af0d54e5b8c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992ed046cc0121aab0ee61e2cd61dae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523d26c6c988e27488f749756f72fcd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60533b8824a6a7b5fa3c685b5179a65f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a3764415a36b669237f79e623e2a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f001e68659bb7ba01e6b609a7090b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48890364ba486dc0868341c6afab3ad6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a10573a8626a76682f539c98518c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c387461cfd00b869313095dd28b2074278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8465eb2232797c827fa218a1fbad80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24042f2cae34a54a1cd66de37ba12c2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfdc201212ed85f152d4baccfb6d25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bab00943bce05b3fbae8776a179665282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfde4c53dcae404eb903afc29bf32e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95fe04d8d3aa6d7f268bf6c5b1923d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48adb1878c87f382ffe0edfbd779fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a85b185d180f6875d0a53447bcea48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed202649d6bd6f43fdfc5f5f5497d3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b4c71ffc5c2aae4a4e340526a3966288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1356056e50176f0fe3692e8d77bb651289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e2930e7d32edeb529d81771c885e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5b21febf8d13c5c8ac91a78e02a51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88298089350eded76fe795bcfe64c8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b5c7afd7a380bc0a2faa8c2e81413293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9aede26ff7615b6cd926fdbe06e1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90371c078764c04b6c5b22c14b611e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead771d1670947f5e79a34b5af37c1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f44b9408b5210653e58fdf010ca7a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a40dce07e2a65704148895e9488945298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178e61dd961df27752da94a2a93708d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03af47c8666f207a3e2b656c06d071f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25220c791ba235c1749a2f3b3111b754301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d4e090b01d92128e220cc4f0d65e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8eacdfc791701e32de81542c52345d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714359352eb8ea719684238b19b90a44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33600efabb96a39bd363d1d42b2b3a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbbad892d037d4e5bca09aa8b2aee6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6040495609d53d482ced664545ca0dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c7fd584ea33ebbcfbeba3066cf285308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde74570a0bf093cd19c7998e4a098e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130319efdc494bfd6ddeb41333fc5d9c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae7b479db0d824e2c27f734e8e2e6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dff349f7ba544e9219149486aa84e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67212100e8cf862e8d91f94748bed5fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe145004b7aeb7acb00f680da7ebdc0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9adf51c9e1997957a622090b150939315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd49e57956456392a6ddc2de0475af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314040e418c211ac8b3d84195e90d4f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766bdc5b12d4e41e88f8c2171ac5dbe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16859809f3d9ce70efbee98d2ab7a47319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c28c5a869dc531a48a6cdf06a3770320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350a3ec09fcecba0080922aa181b2b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc8eaa3c261a188412d2437e3c7be7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94d8b9395973d35e2c337ee30a2c53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81562733cff2d52e0451d6f7d19d1c85324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3082c7f3eb1762222a59260d13dde07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a1e36448c2f8a8139127b316135db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675a4da742307f3baeef6b7262c6710327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ed8b878fe235136a67ee6af0eca2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3388a036c1a9b7f00df342a88af6881329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270489e87077d1f9c263a01e4949d5f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a1bafc6b96920555af90043702304331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b762773e43e41a53fc2e64924c0f82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78ae75a4037133743e4bbf8c13f995333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa43b15dd227d552fdc613e36b06955334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bb6cd9b986a8c48465e30df713c09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831dbcd0d9e23d45285f7ed3e8aa146336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9be6a123c369b6ed17e0d201bec00d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d81d4cf42a1059de73d4c33ace87ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae8d652797b89ebef3bb472b2342a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6514e046b36504708ee88c1a403863340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c782809c0e86532849a55db017623f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091a46c5ef3959fae50622fce2f402d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b601491d546d195e71376b912b5a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9a9f9bc3107c46dca7e3a152c2ab5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b4d0620c4cd5281add99679cc5117345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457cb0cb0dcb504dd151bc0601c95d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a397618091522b5a029d7bf0119119d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc1379b98cac975f6288403d82355c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe125d09cf7d92740c6348e932de225349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9797124a493e90aa050848a57cbe1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a3a6dd822f4d9fd8513fc036ade10351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1400dbf8507b1af008a3bf145044a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669cccbfd5bf37d2716ef731729c27a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609b1f511bfcd3a41e4f2beba5acb6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d55dbccaec2c37aeb5f24d4073c73c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0d4cfa82bd6a2e15b9c458c17b319356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6100d3278a44322bf08183842b8a69357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7a45d6bc9bc20bfa8a81ced7a73d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369a2926e5cff1b68b3bdf61828d68f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876665f5db6e49f9b2ce32aa1effb07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f50d8b31a9593fec19702b6d9eb601361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ea4969a37dcae291d39806a81586e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3a14e5c5439d22a098a73df33d1ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee320b444d78d6f05eb373f8f6ae8ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fe94beb2fa58f712a478e22a7e8b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb714593a15e1f997b19a2556707d9c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64961c330ca4582c2087a00024cb2969367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba085191a5b8b3a83f89d9cbbd3ef9d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c356d6c4a1b9c24823667d3f89304d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ed428e3162089fdcf0ea3948ea500370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd130b0a9b15cfe7426cb6b258407843371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cec82b03059a0188ea1c0c29249758372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391e3325f5290dcdbe59fc4168192a6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefabdcc4ee4611e2855c6b2f3924452374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d64bcaedeabd92ec640f43714da82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d368c471fdc4ddb5c0a39ba4fb8fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089fbaabb47406b036d86ce73a737a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff272dd12c8f0897cf46a8c7e5753ea4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271565229806d02ba5a599af46f477f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc25075d0ad00664f940d64b52e201380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb870652a7efa0127990b7167270180381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179315778a44d4ee2806a4ff278ed4e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456620e211774f5d65201a1c7e51866383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee7115dcf9c7fa0722b16e68623c41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac654a2a641d6c32080530952d35b001385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664888edc14d9b917fad1aff2d57d4a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcd3cf9f2c8230e882cd2fc3b1bfe7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3fc96c5614933158d02979ed99842388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a687d81b4f0d60edc7b718b434bbad2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886502f712665b314f20687f73608a26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19f3e4abe0c5713aff14842a8613b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c2e6f01cb74dee14e54e96a4587d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd002070e766c5763ca8077c4a4d3e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5914441d25ef0852fd0b328705026394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d7e27e85338b26c37bcfbb30c8621395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce80b2692df6ecd7734c0c8dd756c91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a860928b7f8d856699dcd481897a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43412a696f5a646f524d0916a1d64db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935c95b53409bd20e29639ffe92b104399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7d853db00c7ab3871f6f4efd3cab2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da438ac2aaadf7f9996de95d00669a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ca8d914ed2e730941e655be976b63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca6c73fa939b154a21d1f9fc4ebf1e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed9d6aa334197589b30d17ae22ea75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f126b7677d66a22b06ca5a4e3db177405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992b156716975f58a010a69c173c27e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03260b497688cce69951c980399203407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fa9e94babe33cb301cd38aa0f1b38408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697f8950a9adbbbf63d9f40c6aa41b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ec2231ba6fd18a4e914f77fa344bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1bebe2f1206bfab13d062af7d3168411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adad822d18e80269778930ae34606a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393aeb28149924fa59565ba8949269c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97f08c2ee0ac41996828cbef3f1a58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2f5d24bdea38a867e89c082494fcc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78f4cd76a260dee51d0af6a0635ee6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2569298952e5f666470c00e1f553d99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84865b95dd6b95e73ccefd599f0b1abe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b550821d3d16433fcbb70c6330718419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f1f0cbae7e6b2afd5cb1b4d028cc5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6da9e900553dc4bbf4332595dac99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f06baed2aae48851336abfeeae9617422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ea2b1367f5d25f9d3165ad93c8279423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b373a1087191bc331239bfdad0c215424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fffd1623deee988b44d068ffcbeb5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc149263db1d2f3b0f549003a0ad6303426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802357c71d8f31ddc9c46351866833a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e426e8567a3fda630dd6a0a98a8ca58428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041f30e462f40503e82b58b4ce60a4d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac671d823d6bcdef80b2c38f2203a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884dcd7ea308fdbb8c21ef5b6245d21b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717edbf5b972aeeb9b2f043c11aee40432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e512b4838403ea97699af2dfb13e488433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7080fb5a7964040381d88997428f3c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c37cf2c5c08e0575c49e39dcf0428b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e959fb9e03ab685e1fbd9026da5029436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a3c9d6004f801a5da047d4d3c881e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc783c8a956555e6db5faebc8c58281438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bfd5ab615dcdeaf8f58ddaaa9cfe5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45244c5939775766f9b5572382dbe458440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf486d152cfd566a1967ac067ea430441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e385a924b7f80c841f9de7b7c21fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dfa6fd6e529955edcc602bd455150443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2778ab4912046b70fc0602c7845ae6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1048bc398040db1e3d7deb4855b79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5beb6aaf87c8b1bfd58186aaa489dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0b01426926846bc603bfe2822b7f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f979c27922aa989d939ea5d9e1378e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29f8ea92baa162a6d367018c71b8ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de269b78f28970db0c2935da05124583450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc05a4b736ad69d3aa9c3f7da81f59451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cbcd6b2a171254e312ca81bfed8ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f264a694f06c0b9e3e8fefb8505fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ebddc3148d575c379968925336b61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ef53f8d2841243484ded599b121a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0583fbdd91ee36c11bc03f704a174c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c5c8b54c30e39e551ecee8034554c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6180f0b412163aac5e9e4c49b06060458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51d562a98f42807db5d56d38808515459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bf07344f707325fa0892a7ef3ca00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f5eff70216a053c8bed2e041bfc05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65305626f591b867e901100f61cd7c9d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898521d1a91159b62a13f0039dd4e35c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149d705e7516eb76bdb97243a55c42b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc58424c94c73b86fe70ef8670228a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c2bb03c18d844dcf2a0f79ba425dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a90c78923790bda98e33fe438d5f52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a508e0ac265c12aa754d3baad61f05c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac122801566f74248932f57731a8fc8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e142a0720a536120b28d6b8e688e5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479e1ea7080b0ac5a168df92bbd3c24471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6226a6b2956341a590dc5830dd02d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2e6ab8ab3128d17079bcbabe47728473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cc38adf13d4dbc73f6582275f091d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6b770f5fc51c0aa0e2dcffbee3451475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb16f94c5db75c2d488918371db6686476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af598d6b24d787947fb98541c0fe6d2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ff7359f544522e570cd63706d51eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304f709433344e2debd244edb1d91c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35d5f5fddaaae9c2b24aa1d079a982480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dda07db52eeaa6a6bceee2ace8bbf4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7118a293c9b9f479d0c3a749f57a18482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bf21dc5110d8e4fed33336167f80e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8562c6860d079b3b4d893622f25068484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba421e0efb8fe85150864c4495054b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589e7bbea9c98648fbfbbe516c8eebe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b543dbe0ffa2661d10c769bf73372b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5ccbd6ea95b3abe9e627b1e7b215b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7391d2f756db2d485c18f9fcca6760c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d66e2b0cb95717885d6895c5ad147490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0287fdad91ae352935ad95d7cb8c96491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a81fc27a791cbf2653a731807acf6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863f8adb42fcf8b7b109827cc6bc3d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48869ace50737696c10832a31a9b8ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc49e1fdd6d73b713d2ddbf502f412495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696deb420e805299571ef773ae63cdf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3300e259c291a4e680c245493694bd1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ef9e4aa1bc02bcd97189f2edae825498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651407b390a8db95053d38388750f8c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87c21abcdadd6a44f0bcad47646d84500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a40bf031611106839ece01f0ef5b0e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b174b66d4dbce29129ccf06119d5e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bcde18e00c021090fa13599f0120b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a1e265d34cd466729f914de4d9413504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce056da09b88ed30501b969d518bd56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154371e36666eb45a9213d510fb502d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7b72ae95e78bfb96aa5a9312619fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6d0cf090f3db10fd2e6da5ff9cf0b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad0d8cb2314b769aa2cf0a7899de20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69011470e7fd9c562d16acf7a8f71627510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31269aeb11b0927132aeb38be9194e78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224b89deadcd9186892b523be5bdde9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a315f26a81022cd77fe4e5c85c23e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1426136a4c36c53289680a70cc07c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea27f47d5cf44128d020f0d234260d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f59bbb6220493104752f8afa765105516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f09f47b9c08157bd9981f139902fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9fc822d0c02ebb654c3ee9f4c195b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c412aefc67a2ff86a7f71fc8911d32c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a2d7f41b55563ac5552d89b100a81520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2e7f1295b0672c935984cdf30435e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1032944dffdf0ef243ad832b3415f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5096f60f4f3cb6eb595537c24e78c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b397c83a8378eaf84fa2e483296d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ea612922e64f1011329c80a5f000e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced4ce01103a8129f5df09cdc8e6462526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dfa9359770d518d570af2b579cf38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443eb22b7ae94845bdc01bd14a1f6d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05305a36be0b9b09c87d495881a4ed79529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72f913e4acccda8d1545dc4013e030530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dc3ec3615d2130d67a727be1fed54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdf6a490a13e5bc50c268726b58bcb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d4cdba99cb6ee271cf1f4f9a17279533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d3bc6564f82e6173e6b84488154dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1f021041f21795bd2820f55b90bbc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df48ee4514b1c4d01d9ebda91fae152536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90442b15ea9cc4dcc1e9a81ff042fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20319e9973be4c8c0bf9944335d5f40c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cd368eeac2e743f1b87ad11254318539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad1e8a86615cc9b85d81030bb689b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7d81c44445b422b64b9f1c3606d98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b8523187b1f9e26c2c1301bd8885c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf065620976d8a13356f194564477e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2a9eaea17c9ee504b7e0617c38eb8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413886b9ce32e7f5f9e0ceab3df37da7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202b78dffc6e4d5e6f8ea2b0f963563546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6edec2e5be0fa2eeccd82fa7fa2d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486328845981e7d80f36b3ed7cf3b4b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6da7b4cb99317a537bd58a906f9678549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34aee36f4b875aef392b0548ba1df91550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17791ae9a05b118a361cf90f1a07b053551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89055bb20a969fa0e8578526838eefb4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f733009d5cc407c394e683bf1755b9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20976366b4f487c767bccdb6c12508c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428eff6f074eb33b5403d99e957e75c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e67daa43e1d10549abd13943dc75b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a720539c6a8180141cbb327c93ea3d0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce136bb32b50d90af658f749101868558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84405984d53ae210f5e6a56f9087361559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba8abda7a08d6ead80026f4c7bf8ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12183a705a957e7315904109bba78419561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc8ef38f85556d071cb197fb5a200f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934eb85d458f26c5d9bfdcdefde3db4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd95547a50bb051646116bc6fa7b279564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9dfebd3b7cb0946f3485d5de07453565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb20754de1cf25166e0ee02a8590668566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eef72d7f9ba34c390d133589b301b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89e51ca181e21885cd212219920028568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe52867d0209bfff3af1d8146aad10569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab95f56c46a3b73e2cf8ccb9ccb3e0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772de31c48d9ee81909d297b7ecdfbf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc23087790324e59c9f713979b8c9c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a17d13fb0ffa964baa2575c1925e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90742cb5d1d338ce1ea6af90eb94c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426b024ef1fbb4f49a049e6ac6aefa0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280ba7a5706c4197c25268fb5ea9113576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fd5d762ab2be5f2ec6ee690dea2cd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dd8311a72c4e5364b6a4da00d69c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e625203eb7180975aaa8a26a99eb4a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c1c3f37d433a8588bd4c7078a8a92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd600d8cf46c0224e927413363c81dd2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d726492e2757a1217cecc13f81db9c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0560205eed0c551c849c400816c31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6ee8c512740299f04882cd71b179a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ce192784e362241e04ad5d26a3197585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b81f90693b6503a33afd81d5d7ede586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f1da435f07b8baba0d664a46c5b7e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ea108a138404849dae8be7c61e63e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e9d75081c48afb5f6dbbaecb6be7f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1656fabfb8051b91763172d4412bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36bce520a5b933dd72590a1efd9107591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e34068086c322edd1617571753097a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e78da070d40588ab782a249c87ac2c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5b50eb33656134c80fdadc9c485f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d342044589e2a4f608350d9e1dbb9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa191975527611105dec50f9b0a5f05e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c7596d8c7eb3919a2816f81a70efc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d696b2c201692e9c4efb9697b949c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596a4fa5fb1b88b8a1d53db637b661f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff894fc6e9158e745b65ec6cfcab308600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e594b470266eba60a435264e8b1be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3d96dc28c4a19dbe63374d99dbce6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d7f2a0b85e6f834f07b95e17740cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fc2768e9f67b0647bbd2456a4db5e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621575c176d21998fe5c3e647e494b09605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885807c1cd9361bb44e7460820c8534606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f39db58c775be806d3cca87d1ae9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93145ab8fdca7f990e2f40ac78b9c5e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac96e761d38784e3712cb737d96394609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8abc1d29ab3eb9ab004c8babbe25ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e094a9aed5fe70adf944245824a48611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b645119d682f9d7f84bd519ccc167c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf8f9199d61ba101845d5f85114d05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab66fcef7a9992a0b8dd04b88d075c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4655293711b7564e0f2abe47b084551615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764de85af10d24eaf6eafd805926725616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddc752690c5708cb6bbc95d984af5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91500cc7a79085615351448bfd55c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aebb9b2b10424ab4dca79b8dc3ab3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d5e26863c01b045e7ea04c99a2b47620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1c85cb651a7d01955a5e9d95572f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aaa227c99051c7d076c268421879fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18774b81345f7114771b73b2dab7f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f926a438343ea916121de6e664216624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13be9a9fd56f427e79f78038e09d371625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765fa0d378fb5dba6cb71e39334a16c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f31aa07af3b3a2c4b228cd31a80cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974faebd8a306fe2177e58cf13b89f95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316e98a9c6f79793b7fc9b64bd93341629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ae657e6c13156d4a93248642894eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3404ddd5437549f8a5fedeccd365a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541d64bbd49c566b0815806f3ff2117632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1797837c958ff3247628bf7a614c0c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71226cc6b3ae096c8aa3fde64e23dba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b9b7e9fe95ccc6afbcbd36c99d9bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20025bb46226ad0c92b5ce837b26d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe13d0b79b5eb6083821788a30f321c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f027e3939281fcb085b3d2375c38e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f9bd87568f81f19bc4e1292950816639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b05340907ac6004def5d59b4a4fda0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fcefe16b0ef7ff6b24371e23d9829641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91512e81ad2187731b81be43946185642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4f2af0b0e466c6a91838733d0008f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0048feffd7e63fa4725fe6bb2f76a56e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9781b364b3efef733ec89a34e69be9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c86b8ba40f6d3ad00b3a3ab30ea34646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57433b7c3a2cd56f378455eb32e14d8f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1df6ca4f02333bf70980c9db4f4306648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23152ee7fd47250ee622738e0ef7acc2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7381704ebf67e65184383cba6639208650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b1fa1d98f00cbf7c94f20133c12ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810be5446c588ab6fc9fa8189dda791652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924c7bc87dafc310a674ae64387c213653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9ceb187384aba05f90ad8013edf86654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253151ab5a75643449cd47e39909869655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1b5e003997f6694fe947c183daf25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086306dde3eb4e06b973f39558a38726657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ce293e6fefee379a2047f3e52b87c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649443210c7e7d74e73b57b9739a1184659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74668c3acba92a7ce0c9b05ab20ab7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e177b62d27e39b9cea88432e97210661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcadd28c83ac8c40efdd732beac3220662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83b7618cc91a427d57e0715d452122663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d100f1d9f860b2b8f38bc2dad8728ab664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d5b8857ca3e67abccf03638a41d2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c62ba38337cb14f1f6d8afa8f35ef2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b511b3c46cccb0160d9a47c343e1c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c35f3af1277a660c7c35512fa2fdd1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecdf54c7acbd84b1f036def1ba519f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02962235e95d71d1f4f04646a6344c9f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58e281431a6f9cd7b3f9dbd85ede9e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace1030731b078e829c95ec2074b602672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ad6e000ba49fac12796d05e30af0a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d27b7369465b7b6b30ea05f8e0bf0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561bf49b16c6138fca175e41d882ba7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e12b8c99f4668e42b7a6f28e93b002676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c15f5ccf66e75f66420d1a5e06da7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbedb0acdd5ea32e727efccd5cf990678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ba2614358c910d236c5426f8a5fd2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3c331b2f2e1021cddcb38695666a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812942367c4bd024f2f99cfdbe02c85681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84733be13753f0786c306f62bf7480cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dcb8aeff7314515c9a2e8ae128d8d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62011bc538ca5883a04851cfb51ca5d7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e336eeaa9d10b676432e08e4385c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a046408b2349a5c611ecb390853b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d10ea10094ef6bd3721c6894485de687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba0daf355fafc12671bdb48fd3dda0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b43c20a522decc18b94d1482538e4e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367cd854001848a08bd267ee9843d69690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9f4f0692337cda590024a66a90bc0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b73739a667f50edb36a7f4d7e1011692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf610ba4fbe1dddf7c00bb5d1a2a7b37693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40106e0eb88f69010aef3915ed61856b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03e95fff88a67460753b50bdfc340a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a296e48958a754459423bb46990e81696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ea3c2a730fa9f6c7f8eb9d152e8e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d64466068af3dcf82cba396b8378b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c8713d0f19a717cc1a422e6224b06699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b62e1c857318cf0e82d1e4ab6195f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4df553ccb52d013e1a2b06d0b53ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658196864d643d301c1a15a0b916fcb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c47b5740e129d97002ca5c80d1b15e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962530df4bf91a5438435f16a11d53a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035c690bea4a3b8fc3cf22c22772cc7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807ed29dc5678577825aa67d97e940e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de185982818fce6c063be78b7528caf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff473976d198ad15b733bc9cfd12b571708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b730988ff56890513d163466b86259709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4c2d921ddc9837fb9437a6d20ac4a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d74295a0394527beaffcf913a97e25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e81d93fc2389cefe882b808097daf712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2632679d0eac5e2e453365b732170591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b6157ede65145ce5094e12b7299f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ebaf7f8d952759b2cdcbed6501b833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead35cb395ac55a1cb767f10472ae5244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b6f627919225545ab8698da8b74ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534beff13b3ea159a86a5d087d6c58b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36663a90fde84a61df1f19c76fb84b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205502c7bd08e5cc78385ed4fc6bd3568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531922d4c03639d2586830ce528f5b09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ffb9f56b4655a67138d58e46dfa5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001af63ce59af81278230d8c2dd7a9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98250e535b83e8349c8ac459479719112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad3c48315cba497ee1f55e2c08c4e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e767a6120cdcbcf28eb2df01ed3c8b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffcd4e121dfec2cc118147726b505b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcc98c8774dca762e019a891bc7a3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbd70324f6fdfaea86168dd0e4b8b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ca3a049a458b2c2105ffa6c66cd9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c06eb6fadd40ade5bed062a593802d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b3bba99d57d4ebc86a3ce1fa04f5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e45c013d0459ad04066356cdf6466f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c260c57ed4f30e1ce5407fa272a5ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6da1a27972f139457a535c9f593a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053b841add268d2a054885e6a41440324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe3e2634905a1c60fa1d08220ead9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c45abe7cc4d353479213f6ae98da3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac08ad0115f5f72cadf0b4ebcbe10027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ebc2a7fececeb8a25fe0a987a185828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adb531268f3e433c663c7fe23ff2c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef7804f6e6d70b0cf4adad1bfbc3a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8899d7feaa96b1e2a928c319e1cb60f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64734e4082df5192d07ab4b3a689d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5dfc7e89a04489e1417424a4fab4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d745f6b69303b49b10618bee5dd996634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010b53081a3ab7699aa52550a221aec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d06db4f92a7ab6b6d6024c95e614cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e89113610c8d48f7c20e36987350437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a92f5def3307961fe476bb098be1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f7f0428edd1d4c3215c628ae050a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda4795611625d2bf046e3d36406a2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39502ba9e4f486c9a24f42c4e12892b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dc807936ad405032740d67d47416e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793530e5ca677e56c1f79b39006ac5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc97ee0382b05077bb889b06e1235744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c977b26a55eb61e9848e260c0c0fc845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c89360ea25c7691fb512369981e90c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b592ec6fb217bd0ceeebad1409623447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1bce1a15c0d3d0a1f8cb5569d6ce048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b73396c9274cc88d7e6dbc86b66a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59faf4ed0c3053f86ca5164771987850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0d0c6205ee22c301ff42dd6a544fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ce6389599664064885376566c18c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459d3ef864ecf2bc8132ae647e0bfba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be077827e54e080bd0b6b85190857efc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310350b7d944c406e2f94203cedd20a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec30c263148f99b0800d780c5952ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a29a3f6b7df2f357064b0fdd5c455b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e8241b7b0c8b7f288b2eb3322955b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1023ea01142c4c54bb60202641d4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536a207e0b44c3929c7949c16393c6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934d382df2a327aeb4f92d3a83af21761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1d6dcb2151de8cf2cd2f8839f901c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254acb5836732208d3187856a64c2cd763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cb027ea2c94b8ed37e44fda7ef4f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861756fc8b369751d4ebcf99817c696c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5701bdbcb770792050285717f016366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94438b257ec67250ab8866bdba6ae3e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3326f462f9804414f8a2d9c68d39f5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856e800697a5bd525b0ab5382b1f1c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823547e2928b06c157213d700ea211e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a227999b7bbf34a381f68809a7e1a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef67e24c1c1f0efec3ce7f2a4d2bdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c0f9040c28441c31d76edb434801273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6979bd01b372180dff2b3b6dbf2265f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ca24a671c1733fe71d298d6517a5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec69e4c4bd7050772454c89136ca29676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a93c7fe04512cf751310eaea6a0a7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a4c91c8998897d00a970ce344d84c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb55f2864fecff0bf1bce6dbeb27e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52752c60c99cb87b1e01658aa25125e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90ac85fb233721b2770ee85afdb9e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f986b63f5ce5b3bf00298e2af63b4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36945b76c5e821d3ec2f31c7566a3d6483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db52e62e873a0468bc724f0c971e0cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85b8ac4b5cc94773620db6b644befc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37708c057f9e46618cff61d012ec22da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268f6d78f5b5938b77585c96db4ed4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf6c019b34fdaa146ea7b8080b9e2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb2811dcbd08049962c28177783a7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab5e71e1eaf0114fcada41feea654790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e5f88d05ca15bfe3dac925eaf67e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1cdf68ef325478d5e31bdaeaac85192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cfe7c19f0009d9ce9e612a5c244aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4ea74262106dc9282d62a0894adbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3abf0192518ad03fad9f67b8af3d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18cb52295c66ebfa20fae3faf2abe196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb5ad4922e98a4ea7fd12994f7224a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a5eccb24e088360ffd531a0d16a3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fea01e4cf27fae48eb35b3268bbfd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a04d0fe6c90e1bd91e3727f6480f08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40c9dab808cb2eb37fcb910cb57890101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e124684dbf45bd04514ba1268149c13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33300b42d9d46a42db1dc49710064d1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f00383e28c6e96dc8fcb734e1a120c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62966216d0ef0f6952d6b65c4050898105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975ac1af9383c6800469e38caa733b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1a43593158c270d102d6aec66adff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414808929a77a0f1eafa2700e5871577108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dd336e6f3da5883a4191902fb59ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ce9feeaa3d7837fa7e1e31e10a105110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0132a9f1ffeb567033b64fb2f06ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db644c9b371ecd8f99b67ca47268e304112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01d264d3d88cac239b9a48204361ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f20cdd49a1415b80f50efa010c52b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27b1a4320b80466309204301040165115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52880febb32177b865156d5edc5df623116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1a514351c665fd1113a46482e908c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7949e53f4f042e3e0f5075f3019723118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487726f5c65527c753cd46973f945511119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65728219b87be582511dadbbf99fa841120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4e8f70aa144b02d716ec64af0e3b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7407640e7930ffb15046dec75265ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f56e4a8546057f52b7d2a3c9b96a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521de7ed4b4ea0e0aed18a22ab8177a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466b21c4a59528b1ce5a3415d09c6c3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12d2ed02c760d658c2c9d43857fa1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677173f3c88a5c40ac6afd2f0227bb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde68e0e1e694ef0fa65c903d4b8a41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f53a36b63015c6cd2beefe2b3d939129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00246967f01acb948084963ecf99228130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10deaf4416bc27283800148245966839131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c24127ea7485496c1fbeb6aebf566132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8215cf26c55a288f950c6f88fd4ccbf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459473dd3b7d1209e53bf0a604a9a464134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0fe7dc3f00e20a2f9e329e02410d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b633b7d2ab2c98d1c463132ddb2f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2968df0b4a600bc2962430f4b0ad34137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78951911cc2c2c5783dddfd99239962138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fc54a8021016f2782aad445ee00c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bfab4638a83e148a8981017360636140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61511625ef09378f57ae9e5a8c36238141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05432819ffa8e25c435a27d70889ab06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c831dbca180180e195fc82d544c5af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09cf540e9afef92db074ae92a966f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a54c9678a7c3eb23c5f49b90a01a32145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ccd5210036489eab4beeaadc284d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10a5befacd17b01303d2e2c175d64f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da549df33153405da78b596b96d646ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4be01d0d756f951ea890013f4c21be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b82a72aa30b2902de4e3eb59dc1e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4d5a484e830f015ccb88d38087298151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179edb26be841b17071c78c6793281d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bdfe81327baf02daa02bac99c63f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce81c993ccef7ac4d76337ae5a9508154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ede563ca3fc8e87767422c08fa94eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5d1a1612b2908ae005c57c93f815a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19e9026469fe2fd0d4ea11de5ff660157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4e12c0696f01bbdb2f99ad6f087e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42bfcd29187d01751b22de01561c26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a456dd2df644f22806bbeec8d74ae5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3f58f7cfad5f430fa66746c093973161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715677600a2a17a2b030b7e48ad01c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d884647649725c5f0e6e37af837720c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf51adcb99eeaf6c9fd0644f356028164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f792f05a9373feb8327442b0389a12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57fe6025ed7ad8cda1cb3149488c5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafd6922a0820ed089b6188b4b6480a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a82c65433ed2acbd36d8b41362eca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c9dca67ef86f1e5d2865e60565bc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3383d3007b3606d54017ff4f33720170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68030a1e59cdd8870e623e967150c86c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a225b2c308bda63c8c83b11406ead172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfba0d7a829dafd2d912d617c3fec2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f9d0e1931bf34eeed060ccd258d72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3727f3293d4f8b35dd24cda73bcfe7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12060557bf5b381b9102cb9ea2a92ebd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b0bfd451392bbf91ce6ef2d1e5254177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0209c58400cc10eb8eab698bed9599178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff224658c0d5b567de0bd1dc892286b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510a5c14c9157a21b30b518114e7aad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098d086118bc01f5b2f0be3f3d77c84181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3ad7a04e086f209c3d974c5c241cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0b9646905a3b02e05113c6ed58025183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453d991f8125f8fe6edf18e3e6d4274184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df559a570a17bac74ff3dcabfe50e0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce37fb838dd848c96cf44ebd2c44c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038cab423ee01f231144c4982d937c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db197ae0aaaf6d595b3bd72f6cd33861188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2189690cf4c745c631e9ac149b244189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88541f07f9e052694fdd458d9128af02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c7354d3dbfd51e30a11681f388882191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b6d01a350af0bf15c1e1a92e469da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329f577402896f75dd8201a32dc0d1f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea171e3d1a0d409a319bb66f41c277194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c71eddcf1bb9f7efb32412a5031d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2b75938a1a1b0e6b8047ed4d4773a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9320887eead6e49fcbbed1253a4db50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f111c0935c98cdaa1e78712c34ee2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2a09b9116410dafa63663004fc053199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b68bb0a1e2a95cdf25326eaacc2c31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dec20a8b8efe6421b0d692851d3064201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f7eb3be061158d1c91ea318f4f4f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75034063587899d07e52319faac80d78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5d573794112560fc4e6f8222b6271204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a48d1896277ee91a66334ffacd1608205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa50206788864ce248dfba7204203e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ded48220ab631a75b36c7657530ee9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a3dc155397c3423857111b76dd989208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5be99db312debd79088facda12ae6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d7b94441705328c42d9cfbb26edfd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b51740dc2c627f28aa3f7ae419c66f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a35b8121df4fac0a4886891627e7ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b292d62ba308cf32f65b3baa9165738213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b52926ba3d1cec666695c875296ce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b53a43dc94b313ff6641d95067473215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b7b7c3aa5c031bd11c505b7ffb5b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a111011c7eb2f6e4e504494a1e4f0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1902f3ad7e9a26869e1bbd29c543ba7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1abedde0c8787ffe1d4edc545e873219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062553c4031f6e59066b99f1ec68f40b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad641ca2b453bb4f63ecad96223f8682221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d98f8f1f9f502fdcfb00644b8d8e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2314bde1ee4e716581c64348241c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b60571761c2eaa46bdd1a9165e718224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb606e1af978b81c390f4520421cb38f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566b588f99ca0ae90da7c7d3938b173226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd312962ab50b2f34ab526161997d70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0ea313f3183c49559cad3b279dfc3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ec39fa5d530aea9450f022297ef25229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bca49fcd09e8ae77e10fc834c7feb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc4d9247fcce3251eecd8f55dd51ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4237f0dde6ba48d1900a5fe5cba83c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921ae3050057513c9492b108f9f1caf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa7f6af6e9a630609e8760d3031734234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae80ae02f84524da64dfd4428f7b25e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c6f6765ace14ce298fb5e761344f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b312d6930b34561db6fbe6eb7e3214237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8120e3b43acdfb80f219ad0268e26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61b3b6878083698b69a70788bda6ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308a54386f4a8d33a0d6cc886c5a3c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479095047a24be92cb1a1f16dc836a4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698e4ab3bba040cc7e6778dfc78e13b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddada9ddd2e35857a4f573433151ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec9f90f1a3b07bdeca51a4092a25df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e09aba9bacf9b13607051353c1505c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557f176de57d356fee913a7d7e880d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99f71de0eed50a630a9ee36cd06ea7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0735fcb0d74bbe403ef4a201aed1180248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77dd69493cd239894c16894bc30e18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d407d13f398c5d88db821e9e44f65e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebadd0585566b8e2e8c6753661ba0ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd731d36cc6aa02da5e70cdb91bc1d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2d1345912461ba2a3d357205e2449253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037406c75191bea443d95f937d8367b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f87e58089199531066f46506c11f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3912c7ec4d7c9a76cca433a5c76b19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d256b9b94fd3263a4615ff63125640c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e57539b23154e70c1b42cadd59ff0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83941a0dbe27bfad6be9e68e54c6a689259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e739727225ee0cbb3c290273c13a0d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c646d0ad65c075dec7136cb3f75fc5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113887a8b8a263244cef2d6257975cf1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18c2b644feefcede046ca5049d6f9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff8511c5d46c80ce08c8c5763ccb29264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269093ed7e9f93f0a70a0a25a152d87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cc14f53dde4d32caea95385108657266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065762c24e5db0e8b343a74ba0c0258267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b33492fdbbb5be031c74e5c763441268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c122c990980789cf163c746d3f5035b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbafc1e8f3949efae99756141bc27f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38786fb5029805df34920d57975ec9f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d099d015e2cf60341499a8e51dfa6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff863fd4fd397b3fa23ff02296fe9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a95cf043ee1505fd26e28ea597c98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17f37b7b8104e84b4f8cdcea883671275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a321f54c1f7429344c56cedef33674a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c00dcf9f1f8014d7f5e4225e2cd013277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35eda94d9a5796e08177d1bceb3baf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b972cf2edd91f929791ab63468156a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ae29b46b2d1429d6648da98e38864280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccfcbc3253f9e7599167efd5a6823a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3148b672bf4d718d3bf90bce242492e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd9f59ac7315ad7eb9dfbe2ced9b7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d777be5813b16d66ac453d5aa8576d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87047d99f8ce24c9daeec992ff0b017f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d0c4fbf2a084b56ec67824602bad3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aea9f2250e03d628a62817ac882202287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991aa167e3e3dc8d3588eb8efab53ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455ec7f2e8ef758ee82b9bbe5395c9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920216b220f877da14194154c73f9ce8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738c35ad66386096f5316835381dc1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c39b9460f3f0a60318d8d2aec9803292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9eb9bcf5defc0a5df5552b49733ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162ab4212c37e4039be884e11878b3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aec1ae3645eb78dad5d22c3c45799a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a99cf5a44c5b4ab15c82a3deec1842296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e62711587647077da5093a20ba9758297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b7d2b16411a2f2f0844fde13d6f98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323667dd04a145c472b2d96ead6eea4f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc71b3ef7bd63bcd2bfe0334c4cd434300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77357032112fda49a6e8503e7ec4df73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45977e9b4f788c9014a28820f5e6576302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca430c6d2da9516229264ea2557d6b18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936a2c806b795d479ebb060797884b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19056396da97caae168167d6b51e58db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec30e3db35573258b5f1ac7bb97dc7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2655f99a65aaf67d24f9c4fc200b340307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a7822e1c3c3892aee75f93ebadbed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f071173c2ee0d8e6a089e10b9528218309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abedb3753d13fd37e26591866bdb0bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97b09fde0d4d9d53b8dede0162e14b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4434243f09c389eeafe00307f8b257312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d845bf935b3bc285e66918cd7fdb0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387318c6d436df129064da5421584ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ba36666327d89c46b8845988272d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a05e94157acb066b34ba8492dce3d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9657b957cbfa279a163f67374b6c37c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96aa6dad3688ab1d9acb828f26db88318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9528d8c12af3780842f167b76df4b85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da69ec44b413c4355887d800d5bd144320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77464d4feaab49bbeff2af4174767b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840577b1b3852e16f8ee2bb3f2d3e89b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe6178b592162f32447e97af737ca7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb970d5ea8121aabcc9b4a9dac3b44f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f541eebaa1d8141d828da92154c2d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d319d95bb0b6d88752615dfcc271f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8751a104bd9401601169d6185afbe58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f7dcd852c196f8b08c1313d41440e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a4f857f2706bf1c28093f8d14f306329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd499bc179b24500d4f2be68259b1e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0d172e0a5e1743761dd0d43f0ca6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9be82f9133a92ffc9c762c5e600ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec744efe9b7d044f241bee47b131b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd2c14e5a3d8cb0a3061ab7d8ffec7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177a298560caa674693547a48ab2d0f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a10912e1e7b9aebe69a993ce429dde336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2792e0abff4caca6c7bba6ec5ea76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b11ca9d10e6026cb61c7a2aacb472338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72a25bbebdb0a8ffa6cd5320119066339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9580be0f710af5e4c7c83cfb00d0b90340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42992000ca99d513d004fda57d0b354e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff1d05ae85fb3cd75a43c78837a053342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a76f79970feae4cb872a6cdd0942f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3883e93102846ee2f6cbc01ceb469f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f371aa13c9a38f46fff596c277e64d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c707f54a5d784dbd512c37f43a2d07d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaba01f486d23f85558ddd34fef3fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375046d777b7e4ee98d314fc1704eff6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527df209480ad9f6c169c573c39b9d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ada443611da07992b8bbe65e2bf75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb127be77374ce690bf5151884be0de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562cd9563e506e0d4a8a6d3fb0f3bf1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928de254016be335a3fe2d3ef213872353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561cb097f3891f7d97d5391c234571c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85112f9ed73139ff8c4f425b5c57a9fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fcc0fa68f4769c31869533c39bb63356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bbce98f9510f54eef94e7eb55b77e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df4879521afac54c5960ee168234a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe12a74f3e2913413f2ea1cae1a6041359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11f474d1581009526827f44a1c35fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8c288b22f428756d2953959e5b149361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62c3ff8e6b9ecf28ba01bd8a9fe08d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580c86013d87b17391eb179562ff8dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a7807359f7671aaea51fce12e3a9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c968d1fe8c5a6a18a5d31d4c3e1c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e015641e89dd3631aa8407e2562e5c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c370154636bbf83cf77df8df598520f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f4ecc5d2834bb92dbedbb0768bea1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f2dfd6eddbb5f95b250a87dbddcc4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0bc7e73fa27f826250b2749009797370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba91e0254d02573aa16ff55aab3c9b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fe272997b2421066c8bee19a80900372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee0945a68b4b9166260574696cefc6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c52ef15ba3b0d514b753525c0b32ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4dd0062344afb3790372a7891b62f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c6aeb249cf0179823cf7a28f57dd2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24f995ea92af633219d13ba8167bee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82006fcf50d27663325ae92662d35f7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299de60aa5af3917c8fffdf8fbb9d38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6318c081d0c222999a9589d69e0f74380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00192ebcdb7677dd10e18be6a8c0e43a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018575f3293111c1a12b5bb06521b49f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd848909e5ade570b3075f82dac1352383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cce24532ec5ef6f9cdf099238acf5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811ddebede6d3b9cabb897a31bfdf70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309226ab26edd76ed7d3f4f6a06a81d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7902bc576fe3110642de9925d3bdfe8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15219372c9cc335740a45fb86dc1d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53ab207ca54756f54362d9706f4c45389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df938196c0ca5526677c1c70f6bdb361390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a193dc37d229ed663f4aa1404bbbb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d308844addf59e8479ed4c62d1a6ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc702092a9c006b4e71a3d87cb0316393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dc79f38e72c0e659ed2c08ba888e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a9a275ea3e08fc5321041cc3dba39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21370aa3afdb1c60d299a36f208958fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84dabceb918822ad8cd99db317235c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809bcd2b637845c86ff301566614c89f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c52b113b4c1d1c8dbd65d290cc6fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873cb44a294909c97ff484a513f4d12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c883f52cbe862ed6f232924c8a802401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841a324a57a43accf814fa85713e7c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b3cf9e91729cec9371e6eb781d095403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cc50739438b570336499073fbefff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf6b9b8f820d7032c57d46c3579335405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b855b8ce9cfc3c5245f556db6f1184406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee30ac6d8339685164125359525983d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703960086445c600562b3546c27fec0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941dcc8c446d462d6bfc7a5586dcf47b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673c5a3319d6e8b7a4c257ddbed4e5d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01b9872307937f0975407684734da9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30354b1b9df290d6de90464adaaa9049412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1971563ccc16e804fbad80ad18c207413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de3c3396b036f4359f7cb1089b355b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64115fd15c898ca7399f5eb4562125415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cac87b644ed71a0b2ff7b3e2c49bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428288f9a5734f537c0e58ae8c2cbf6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821718de3e6e01ca1060526e99108e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acb27c2711412c5e79fabe92064425419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20942dcd92b2f91fe234511ef82bd2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ffab4e96ce76b58b916b6172ad5df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fd4b347a0ac19e1874a99aafe29c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe881d2177c3a37ff10b3724691e8ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d0fb7cd106a17bdf1ca9d746dc590424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07585fa22ab65421b44385a00a45cdf3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10227f7cc14998e77eb8fd0cae70b43e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f8d546967cda0f7764bb5382b543d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c7b84ed388c4a51c7c22a924c4749428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb963a9f9e89de1d892954b2a11b9d66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917af7bae34f7635bbff0271aa8af39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b7d8fa374537871c351ee4f515467431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d8edba42a91d5e161bbba118c974d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58ce2b4f4a1e96fc9370a087acb9a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf695c727d7b1f7438fbd75bade2f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551ecddcabe7acf1a4f3c2884507665435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540af8cd794d80a2eda89ad01383fd76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f5c43d35053652a86f686ba9a980a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3acca00e61fb6924d3c280c0ae53b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a888f720631ed5f1b9c6530e703e58439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5922132365ca3254f64f3e29df6295a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ded8e08a1ebbae28beb3b16735af1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179979b853ed7e0964aa433812bbf5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eb8759cacb5785a26ac35089c0cf7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c395fdae0417444b5d8c6f177066b03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7b7aee70597ec099418ffe5f04802445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bb58d64228b0d3e1253d8704e0b0b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368eb6fb8bc6bbd97488a92ff44b4b91447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70929f964d66945c7a092e7aad22aca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a820fdaf44134f4b5e6e7a8bd61d04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ff5e9ad2abc47d83d046963a0aa14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8cafb7dcb7919cdb9834c6ec00808451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6e46c532de545282a80a1f30e28a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fa20e2a08f11eaeddddf82325dee7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19775d73d2521bb9294e769e306cc9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc878df5078d3fae359778c4ca53eee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca8299d3184458e755c67732d2fb1a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263fb542a41b755115361dd72438714457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4cd2dfac59bf29f680455928c2181458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f58bbec98ab449190afcd35e525c59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e377eee767b112907abbba093f74c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92415bad794ad95318a51279a798c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6a098f894f44c088b5cfbe75ac5e6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e6303e87ba9ebac7d2a05b0b6d8c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773c05fc9c0789b754cc790cc47c942464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e31691ccac889b7934477e3223abe2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd38c31487e4adf3dc27c555c064a7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d599130c06726ade16def56e88ccb4c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55bf7f8f025b337e22e61256958f84468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d323ec453a7cea0b0b6bc3516b717469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1a7b4d7a19c09230d058a055ad28e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f884c86d3159c2b9fde6a33fe0f3e3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38781db04a276c75fe31629b85a3e76b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c83593109d773d180f70efd15bad6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93159e3cdb698f791c7141fc80a23816474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2c825bd0a0d03faa4eba6de7d6073475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2e779c86a17c8cffa197b830e1054476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eed05f66031f82bdcd5444956b0993477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7713096f5dfaea82b66b1980d7f6d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e992798b4272ce3e37e0d0e19fbf8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d152f827b9b69453f4c956f93718865480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b077a3873c728c24adad684612904481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095272c1a1ab4ceb7b99ba6db718c7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f7c8941bfcf8be6dcbf664ef506c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0fd18b20029143ce530289f3ec24d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba89ae03971e2fb6c4f9439ed3d5e32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14324eba07aac47d4c7f6fb9302da6a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bccc9cec076384b01b6c9af0a8ad3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc0ec2ea78a10d7254609bd43d4e78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e604d3c23525aa4d50e1cb80bfd339489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aeab619735ddb697e03b90c40a8488490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb26d180f1c9994fc03e6ef52ea8dae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4ef2ed0a3eee4b5efd5f20460757f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9794b770fc5814098e538f3b3e0b91493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718d0bb2d3aecf38523fda63557af3b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a16ba6fa434016f82975ba23fcc6c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19a81a7f7cce7f8943f4fae4eaf297496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e1218d0033814a12176997c3a6180497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bbd4120402ac6344d535744a5e793498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c6872573a118d30caace26ed29e59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be80a9abbb6cf8864f0c71e0ca9670e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28ebcf08d363ff504986504ca9da59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c95930806c9e2551af66f7c5ea8217502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a31c08d3d0ec443b49934e094ef846503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f242cead92194ab45f97307d3e70e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b5fc7f290fe084fe35c4c201b41ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fedb330222f01125f66615d9981ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd38ad197d06bcd4ce547fc80eebd8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beead28021abb2fa1ef5b754f3ae42f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be866bb79e4eb160196ef461e1c34bb8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f579429aa859e075d2065ffe095a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa55c62e4253d58bf56aed610c8b40d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ec913e7df58905059623445f2d26a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f3037fa52f1cf69c4b42a0ada7d8e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56fbf1992112f1fbd48dfaa23124e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc492d0a60b9aa36a7fff27be6935cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241836c669dce38459166225b90cfd1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b554600097baa4bd0eb0e629eaca61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397010f73998a0bcd37d6ac8a196ff4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa18976d5dbd189d74b53a91ae56082519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54cfdc417713061f1674c9874b1d0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5be44db960f2ee1a9addf12ee8dcd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8168fbdf0873f1f5db90dc5cf2aee5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e922a0b2c9d4fb1e8902ce204f8151523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbd23b88a793dbe703b97c676a6bab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f35b21d9a309d3ef3586f4453a738525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72e7d183ac410f3a50840fb6507e76526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa34b50db46ccfafa7a0fa6df195ad1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19483d99733a21c75133d8160b6b282528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c3de984fe811204e26689e9b61176529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e1683d83758fece52218a58a9e623530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc15fe94fb742170ca880314b8b53aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660bac59149638596ead36f4c82dcf7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c9fe74614540bbd9cd21d2ad6482a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41aaf343bb03544658902042ec71c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c3512aed440ab4506729b3e5cc4c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2d5d27daa4a93a60f40b562c41660536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774746c50be7aee3f67fb17075f912ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406b5ab4e20b8a92144e34c70448af0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebf479b61be933e3cd3686ff88aac8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f6883cc045f3093d1e5f3892149c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91dfcf577d3732b1f1e305bfa3a951541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e72707c44619393bd652f0be10851542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0b80b931b23ba0d6cf152a33c4928543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0895d16a4c1facda73d874da34571544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89523100df97236fd0fccf71939b48545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c912718efaa5fc38bdd6e921882e409546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df424b0fb4a44f67d579fa4dd96d4fec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5faa1d6e3dcd0c7ea58677ac45b15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a05abfa9c6b525c9215aa4512587d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a01ba2e29c69c1af311fe1ad186969550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cab4d106e32d611818e5ca33b077c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f64e67a20b0c55e057de4d365fd624552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a63e4afb8bf5f2ebdefaf379c8cd1e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa282566304aed4f942536dcecad42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e203177e86272846fe01b5d6d2d5b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eeca7b8685b53c354069395aa95ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f864d523915061e78de3f66abef10b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec37bf7e99dc5b31214f88a9dca731558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd589964a00d07ef3b042dc603da260e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c622b36556fe7722137fe75e1d2660b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28207ac017f5a7dfb4b3ed3f7fed6728561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c709ae5c12ee942555d2ad09158eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2219a1296c2413c8b98f061cd90f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35204d1e5d58bf1eeb82c4f516d9b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6306c159dcbd987c4dc21a506ccb7c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aa61b682aabbc4d3cf6ba6eea616c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9f7ec94459eb1cf284967ae5b8afd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fac02a7ba25bb4387116faf89dc9a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecf68272ce96347f2f33442e730da1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6d709775a298ac766534698789ffb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c41c6bfda1c584df4058b1cfd70ae2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a446608c0514f7fad36dd25de2f5757572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d89245ea379e8ad4614578d09c7a82573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e59814e33a3299119f75f084fe4c00574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6beffb3d97fe7ea51e5a2599b2a4b41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc0daf287ef037075d0e3541142d99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362df12b6f3709ef1b40689eac71925d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a3b178572a990e8bad4a63d2c4564578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bb5747c3a4a2e679b3042a7b758d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbe2d3960f80ae97052fcc5d82e9b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b61ff7ed9cd7d00fc853a85e2aeed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098fb7f68b208a7c5f9f07c21578c5e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb84bed51c1afaaf0dace8fe8ed768583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94353d1aa74c0370654b6a8380cee31a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0adc05767747420a9bab4781792bc7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaf3d8099b3124003b654f623d9b84586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5105a382aa76ea63a0276c86c5e78a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdcf01d3ac45d275790c29e83d1ad0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e238cc0e295012ef644b23a965153c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdf896bc93eb52101bd28abe5e9282590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1413c6b28b37809ad08e5d476092ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0bcfa3f61822b325ba8f1058aa1cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ec2a8bc9f9d291cca4a0dabad21b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0340c6001ebf8788532c12be7347352594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f076db7d6e92055ac612d714ba838595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fea96b49cac8bdb92161aab8503d17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff759128ded22186dac28432f099f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca705c2480514944d840fac05eec28d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930f86612b35949339cfe0fd40c46d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fb72e1e81fc4ca57014c36d789ca0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46402a67d8212631f7daaa1fddbbad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4041e4f5b3b11051fcfe54b96029c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d495149e8248c39c7f6235d7583034603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dc99bce44443766dd2423cd9835db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610b11a065337945efd28be5726ca22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecf88e001aa6a90fa5c83ec4f7a0b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7b690a7e259c3de90a43cba7a93c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0847febd723d82ff18cbdfeec6404608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da2c471292b18368e92cf2e76aedec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b57b36ab274998c4f366db249eb64610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694322ecda983b972d9e8541aba0febc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67f197d9bbb8e4e6480a4efe91f243612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fc048b435cc78850abec15cc200d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16dc04c0b0e19cd82e3b3dbe16d254614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe03e32a52b5279053a2d5cc20ba35615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93599f977be91cd466d40146217b5bf6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2e4f4746c76099e2b93eaa6bf8751617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba428e428bb32c4cebd98475071148c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d177d436f6c3976d780600fd991b5e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9cdd4cf6e161c82d67b1a7f7b1a3b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a9f75f218e350b94eac0edff38605621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197566dbca2a9c2cab265c42c59718c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed50fb95c9a132efac1aec47d82b812623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0573b364c6b522a7972ed3b9d9636624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f43d5439df3612591e509a5355ffe4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b6c4eed6aca2fccc1218de673a640626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a534bbb213fa7bf83b99ee46a8658627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0c651c73d58ff707edd2995e5ab3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fa3d7c0f4698500bde308781414c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d1576a2fad3f6603a95b9419447c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b12739d91fcefede38f747eac995e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648613368297eb8d4016748b137232c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540158b41b39e66d5dc7baf704fd238633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0aca1ab27fb3aa76b9840b0b89ddcf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f8894ebf50ae659f3978f331f6ca7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340542da0e1c5789302cbe7841fdcc9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08037226ce416c294b9c402e5ad790b9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50354e0a39ce9a39e1d01d574e624b88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc19b0a40ec203595030d8e02895181639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f7d37f590f5a0292cf49ca3fec4f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece85a72fb51b785f48dc84309269fc9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5916658d7574a5a3b601ab5fc99f9b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebea2613b7837fa2893162e35b3ee4f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecfd794b395c21d45f8b20017ecad5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f805680c4f88bff6f02207a7c3c30e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6336861ec4d896f6698d7fde1f18c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257d51d0e0cb7993d9caeeb1c41cf99647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee3dfe5ae06543ca7f70e319564bfc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb498eb5ddb9cf58605ee12a363c7474649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f37f548fffaa85f7eaba853311fbd5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3d8f8fe58c04f0c38695cb2d01614651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c01440274cdcda7b41b9b36dfdd2e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471825db5da23556561d2f55071146c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabf53c84880a45909cb0b11f620ce9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4e43aaa58277c134ddbd9a8884b52655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edbe62e0cf07d53a02b2166e444e029656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f7e104effeb537df2bdc3900b189f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afeafab4736a71711642f2a19a60aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433b91dc7c05e20c7135cf7839123a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b176de68f67f660f5f1350f12076d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013c64fe4f2745db5a2a60e6f34bbae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217872d72b2756d4886c0fa94747d7b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9235c0cf9b29c5c9faa55b54b46b999663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89307dd9e44072855347c621255ae59f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c04c07fe437be09af115b066b8bade665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a8d681b128553ed54a4ef443c9ad4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669e74e88f7a2cfabc72b4f8ec8bf14667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1f7e1d4298e0c16608fdb75b61ce5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3e49256a93c1c1367ab5209aa3876669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e48d0bb674aa348380fc235776a4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452910b1de567f81cc5d66c541ae5ba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8d9692b3225542a33e5074b310622672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb46d12e58543a18cfb81f463182cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b85bfb9996d4835ed84df84cd4e687674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87190f96b279ba2a045b11931d8fc9f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3caf808a5c088e9b51f7412e252720676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef5a6892c179d988257d1cad67863c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa8d56c4e89122b1888d327dea8db0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac53266e0cb5ce1cd1238e35ad15fd5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dce6dff5021bd1e6d53590c1309521680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>