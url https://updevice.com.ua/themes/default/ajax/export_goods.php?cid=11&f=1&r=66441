--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eab50208bceddfa0299dcc0ac41e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8a4334109fdae5c3c6981dc2df0a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72544e4cb27293bf3e47b16c14b764213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54833acd97b2090f1a1c38d6dfb8f8ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61424f7ece5d1d6ca8d457292c74dd065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25639fa7cbc362ef38964db5d40778b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfb86c8121ab97ff0b4154ed8f99b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e47467189b4810e75b25d88c16aac28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc776d9303cebc12b0111ace6b4b04ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd98b458dc588241aec3c7a5afd9b9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23a20c703b74ba232bb2d40f1748a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d9c8e7b12dafc88fd7ffa4e67c1a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb25721caafed6e3ed0ba40171815013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f007a817a9cac93dfd572583908810e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490e9f0abe95faa7ae09c41d0bfaebf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ca57122dd4bcb5e6c695aad8d4c0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de821e51b9809ff12bb02e7d4836c2ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc2ebb412194aa860ee2c36c333c0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24973d51adfd3f23d93d7dc53d7b4aa919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38323056686c73fc8af0334453852520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5966290f0b32dba0ca67cca85bca3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e996cb012945cf48821f2867145a2ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a342579e8c234f9b59fda98dfb3cda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d90fdac625c7da031328dfaa2739df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edda2db32c545bdb60a6c026af5a1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8627af918fa8a9395c7dafefbc9962826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca225d8910890629bf89e5fbddb95e7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39911b5511c96858a114ca5b80eefaf428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb366468f75730bc2fdb8696bcb6bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98010f3eb731b2ad7c05458740b3c19730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107900529d1e457405cf3b3653a30b6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08be53570edb0cd0775896b68ab2a5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37b1b6515e3135c6d5ecbc591a2d8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704b1f8a24b9bdd64c943030fc3ca7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64cc124b597c97486bb2219dc4a9dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c4c024a008db0dbeb61ac5e5d181936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3e9613237fa9e462cbb42656ac4d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d43f0ecfa9265a816ed352c65bdc9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32fa39d5304c8ea2916a5bac4b36e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f2d4ef566c4c21e6158377a3ced6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912151a25d41b9890b0d5464c6b0629a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e82aeb927531aa5acb23022872026a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7e975a3c2297c0117a0545891382443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9155658c8c0b9fff2e642615e5bd4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5d62d09f5ed58de0b0c38a473b9d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93c9aa5cc081fcb3964556c7c7095846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71e036fda7f2ddbb7f26744dd3258347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452054139f2b885be8514bf239dc4ea348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e5454efb202a7e4891590454028a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74af70201f1d5c99e057f6b1a05f4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a8864c1150c6e6aae05918ce2024b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868097407f66ee603f298dec180e21f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0a3c943f54ab650fc4127293cd83d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d6b963cec755ba6079c1cfbb28f2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf30781c6e946c0400125991d37311c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7035e86c3ff4a4cba48257917590a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c8245c6d63c4da114e6291618bd6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceddc09e9f8846bc03f5aa692b7b53358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0afe5b3e8de6cf21b60b561bc57dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3de685a0799db49d1116d7553d98060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab387c71efc91deea115761338aa99561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5b4aa3f1ccb63e3ae3eb6480b734f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5544d4149c74fb587e80bf658a10163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943a055e229634c786db4cf9c3b5da764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e8924148b0f0b2d7977935daa2c2565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d3cc1155bfebdd947c663e6e6252366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823511c29e4ed4462a1af1eebc205db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830b043c7cff673f2bb71bb54d00d2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffac4e729eeab3ee133fa6e74cf10b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6343e314ca39558c537b28c22b075e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004dfca813849893151c6f5a2be86de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a969485dc103ac3bf035e63b516b6d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71cbba1845eb8e4770a23cec1aabb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6309679ec6ea281b35a8f51e4347b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1b52187f5ac01323fe3ebec0acea275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc4d50d91766b22d5637c63a6da3df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00791bfefd480f1e5348da5876ab6b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e744a26b4fa2b8fc978a2f676cac9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ecc2728fb463b3bb4f2690899b81c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d541e8a9b4140ca7b864940e32da9480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed33094749c5e8e38676d0d7ce7efc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502826fd93cd2964115b65f462d496e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51786de19c5f5539d6dd5ce34959dde183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864c70653a50e3122a317f43175847184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d12ab62818c2c776dceaef8524f20f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ab642895e0182f3314fa127adbdf786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519011f0d9761761efa5bdbc3100b5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab11927216419ba38a028a65e4e1e2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b7b0a83fd59ae70a930885dfc3bbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df426cecdee70d36dd9ea7d21fa0497e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b98b8cfaaec9369655ce62a4e8c9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f24faad5f2e36b65bd7446408dd59792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f962bbf41abf8fa55a6a962eecb058493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d78d2e80c20f04611322ba5b2fa86294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e3adaaebbead05f7215bb8f3f81e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077d48b67533144f4726a512a397adb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91834d1ad06140801200784b841ce92797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e11df6957dfd61e6be1de0c651be0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924e31f87fe89faba7163f8f210b63e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b46491e1eb6beab1ab8a1440ebf596100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b171913cb0371df01f19198215cf716101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33b4ef12c2a214700ab93cc1c0e229102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52017eefa8c3e95db45eb6f4f336066103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24db88ac90ba933dab61deaa0d764c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62f82bc70001f8cb60e4344fa81b96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad9da7022e44180eb6c18fe4f812a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488960fbc56bf13c4c367eb08ffe3913107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4db632abdf9cf7fb3b164892db1bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f554301cd260aef9bea05102c3556109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91aa27dca739522ea75828b8030b4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfbc5a14cf66920553f01e6d52eed1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be521fa292dfd8ebbb7fd99c829a0e9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38710d99346ae81fdf8bcd17d0815e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac736cf4e7f6b012228f330901bf0137114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7be24fbfa8126a90a7a6651c0bd87115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f8129aaf3c08b6a074df37b6de242116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31645b6110b39a8e8b37168c604772117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e158e3c290d7a96863695772dbd713118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fc721f2135c177a1f60145550a204119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d1e8e4291c1947030901d2a3fbfa5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9ca430e091510ad78f57993d8d3a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d66369968256e5233129a656af811122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d9459dea043a5e24b71e30d4ddc10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d62be8207ff15ce54cb1f52d323bad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf293f89ef7fc4ddd60e9a3a385652125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c15723e765bea70e19ebb0b341290126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4dbb21ab8870c24cfad9d46dca1d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903d5bc8387417a171c4720e0b2389f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052caf98ceb7bb115dca14eed121d610129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfcd539d0a771c4d8bada324a63ecb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be35bc44571d037462be9d371793471131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cebaf55a236d63258862af6b61fa78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18303010907e0ce283c5027ff8db53b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae439ef3e278eeb9197c96e5355d70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc227bc99e8165585f06231efcdf90a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384784b186bcd1db57566494dd7895af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc24542f6797b7028bd42d33cdc51fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af782be896dbd17570b847a510ac58fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278264f46be951f7a8aec63da43771a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766d4f63603016f7d430c1cfcb43080140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097420656821bb478af405f52869ec8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f37d8109df04bd0b7ccb2ef9e24e34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ea839e1c3509560771c76409d7df0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f936b143242ea6fcb3b1b77fd17ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e15bbb9c99e9428e727fe94b1bbebc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f6c67b4c5fbe6d36737abb92363fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3cc8724f9dcaa879c9959ef820dd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c69aadbd8a4a37691c108d1d86561148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c275db637482517b2e12858b6458fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e858fdd8ece9d53df61fe82e81066e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acb006ec0fe34e21efc97d35e92fc3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85996fdc29f0a7b6f39f6cbe6a6154a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085f1afcf5801e50bf5ee8156beee5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226106d266edf326e7c3367c13c2c2c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6f052bc3c83353b6491354e2fd7cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0bf5a171cff63fec7bd774a4dc3f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fa18cd26cc8483e523868991d6fa9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e45b09cf4be9cff402fd198a8e6f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6e867b10981d6680b7af96ba3302a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c933c2549a75e715b64d0cadb050824160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cf85febb473f80a8d8fd06972ec09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b23b5d3be751d6af107358a188c38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70338442d94958e616304302c0b0397c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20238ea550db4d1c28d87bc9554eb09c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273be0991ed01220582ebcac674aff25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912bd81a4cdc252c28192ced8c9f6bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501ff930c37a8f44df85868b77dd94b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302eebb51f2b0004ef1b2733a4d0634168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f6d2983df8b1e886b8dc20337c7a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243dcaf6134d53d0bd7677d658fcc83170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729bcbefef7ce6aa4ceef1d1422d490171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebe66ec648f4d49823cb7a3ca39e09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0d4ac763aa9790427e3908ea85b25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e8b5a06905dad78903bf20460c1e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ade0ce80438eb8c3a22da002e9f16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65d2f3d5e5827c137dbbbdbb79b6d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937245eed78ae4a25f62a11f699e172177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88b6b80dbbd6592ba92279fa8cef55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fd8f77d1efea7e5e3c3fba515631c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4bc5105297005397e5600c8fb7748180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b6fff8e96868d33bedd36574e23aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219da2aa10a9102396563ae7cfdd3fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3fa55a308f3f953773433ba52360f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e739208748c5f74922ec5a2355d1973184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcbeba8af4b0d96a3c001d19b955ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987aebdc686156d5357bad9039e950a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360462eb78148b0fb168f1978049ed11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441adf1036c9dc7e40160380292bb41c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5b18aa1d4177f9148a2322c29c80c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c310b0a6a0678a72a10f7bf9bc705190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d54d93b230992051eca718d4d7871191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cd0d1e74c1b2a58e7e4cdf96b18db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e2ea0766e322eca34701e742845e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f78bacd8876ab1b0fa87b9895d22c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97073a371c43881d936057e6f03881e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f5739e63a96c9a3adf2ebedcc3b3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d89ee28623bb54731ca6ef57b94a43197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f192465a38890e759fb863046ec257198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0635756ca09278d1074e656aa836f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd32c779ba76a1fcba7a59143e4b77e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6d89a0d1e2d2adad36a6e1f2bbe0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22354a417a6c57719cb5f01a72c615b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420555c5603c900535e5c11168025f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1c229eb25bc8b281d1dfadb36880a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d3625cbadc0f4986675407b281487205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70b81d6f4fc14358c38cd9e7635392206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac115b1482bed4de59ad165a1a6a9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc74c281f910282f306f76eccc33c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14042692de282c7eef9d0a4c2ab66f8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e77666b453b85b6df346a957afe945210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751acd224e952e00546157503b1bc05e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173f73c5c88b86b0ddf147e50508d10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19dc9fccacd1849037877b8d2058a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33f0f6c5e796eec8fcb461eb7f4cce214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20b5dda348bee7be62a1a6330cd785215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a844119ddc07567de7b0ea16c3e9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0375ff82fa9eb36be976a73c936c75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38916da58ae2ea73389e8106bf78c51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338946ae602a6ca5688682a30a6d553219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d60791bd0db67e307757980a226c41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5c66b4022a3174b970847b8071b10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471805585b451cc594ed1d0c788db110222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f706f11174748e07d4012a0dcec82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de20da7752597e43916ed301f1b2eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f2b2ee5cffaccef00a46541d837ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae985761d70de28a4a2300e05fa1d04226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3f62e574ca69f2c9858094c86c9d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2515951b202fdb935a7cd7b9382b45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161285a861a66fcdade808197dcaf36e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f456205a55f77f30fbdd79c51814f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f814f6cf95beece971fc693c8b341231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c3f4bde94bf6e03edb6ca34f364a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78d36268ab1bc6089bc770448ea108233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98629be22d468a90b0ff1c9901188d1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a84f2d7852d28c31a0c6c33e61380235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade954f2effc1a512f81980afe8adb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eb00e09405e79cd9961d796a5ca2b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e8135b26e5eec206c2038bd2ee652238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be681464bf5ed29e35050e71320364239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b3f3ec7aeb09415bd004077f7c6fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58bf55bbeb0b6c2257148f74aed32c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c4f5fd4e2478b36aa299bfc7b9dc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa8e194f03babb78f3c826ae578c59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13003a2f8ed08d071bdd3b3ff332092244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96562da3aeeb5576874afa8d0569f8d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fe7dd6c0551594df9305834be0521246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945d1db89c312d960a4f173c78bb459247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3073666091232fb7b6ac2dc7ca86d3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3b0a05a4fc06dd16c4545df6014f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f871594ef8fb3a811f99374da3095250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd4d1e1464c34d67711b54da7fa021251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe66881d0a77a3ae6cc4c898b365fac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a43c9b57b34e4e99f3098cedfb018253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2c5dd52d68d3fdfaa59a2999efeb1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87a9460a6ce8048cdd9196f56e1919255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd94a7093f426d4de48ef468af0ff8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90656009ce00a9b0f39090c0d1fb7b70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afc3434db2e5505b2aa5c861712ab5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7064c4d01174bcfb584dd0737b3c3c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac46f35cb6fb4eac4a008316c45dd7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca188caa6e5ce59d6eeee5f9eb2edfa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64129e6184c1ebdcbdcd0df5958f0d5e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238368141a063ee7b4174212db2fe526263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248e2cdc5223cdf612e53c50441cadf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbec51409c7298b605244dc56fd5910265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095883b65d39fa16ff8fe542024cd921266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aa9b660d89fcb2156c5787cbe0824267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91df773cce0f928ac0fd28e6b04736268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ab0beb908076d7c20ea739dc04350269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c372901d954ed688526016fd3117644270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d0dfa7de5e88c5ba2070ad87761ee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8502bad1ae1abc79639c478cd4ae642272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8f7b547eeca7f2c455ad1dc2a24a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2d737edc9acb32370e496126f4cdc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68b6f0fa94c1f490404c842829166c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e7073bafccac9ff5cfb45d3221940276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dfe0d4214700f78de4bf7767e304c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48222fb0bfbbc49f21f76ccfc1fcc87278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a17ad9f75cf74f665a34717ae02db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01b2ea1b403aa1e648a3c19baa4044280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5978efc8fddfe9f13a0289d6fc572e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71663b818be08a335b6ffd62262f54b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02bf2b33cc33af80c4f130734ef03f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09318ac88d28caea80923a64b36b36284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8444deee41ff34bd165bda8f4aee0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82447fb2da7549f7ca4546329d7327cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76895a19275625b2af335a4c0ceda2e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b15a594475a706b7ec770df704fd9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506877f2385cf4801499590326046862289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8fd0136bcd45143f1bbfdfec4f8be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c157d58f40ddf703aad327ccd6ae9d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c570c144bff981b31f54542ae3e3091292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb262b76530bab69ee05db515bda4390293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db163687ea7a7dcc9ca4babaa45be2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390b4d7acec004093748bfd4d34a6a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c24b5470e1ca6a15d6473717a21288296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fdd3c76f32a0e0751260e8d301862297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513ecf78c9efbb8564a0fbfe81c5f5c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de72bcb8ae2cf597e1c59be19d62f44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35262f88a6a49e29192c1d1ad4c59d70300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a937820faa842ed7d6e6b9dbaffa371301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce6ae79efedf7aad183437a767729c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164f7cb4258dfaedf741fdf6afcd375303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73032838aa607e97ea400afbaaac8b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbad7e6485f4ab5c4634e86efecbf3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9989e89e85c2779eb99f371757d40d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f36991eb7b663b5d7247cb2d153070307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d848c2e4205b46dead366f63c4b7817308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfb77930c8f314508524d9bb9134c0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab040f3f28645adc96d87872db75e6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6188d4395b994f0c32935c32202cbb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43d4c3ff07141717b20551eda2ab79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277599d5e1c22169c151e831af7eeef1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2ce51c436b153865975de73b332b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28513d57a71dfd886d340aae057e54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef9e6b195d9aab1602762096f25260316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435866af9ff4f0429a6f1f3f2a9003e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804f882054d2cc0c8ab8683b352fca0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65513276830df93af6ed8268fd6b9ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59778e63009687fcb2997e29e18880ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0e7b94278650ae93b030d3748f02e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cf007c5c371f27b22fd83a3507048322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0b857ddcf8e91b6ab78100ab689e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaaf5bd86b04cc02136a7c98b3bcfe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c624c70fd6e1c4ceaab887f627f6db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbf4b6eb676f72d1db493903c271fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33ad666d280d4d0009374969d0209e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5673796642dbee0e8978349d70c627328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64cd7509bedf008854786883cad1d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f728a7c86ec4b4f0317c99b4be92686330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c489b2e743eaa9fa816085ca0ace8c8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdce19a0a0e2759e56a6a50bd999b43332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6a5a248c7eddb28be9989de28fca6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69c508f93baa818d5a702c6d5bea13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf90c123a504d28145cb8b0a067053335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ef24308c6dc9137832229dfc8b6ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e1d97074bc1dde75b80aa4149c109337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46c58731a5f85f45bd16065650fe2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c58a9ad8fc70b4599f23bcd36e226d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f2ef40de749c380bb9e58c52bd585340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b3a6268572aff7168f9ff8c7f5f86341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ff7a6f77c2fc2081d8e586fedb82f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b641644a97ae228fd9b6154c28107a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a26ecbe1f1e8f1f6dd0505883e9e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9ae58a453529136ed66318c2f4bee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380095bbfc05b31ddedc7a5751b7a7a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a922e6dbea142c5d91ede746b2baf1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf969f839ee6015b72268b9833187b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67d723e047ac34baf72560ffb9a273349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42e406e9102f446cdba323113f440b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991ccea46457086c1851ad8fb3831dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce73d95cc8a28be5b0bf761c94fb80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13981a429fc71a2d832a129c88954165353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96b1719992ac6b68a44a88790ddacd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64beb4d23508b44d9a67cb66d4666e01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81a70063e3b652c8298e0868e4264f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeff2efad050da34889df218744338b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9406ba5ec400d144ab96626708e43db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690190cb531fdf8a29407c8f8ba44f0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3876aaf29b6fa535872e323b798742360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e4387b73775731fa83cb0bc21eb7d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fe643758fbd46e0662722af31090f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843eb93a3645c2e893ba9126bfb5cfe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3166a3c42d01fe0cc35c4457245b2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce32e06464def96d84d8889d601f50f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c217aa070c1868e04057926624f0a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460124d3eb9093cff621d96b52993e43367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f25911bd0b1fd7346765f6b1e94f9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc862d5f392aaf36d169af08943cae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06534bab5b1c6f6eaeaebd7e87bf46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e8d7d67a7a1c1a41939874e222323371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4ca83b2cfac69afe6830d9a608fce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acac6c1c304b787c464b54630b95282373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eaf89b7b6e155e3801de54fdc87d45374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483d66d44ae84bee1d4a126d9d0e23c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adb41fb6deb672dae4379d297c4f17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f622626070614731eee45e975ca727377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19877467e4c1a82baf2389c0a2d518f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5496a912954431393ee95c6c3fa1d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5420841d6b8c00db764f660311e62d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a08c96529a0fa82a259a285ed433f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2377a7a6eabc57b8eefb78b7157737d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8c7e524a078d79c04e6427e286bb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466f2fa7a04d1ecede2a9e3aa7f92c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b867c44041a4cd75487c5c19c117273385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b65760d720e1aa317287dcf8212d40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2d1c8beefd3e0165f2c90ca474bd0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aed870ccbc7de973037a6a69e37e81388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ea89302c8b7a39aff53daf77f30ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548f4be866f3902e2e32700ff5274ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fa3b9852fca0df7827931d91583ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afecb9555a9d7f416983361aa67a30a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c92af033e8be9ad23647863981ea4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c7850a1c7e7c4bcc9a54a93a9b9e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7358650a53eb6f5fac42a9a7208a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cadb47fa92db8d94f2072929bacd13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3afe28596cba1faa24ee0e89cb094397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0be8c886930b26f268dc4782dc58e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b8e1957345e7796f03af244eae307399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998ed50b6e243f3772ca4eb21dc536b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb93367f1da7ee40c7d8c4c16cda686401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536a9fc5d1a16e329fa8ee0531d67c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37357a05c645850342d5254e733bb747403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bddbb25c4cf0a4e9023282d2546e20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b11943e97f46b1db64f1263c8412a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231261e5f86e7c2ad91671c0fd4479b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0684c129cd200837e96b793208abea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db60d4fb0ac33a748ac079fa70d5c84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3224c09bd6b2a48343efb3815b7e9e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf33e0f499cb7ac9ec0edc958bd3c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438f9c60aeb1686aec1b76ad9a7709c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb52f7afe454db329900377a5add43412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394514ff23071c53374acb2e2def5dee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498c2da5ff800232d2e34c4965824ff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f303a4ab4eb57d4a45225ce97ceda8d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076897c30dd07a5d69d8e37abc296f70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6e6bd4bc095cb82c1b2f0728757b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83de5b683a9875881be3904840fc3c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e831dbff31efb35e37d1ba368d180419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1e427cf362ee20755e2d068769d27420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac1fb04ef02eea5d27522aee5aca34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa722763d39ad6919f483ab8ccbd163422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cb4fcf4ec14e15f768656ac333d09423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e7eebac5964d7e211376d90e79835424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0eaabf5a027553ca4bac6426b5d680425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0d10d87f2e38a1d684cfdc1a357e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa712c7aa66d304b7d560462de7c91427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0256f0efa3b89cc63952c9c4f5425c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59567c1c812c2f6c540b1df3da8838a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff2379e1d9048f88cb7ae5f0e32047430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ffa64d9efb905889fac0a49067d5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35579da729f13c163d80dbe7c341a12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d860032479f96d7a1b3fa1eb769e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc004fe6a7658cb85f29798985b551f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43aafb8071fd49ebf9fe238aad6a4c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220cc8ae6722bae2e0a95dc93526416436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba4547aed4688645e8d0591bcc7643437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d970721812aa66c392032c00ac52e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cade018b95bf30e7288dc1602e1223b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7db3c53e17d47007492d7c7bec5f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3798dd4de83a3f5fdc798f2af7458441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047ebd9d2a3972e913a2b6212ea44e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c13704d7647275d63cbbd832304e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f8fa6b5cfb6951626dd5535240921444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055eb51bc22c67113ccf38b16cea97d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3324087c9a3a27537840b60da8999e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0fd7bc2c35e48c1b92e093b242c55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740e20f4038056e662245685bc2b3e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce2b5b0227730d6f6fcee76dff3630449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6ae1f2591bcae334774e130430d20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285c09d5f50abac874427a4c469282b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db7e8c5ec3d02e7c43999769e61362452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84661e58b5166c6cbfea77f510dde1ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b3c7b5c81195c7c023c32c15843c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7da34089898cdf18b15a8bd4c5ae73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795c2191555445463aabe778112f8fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3cf2966f8a66b88e742e4ac70b76c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7fe79bbe3dee88664034a7524a2d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76ceb3fdfa5a3f7b0bb4ff140c64e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65850fbc5f9a7a9090f7e8becc9cf3a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08daa2d90017de83ac88cd5512a8390461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9b064457aa2b21b2317192f5fb667462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26c041cd1bcf668c8deedbcb889db1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39804fa7c9381af703fe9c43354233d6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27ab97c3e7bb00a768c68bcda58193465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6a019c48284f2dc42771067a18782466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be220638e96b35835b0d9d6c8cdb2fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2b71a299831d7e5ef8e2a9905e150468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab740a4a9d88b4451b963333082f10469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f028c8e4c99b07636745d14cd0127470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e98e6025eba34ba909b51335c2b07a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00295298c548d24ea0434e0894c9f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a407a107af455f310410c7effb407473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200925cd694ee8982afcb97a6f284250474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a454807afd7b058469d2678d834eb3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5637b760189fb998f2b4898d68e92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2144c0b4708ec9f1ecbf68f8f6828b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82253e381bf84b3a9831c3fe801c034478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb493716ff46f4f254185a544cb3b7af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564386434708423e5b141090672462ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fd767a0ffdf7580e3871d59a5ea0b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fea8e878d308a9d683a9b68aaf173482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a463d2df6f76386e2f9699626274df0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131275542e56aa839bc8fa8c33d6475b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf15519a8d9747535f6b0a349a9cff5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d51fa160ee1236df34ad960059e018486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d964b0b3a40d6889bf6dc799973f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d282803bff58a6be158dee69afaf2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7065e02771a45691b9f1a4fb7e3cf4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbf6fa0e2fe911105e8e38f03bf288490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b550d0df99956c2a342c1df1c6783d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c6aed599f8ae72ce09f1ed60eeb74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b080bbc423c89b648a93d592ed5bd0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0d8f17f20597061d7ea811f5a5a85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7a729de2c1b6cdb7cfb871d506d78495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa20baa3f4c102ab0aa93d1096d677496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7096f1750d6417af3000bb8ad3725497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3f272a3caf0bddd16f9f7a2b7e9ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d64d3567fb6a34ae20198ba85d18f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c5e29be0144b4d6c9a131b7f83e65500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880a080f146cc54d035ac7ef9507093501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0ebb31dfdf57840565a4c6a8c36ae502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f58f37861ac7e8ca5e0767b6722dff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1906f5d925874b872c3da1bcfa34c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3ef84cbc07522749b94ed96b4894f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edc70027a78da7c643f7a72e9e1bdc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7378f73709fec249c30b04be50e2e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366211a3d6fe8c767373ed1c6840200508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e50950262da2728fbdd2c11322be6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d450a77edb52aa7102e7cf9f2d3fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9909763533a14518141040833060b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d21bd1a9b68c15077c8db81e7fac7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b22e0521927a52afc4390efb24ac6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b94ef05038de3228a9ccbcfaa3709514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bf1801056c6737e78fe9af7cd1389515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17c46dce7297df59d22354a2e34fb4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90090aa453abd43e9e5656e5e81afc86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b69ce112a8260e9d0c178d32efa638518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e35c8aff3e41a5e2a0e37c8c4b6f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a84bc5077fbd1a4911b22ea56c69c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96114988394755a2b22ceaa1bfefac84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b196a5f36bdee92e4f9c7af307706522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a7ff2b9421f2034395b1323eda670523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280eb38dae9bfb5c7adf8143f469ccb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff601dc443033d55b88956dfc018eb16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0753c4e9887c390398717c73a4e5d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea991e32344d49b6f6b02bce0c63ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fe0d4c42b8f748f365785571214b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d51120f8e4d86cefd289a9c60b4506529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9010b910a87dc9e4a315a446e9361530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32d6f4ae7493468a09cf5062d2d22a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c4f94992a0f3fca5812be8b28bb8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fad6b37b927f255cd15d19fc36e029533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a272e939928ad4d89544cdab773c40534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabe5731df83439185b561d8c0225d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7f3a422e8983ba6cd09ac288acd13536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d894d395194ac2e0f7a5c30e579451b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9141c4dcdc0efa8b2c204eb709c3fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cac78ed04f9f6961c096fa3653c4a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0784db82c5ba6ea98cdbe3a8c03a84f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89092a8b64da4bc5eb4bc026c7601208541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dc7699ee9ccb2fbb441dc8f030e8c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e18c9af1ad261bdcb5d25079b4b86543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dbd2df4eee4a0c8fe0a04c09406b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5190b0763fd5f09aaeb3041c454d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41ba8e9387a576b2f8ac6c217d5e26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94b76131223d7b1c3a1b965b4539d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c845772c2cb74b7c27fe8a2d81c56a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78d421e849f38190e0358d5ef42504549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85d6c183845073d390df2bd72bf64f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9aa9adc57162dce8d35d63536ba69551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6781e68cb5657902eae95eeebea50d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7617e22013f387669b3a0be675f4d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c4578f56ab552d2b0fba4ab41d203554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de8971c3581e6df726b7ac34abb5c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce35ef38b680323616a6985c3393dc6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a33137909e8d7684772dd00e2bee2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2e050d3e4071143e4a7149e038f67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562c9b2b00d58e1ca964beca1cd44b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228b526789156d5cfe58a47f20f8287560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e71e8f866b26ef68df26b80fefb68561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072fbedd2f02e5a2b01065dc3a6356e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b84f5b7f104dc5592d99dce78a9c5d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfd70b9e6665fa5729132308e04401564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756c86907ee433a11f6c585b1256df0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b10d82feb61f3aa894ac6e20dfeac5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6f6712ef694426723fa3ac98d6b63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02758cd4ec17af58c40a39ca5dd2f87e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1f9e74a26797703edb78c79f7b9fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba0e6d990ae4b351bc54978840c72e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e04458d89e4844311e5a9f45c6fdd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f375ad12e05bfb59c67eaebe431daa9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a2a3fb1dce3f01fe106072b7f3086573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab87627aac413b4fa7f49143b01830d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294f2abbb205f9d1c7e10205a69ca7b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b96e885605ed9e61d762e2bcda3f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cffc80af17b21ac9ccf3babf4ae029577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df1dc0a41dbe43dd5c08bb79ca2990578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234c149b9187d5d8b907ce34f97353b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731819b48771c21fc27caa55046f343580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dd2a622560433efc87b1cae5f53bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af62ee516056045b6bd3a453fb43f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bc17ffc6cfc214df4c92f83d3d5bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70122ce14c9ce0ff2e515231b3662a16584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4b1e268c54a55c6165f44d170532d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317bdd1c233d3eec60089952420a57c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d8050fd370da4710bd2fb91b3bbb9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce704557af02f12f0a8a42c904f530588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c7232478d51574b35dec9812da13f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7447d4803fcc5b27b3c4fe4742722590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e5485f7f531b80512db93ddf40a34591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaeaf44f3fe768de49dff705bf96ae2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991976a15736126d13b9806c1a2b2db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa661f3d1c013cd18d8f4877b06d216d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a573615443f2ab3c0db3784c07849c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d6b600dc8031754588185704e91b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c981e9fbbf0d9839f0d5b6828100d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55f7ce7f03427dca92e08b0642690e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1c989e6513cd37bf8d3783ce10dc4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f884b3bd067280ca7c7c59e41b3d191600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb2e892ff29bd277520a715142ec6f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a95f5ce0daacf61dae81b88e160dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1aa8cf2129b2d17b0284dcde8f747603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50cacb00c0110337ae3364955f1c2f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbcf1a2990e57f37fc1c7bec02090e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057427d9e24c7505924053bd6de767f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf56bbcc4dc470e9d3701c67e221b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276da4f8248b2c79f7250679a18829d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b30f44c95d537ca9dd8eaa6c62f65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31a02d66bf199c569c94c6076a839b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ba105e2802623aa284ed0bec5da22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86983ef5463b8adc2694118a85bb05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99446e274884c3041118ebb9b748aed4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4964bf986de8911039cf9ac89d3c6e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6a1910062d74ea2813b9b534407f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a459a176c67244a3848cc154298b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ca76ceb0e00190d9d7cad678bd6da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed38158c75cb76d66d71d3306819fc3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3778f453e616fdb833526ef557d86f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31a81b94ddd330753ef56b866154f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933da0aaea4ed9ba84abf0b911dbb99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d994ba701db5776c5648326c5cb5dfe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cd5f32e96b63437d36a8150deae88623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e67cdea53585f8c33b6e2b6dd19faa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230faf5ea5ad7992cdec1fb8b2380f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900b39b058c936888ace4029516197c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5fddce144247c597645f5f30bb041627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bbf74e61ffc51d2642b3e9fda3f6d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508110c2a44eea1f8c61eb80c640af3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd0f294058f54e77bff94e36e88415630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1be669a025f6d336053afaa2f85b6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e73fc8050a276ea15dd9bc93f7826632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183a69e1c187cb440303d8f7e05de75633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7726acb50766e5d4428e19c8a2ad7df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf335adc26dab4f732dd8fdf94bb478635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8497595162d4a4be8ff81de11e930636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139924efee4cf6b9b4624a8c7cda6b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8310bf07e15d2c62827c63fd7ce6d94638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e248ebdf37c557dd9030603bc85217639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368572d2381376dc87693c90bbd4fdb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17b0ebd9b55f047703e8510b8e4631641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbd53ae33398ad001ce56ec61f898d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d21c29eb21ff07b4446e27ce4b6fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606d0ddd6a78cffef1363b729d2a265644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a2fb72b9a26597de6c8e71b0f1f8b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79dce80c134e3086d693940d1da632646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde055ecfd6801f09de88b2c1ea0bbb1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43faa1c6c179c42aa045615fc6371b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd83a32daca729e0969b323dfd0385649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52766be9d7aab0fb63fa93cba9a5ebd2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aac6ef9a3af51181a99d3325405ea7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baf72be1489b56fa7bf0a2bf9887e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88061beb69fb2454ac0df0ca017992653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499dddd06653990dac7faa0e6fb0854654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca50ee13211e1d2d82b230e43fd9fec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6bb6887f02842c8bb21f3726715b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994919d1089165293f1ca7b5d574f3d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed48b89ae2ca429eedf1941da19737658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027df4224c2236612b34a3068f26ec6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9dea3f7f57a484ca9fa0ed6abc4ce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6f7efeb4563d0513f45e347959744661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4a1ee3a770a9d8a1a5fa86e63fce4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f359c347f97c942a8015b1442e542663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cd52ea6e99aed4853d3b157170f6e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838a2dcb1152f6617d226c418a715f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb715226c38f96db43baf2fb6f9704666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb33724ed873d720aabcc54b551cfe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ffc443c11f870d16ea3ea25595c6f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14b920e5dba08e21e238e32c9dcf0f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce573af992f1341f8ecdd151ecba4c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8c1c46fa0f402bc161954e8cea760671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc433cc2136db3f9566023cf270cd0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31142e8011a223921010d39a6118dcd0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08e171387d369fd507de0c7cab14a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e03cf5ff0e33913402a68f9eddbdc8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272989853953d344b8ada3309b68850676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a16e7c82626594999333ada888c7ea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ac2a74e300da02171323422e0a12a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce4c68e13f709708edc797c3fafcf9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d21be7df17ea2ed41aa56ce0406cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1cd6fd36415229c637a658412b74a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cc0341bdd513f6316da6090f7103e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2eaf98eae3d4ddb96f3531cb68251e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b447bcc10421729d1fe5ac7408db7a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da650033f8cfaa4e42c97c7467bb7da9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d63996e4c69a7a089aee1d8bd5119f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44302268186f5ddf6005e5660740f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1234cbf366a8080dad05c6907f8878688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8a3c1a0ade0c67575a9816447d17c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ebf3555522a62cb6d57834b0e1a11690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b1a0d97b801b487cdba0f6adeb29b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cb1cfa7a3af2b389898d3021b2a38692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198abf91cff9c036c6e15e92c9c75edd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762938ad97d49c20d5d3d8ea62d4b5fa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80caa5879bc19ff3f651fec917f6fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3163beab1d156538bd4e2bc6484409b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2eb7c0cfbb84de3710e25cba93f7a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb90e9fbe82db149d7cc6189465f1d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd4207360738d4d5594ee9ecf20daa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa71960e2b47281ea101ded17de10dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e22d840a650b1eab410276a4802319701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93ca68359ffadc90ef38a3fec50d02702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6874d4aa626c6978b67674102c85a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7523626508da84fc6d1fc8ff38eeeaa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a793950e1d91290f14f3381576525705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220f9c317c1f6db5fbe567b34e82ee1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ce890ab3463291bb4618a25b2e60e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0d8af1b468f99e25f96946c884655708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3400f7c7efa995b7f2365d9a51ffeae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7b726eed07369958c0202e3f3b96a710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93c34b162231fa60c3b1c82d122bc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847f35ac47e78c143051d929e3229eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52704a913b474c86ed77d87b8b6fd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e361556400151625e028bb813fec75d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91b55da364eb19f841054088b5ee715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e226dd90e0627eb25f231cd5dce826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fc6ec0f21d274e0ba132da84b84757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d8ccd8a10ebd763c9515bf97f202f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fd1211f4a2b205f1813a49a61bbdc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3486d87320dcaa83fef563cca6f52610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023edabd9927f515fa6e412800059df811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a9984b63d372069acfd3d25fdb81f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa732794c6d00c8c37be060a2b3f0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9071325a8afe620bfca687542a1be514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5d8b35fd4fabf81434221e490366e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132a028ed3931715418bd67bd0b839016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf512fd3e4f2f77359705511e5c149d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b791882b875927ef177677e7fa25b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a2a0f86b8e20c02165d5adcfec16019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f806b00e0df04b1be159634e5599ee220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46bf34727774f12ca73266e68ca8fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c17129dbd59deffba0622e7a72ab4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884b57a72ba4fcad44f7aef1986fba323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23cb767492851027f9ec0e3797d2a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f2a861fd18b6b4f1eb7bf7991240d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69671a1001ad75574dbbbb5d594d628026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5504a2cc08b4d40e6f53ff64dec314127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62def15e7f71fb0ac932245a961e46eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb72ef47e7a7c7c5195fd44a07419429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708512eb99bf9e09073969c52d3d894230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec389931f4dce869da5fc73fd444cca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00109ee8922e731b61e1cf27e7a5a70132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616840de678d26c0ee0e8323b68591b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e874532e0c49afd7a197bd11ed324fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6f6cbccc6da207039be83a86f17b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b21d1df0fce176f8fcd7f1cfe343336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385d4ee9ed29eae42135dffb38f90b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd6dfdc1c7f09603b4bb734967dbfa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2a22b873b8393d7753d5bb27e0bad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e3ac7e313bdc10f99bfd547d2c81b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019650ab0210f787cdbde395c19e0cd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136509f177d2ac3db5d19a5c8abb64ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84157f6a8091779ea683f374620dc5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816842668edc40c55bf086e410604a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999c5c9769465e9557a476dc017e41e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46284075a7df58ff1f4ff8d9c03a31546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8405a27075eda06419fa2bf1c1b8f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44392c43009dcdb4781b3396be55c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14468db4e967f14f1b6f6c544b7d372949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d71405f0d2961ae958404acba18e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b58b6f3b1bbf88760e3e32c23f647a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af391b12708bef130d3119e3d66617e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde5751fee13dedf2b01aad86225e2853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d125c16dcea005f483fba1eb5885b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974754fe0934a1f7838610fa8518dc155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1dafca260b46fc5edc3fdbcb07bca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1be83821d2c61beb90e5a214e9a1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7065c6b55f75722c5d1f1b3fb2ce0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966c704b0cb5440a4b5b655196c5fda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3c00ee75fe313863053ed3652a2cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bbd19e11ae59eddca186fa4c6163961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f16006c65e0aa1ba201b6cd9fc39c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967078ce6d2ead373e51b038d5065ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01934dc85a8c79021beb866bc0f90e6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d172c062e2c469458d898ec1157a89265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb2b57f0e7d0b90e535c431eb45fdb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a241a295ce6e4be160523655a15a3967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a203206b8f46b8a3ef04f0a22b07d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cda1c64da9c12d8099aa716adceeda69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959b1ad10a35e2856847dab7e201d0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4d6e78fff9ebf648f5581da3bfcfc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb0375f716a836213545b7a8e406fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c20adb4d9525f3d9db0969c072930c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3709fdd0bc6c95d769f6a300d05b5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802847d5d605595f571707b31a062caf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcbce1c2f94b2010e9121e0c79435276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a49f5cadaf4965de890f616c15a3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c550cda94ff1f6e78ff6d6f1cffb7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd200eaa5bb81247d72810c1d1c0294979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fbfa27911337e86af279933e6550f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50119d9fc90ba015972c9c4456235d8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd8bbd76165fe1a66bbfc51286af9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587e8bc051a8aedad06311380861df783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806be2b7a322bfa7cfb7224908d044fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f652ca5b98db71d7d74a78ecc1b64885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e483884e50c5069af5d23a6b8851af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c719075f5acc6cf1fb23e1861dd6a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc96615cb2fac473dc0d25d603e82588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6888ce2246704b1bf33dde903e8a8a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6397b4d16d51aec8ca2543ae772b8e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6734e2b32efd2bc4d06c8f20bfe2ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d485fc724bc41a9a28f36b93fa612cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef1e330c162d4cd9155ebf40ba570b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6304ce7729cf24c3400e4fa117474494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6149aa6a6a155a18f16d447338f509c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173f09e2e704725c78d95d59caef67496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2d9722be653d48696827db8cd5e4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50911810141d75a53414f78b9470e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5b2990cea40b640c0ec9f064fcceb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7cee49e9c7219fb2efeaaf5e414bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e907109cc7c028bf2d4ec7f72fcc6a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f1369d5bddf54d474fbe4d7b8349b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a2446fc10ac3a4ce99b9cc1028c31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beb7115a66c1580a3e1fdab9e6a109104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7e6e1cec19aa3de016f95c46cefaa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e58a015ece1ce8a381e7440fc58d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fbbd2bae2db2e9a811e3b9c94561c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c85cc8a74daded9da056200b5ef0ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa58cd66e2b5cd32fe95a8684c51eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a68f1e2c3529d6d8c1f1a4a81c628110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ed025b5771c2e7469e32b57edad31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83582b60359dd3538e6b16a84e50c85e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c940722f794d015b7fcb8d28b06d5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b111ebaf96c55aa97bc55fa0fb9b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510da3c53747c17f532286cfc8cb664115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c2377408991275d5feeafdde61b3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9994856f21dcc021d41dbbf0f719c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81940fdf3c7aed8c5e7e4ab850cd30c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c455a75ed8a41915410100dd7e42f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b769ce1d0bad469899cdd37e3c9138a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded35edc6d4356dd4384ec9610142d9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756aaf8df1c1f1e0a62a3169a5d87c17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918890564f3270e175ec36706bcddb46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdb4e1393196b38912844a96ac4a48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805226beda9e25a80af37b5fea89eba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605b8dd18d511494c6d13f434664dbe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f64fd14a4d391541455b358dba1c5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67975db1c59da5f1d232283fcf2201c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99624d1ecf53ecc2da20e5bbf373c20e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35070763209bd3934f5e02bf8f6d6f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befe636950190cc76b700925b0a9f73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d4329ce834103ee7de1cfa604cec5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9526f1b06b9a7eec15177eb083306133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0aae61c7b3796773a2e51267b77909134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2a1b6581042a648c005fd5beba854135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c8e28a5fb2631148457e9e578ace2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680a1f6fd13d62d70bcad8304a38e6d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c199cfb18caf5a46a0ecf07890610138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f93c2c8e607be26bd695ad60bd8921139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66e751fd5e4bc01aa6ff5f96327057140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4dfda2736344c8bca132acea9a4d73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8630569447c91d64a9938b49e9f1e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cdad9b8c594e0eca9b838e61294c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38babe4c8400c616ae23ffc30955492144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3cbf7c0485d8e9e7c02688b0574c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afb858eabfaeb84d9fe1a9fe5b708d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0eeee07e4dba195553c73ba9ba0a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa539efcc2ffd7352e580ba20c61052148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c97852445da2b9f522946a5a48bf0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276f484bbfa0c6bed99d5c452084baf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad22fec34d6ef9bc1eba082296a06dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda3f812d82c1d009d6bcd7a37fb9ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e015948c9e51a56a37347e17f1b087153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd80f300174bd5e6d04166ba9c8c00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfc1cb1791f790b64184dbe3b2e2d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d3b227147ed7933220ae99d7072aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d0166d36944cb16ea6e25a161721b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527615b1365c6a9df0840bd0509c584158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa010950c265a57e6552721cb457f52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e136458213334a4342053996ab7030160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173d2d21a7cd65673597bae7a766df3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cf6ede0c40f13c6ef3fa3649b62e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a75e58f7483a4d479163847e4eb20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d903a0995b6a70c70e2f095fff24ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f09f5b4ae2eb855e58c309097e24b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd94df18a35327a8d4f18f522e7d24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fbf107044247e9f2aa469f96ec107167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a120b1fcf6ac3af693c26a0c927684168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b17e0134ea1ad912bdf612bce1639169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2175292c8233feecf73e0a23819ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca3927ce427286fd8c59dd4c4e3683171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70eb3b97316011323ab13313cd04863172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bea90bde3241a3c2cbdacd526130ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c776bd0e8715a9c8a89e401d996364e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0710c2be5080c8cbb4d6da559ca38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570750f02285c30bde7f4205cf5988d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854b466b4268905b58d4e3f74daab3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c109ccf169ad4c7463d7a38cd4f31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e173700d053436db626b419c70e85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83aa9fa5ad6a4c6fe89f124d50a4d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84581c12af17f70f8601cd95776e33181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dd54f1f696a6ca8e39bfe5a9b9363182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e611e18980f67bca456d5bddcef5eca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41532be419f2614f7a733e85d17975184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745d6e48f5d3b090b281583c5226add185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830913eecb909cd58a9042e585d67f09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ec534ccff72c1ad453ec6927e5b74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502f3155ef52062c188851c0f4d3397188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f211b278780a163234627592d31025189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e540a3b5c486273b1203e47074cb7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e606621294cce7780b964fd02774a59191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f234c82636608df834938f4a1b71adb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87a7f98cc927af41e27afa0a7d5359193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea795b9a45e718cb193b220b5b51a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b6ce9e467b636ff9b3641f5e3687e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278ec87e8d028b9a04e38d4ebdf3835196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131c41376aa890654cebd6a063a4722197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0b8b153620642d9124829c77e0bd1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72acbed13d81b7a8c1b5e1ff2390ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22145d64f31daabbab9c5d3056ca928e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb52d32fc4a59f91edc814467e81e64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e8719eff30e19ba745dfbd50db42c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01688f4b58f221b03ae388c8917fc98c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34140af996a9c6046de837a5bfaea981204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a49e53cf9c8b1e171405848a7faef5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7f1c4296bb9991fbbe384d943b77a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fed1ce1bab6c3245a05a3203e21656207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fbd746d547ba585d1f1fe31a4056a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdae50ecc4dd16cd8915b51a0e456d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95175ac66046bbaef5cf9a4ef03431fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51c471a7326d9635e8c19672b804ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dab6a1e3d77831288888a2fa7b4cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecac9e46d9456eb2afd6e2179e288f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0313125bac467c136ff4d24320f721214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71321c4f350296d41f70d46a9ed08bbb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117c8911cd85769adfe7b3c500a3874216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8738d89bcea9cb2b068907ac62ef1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5a520bb9c0c8e570f85e0284c516c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd9273d6d04388acc2f98959f9bb73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a17316809a075638ef73ee752c136220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf71c7b34ec77297c73ef9de1e97367221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd519db6555ed6826ffb754dd584c9f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40dc0268788ea78cd16d98b3eee228223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178b06620add8e4564b4941baad94ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bf7b3e93df134af49f31ce3ebd760225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92b828b17471e8bc1f67344add5d5e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067efd2992d681bf13601909e993d3a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0e8abf57abdb59a452ebe366d1e72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3203669416ef29f403a977c29f9e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2a5bed7bcd25151f1b9c99fc40d44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699277c5fc916d674b0c46e56b2c024231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff29ae3a9fcd66e3a07d6e5de4e5d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3afa0058916fb3a03c2900877f9d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532201e4f43024440c25048f8edee050234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be868a7a15c7c325f6f8b5b9e0b2b8d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e1ec951f22e36f9fd177f52f0b19a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53166f180aa385003c3f25e14465ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed8c87628000caed4c23e1cb51d692238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ab5e91ec6476a6ff849d10e5f0ba3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c725cd012a81368e60aa7006f5603240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db754f9c2aa8ef2b612199d0c4291d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec24813ce220f74ebed8c168007b115242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09187d01d65040753f22ccbc66c843243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa03d77309e344d8d7509659e4dc38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a142c37738418fc27d6084f28afc208245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7e5d7ef75690e60b5ae462f872c59246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bcff8b2a309015401a5096348ecc5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5404ea0830c5d3e79adb31aef8936dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3b59731bbfc614a0b30ee977086c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b731edea258a8a699f01c096321bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d6b74985d0ee52b3be916e7f4f93a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8415b606dba479673c2d988daebfcb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaeeda24481ad3fa88ff2d0da8eff2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a30eda2870c1f751e09b0e278994c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eff983aacc33de55122473b143a046255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbd4e90eeba38af6a95cd6d19c97be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661945f6633abe85b2f39234c760e65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2ea5aefd0759ae0389a385271e576258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448832a10d394dd977a0b611b5b8e2dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6997fd0ec647d56f89ad9f7bc7649a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb86d8ae4b24291b7f440325271a4b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e30abaa0ba6820a3e1402bc543ed5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1865bf00fab54fb1202a64a87e2085263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260c4c18fb7ebcd8a187df653233351264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eeb3bafbdb6545de3510f18f6f0bd9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead987abd389a89b63e5e0663f8ab547266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ec8ff7e309f4a008b067005b8181d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778bab5dc73f9d9f8eb1e295d1a970d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf4bd6dfb1cf23577b519bd6b4daca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd7fb8f6fa2325ab6ff0f435df06b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5b887387e9f19493abdd7eff94244271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd25adbf3569229fda9dc9ce03ac27b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3641f023ac9580a4b6bca53b6f7cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d48bec1eb34a6365869f3efc3b0495274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da1053a739559835b3423c8d7279d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be5abd3291e1ab8029e03d2d6b24ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a09d9c6f5ceb92ddf8b0b2be2bb8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235666f327f737077829e2a556faab96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7c005845a10dcc6696c73ddfad8a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888458ee00e60b4cfdf04150edc3da6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c7755f0e006fe748c109996cef975281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621934b563cc0711f97c9223b124380282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d80704154c1965cbaf95d2b5890f12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b787db86bb9a880fb139e9628cd61284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452d34358acffd285b5d18ba91f0b4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fee359dc52fd77e0d4ae38c92e344286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae1c4952478ee5d45e02a61f286ce8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f68789e6f05ae4c2c59b6eb03a226288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a6e2381d053371fa8aa6d8d450dd5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f97417d9079e29a2f270adb50f9aeb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a23d9db23f9cec39b0c173ddb9181291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824581dc00e99ef4c49c1f2cbacf112292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2fce551c981c901ae68c716568411293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42156e3e766894d23981090a73ca5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe6b9e26aead79c1acd41d85a97b4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83ae960b88453224d0b05ae515362f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cb6dfd31a7c02eabb47a1d7fba66f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d8eefd86c43604129d2b176f7128f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dba7a20b38e8c1483b0e9193dc39e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3922e77d49b3f85ac4aa7d50c881b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526b5ebb9a63054424529100fce8ba5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0092e30d87a2fe6cd0517e125874a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcefd29728d055b0457f888f3cb60df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53624d92795dab6a011c4c2969dd5f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff043aea00383162cfb3a7a4dd976c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e3977b45da1bccf367d3532b68410306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4660d35ca4acfd7e8c866484e29281307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b88a5ee02d24b1f7c6462c9237bd1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e8e2cc691039c0b5625a7958f4bb7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee444d3aa664d17cad3c64a2679dcb85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb07cd54fe65bd3700a7c445a36f598311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b31e94ac76696de76dd398653b570e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3eaecc34a215d8fb3fefbe7af9e21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa2bbf95e0528e0e242958905bcdef314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f3a7445b4bcd9bc537da6c906dbf5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94737a66fb13555e6c6c17fbc86e3e7d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9252fe11990c11d01e9416a54e87bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956ae9a883f270942d0ad8db7a79693318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad74aae9ec423f1e4babc46e696666319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb18e02f243d0a1eef7c286287efcc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becafef91220c58cab7c2bbfe52666f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61658fed4967353ced707b6d80c075322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fe2390c7e7aaca55d70238f7535d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93392a1156f5ae7881011480eb1fc8a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7456c22762c27df0dd42dae86192a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276a324065e06e7b50bd27d64c14b3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfaba1a47a07fc2a576b234ba867b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b99a72fc583951ac62641214968e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76823a112430e82d22ab78735bab5cdd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8da38bac4f70b5604077f64a624cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8e2c0779e6b1a3d11f2fa0674559e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309c32234ee6aab56c11d0b36ee40ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bf9a1168ec5efe16b55c851f18b5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba952efdc12049bbcb1677bab5baac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b161ac19e37324a777742eb08de71335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ab2763fdce992996c13f667da66ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6900b306f16c79e6465779098686bc4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07686575e6dd76aa4ac1f79bdfec2eda338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec617b2c6db8ad30a76556e538dc1400339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd24aeebb636a50e1dc7b5ba083f8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a8739e0e5f95e06ddb8a0c9db3b81341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ded76a4d864ab2766176e2c5ae78f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce33dffd4d828e1372b6522963bf1cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9981a82180a20babaabf8aba00312344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b54eeaea0c5d7953f98f19d7982986345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d1cafb729d41efc20206b9cd53565346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cecd739dab802f9f80c7799401d68347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9b3f8fcd8b06cf270d638c7a5ea32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84fea2214366a601756ae3718c8dd8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0034ba8d83b94499559bb3d8d7d81f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b699458a1bf5454eec8a28cca87bfc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac8c69dd05e469017be80ab16aca6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b72e5dfea9f9fb9d528764832660a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa23bdbdc46846a75d14f5512bddee3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4626f6cc6c4a29efd159eb2f17858f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd34d168b1c2c2564aa89a9ada25a2c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ad81abbbc1f134ad9524c3d7d9dc9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fa77fad133bfff083894270a38725358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95200ce8ff36a18abbbefd5e3eda4a8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea63f6c95a57d01a7dcc337bdc23bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2420edca51758e1289231096d6747a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d6c1cfa79622509817d4e4d8f58f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c58bd2fa170cdbceaa2ecc48944f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e5d2a565520e77a28e934f671cdeb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba5d9b0ccaf7a9fec34755e50b24cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bdbbde804a22123d19d6ceb6ea074366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734576d785aad13ef15bc1c4610d1ba9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e862ffa1111d6fdc0350b59e39b897368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9714dbe6240e652d0c9039770ef65369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44baf78d89c67777a335640aa61db824370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b995a946fe97a62c5a1b4f1eacc2f71371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996cc6dfeac1c7b8b95e1b847d0cc57372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a321f79378be308c020eb04130bcb97373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a4ab250ef0c645d13421e0912d49a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30c188327e932ffe67e4e3972000dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab9b42cf2ecd02d5a098020917ac70376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada32e0e6e859db5cbd370966f2b565377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8cbf0f03b9eb28e22bf071445274e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8206b25ad8d29998df516870a0fb66b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ac25a9d964706d3204ac37a884e06380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0648b6f6f398d63586d6b3de4a7142381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e15535aa79fa72b8c6631d17987abf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335d4a7810110ce69a93227e5dea478383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecb7f8fc52901a0fd8a4ed15206c15384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ade80f16f6b9c1c1077b86e86e24cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9318817a4a5834206072fbcf8560375386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d47fae0053c337a0ce39c36d072b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0801c399e56dbd1eeb024c7bf1899388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d344166f4208389eada10035fa13f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2faa2025fc788c3f37f69e4e330fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faeec16e520fe52d7501fdd15e360f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfb27ef94656af7e4db9783633481d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf8dece6722b61a6f0e2bb20408657393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c1b2c1b1af960085dda6647052ea6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2bf4d7437dfbc5ea419769f5b0285395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcd6bd327fff523b0f5528c872603b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26243f5e45358ce9b9d4d920cfc29b5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9063f4770af86c0b68ad432438700398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feede1c22beab288b4ecc9487696dc03399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1c76b35ce3150b7cadfbe33ca8ecd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a88a24de5081badcea6383a0d77666401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71db106dceaa35c7346166a52b669a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e861fdbf4954a5a88c6d48fcac18243403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6451a5cd4a5036cc6f03a16deafaf14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff50cd3692d9161065026e25cb67566405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6955014a8763b4c95056044b76b46b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47ba99193dbe5d0ad720df7b9fc87f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0d017ec105c8b3a704fe813ebc748408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834df14a5c42555c9b6300962532eba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849f613f5a8479fc992de089a3ee2cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c782ca7c34aa18f5adae0f50ab91db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f696223d2c5dbf4ae385ef7c0c21f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797129c5b6f1a683b750de7fd312d453413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadabdaaadc9f4a3064231879b3a9061414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c025c516665515eed6bf24ec9e0b14415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5ebce86492c1f037695d23909d382416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf2497f2d655ef87fa000f8e59471b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e258948c6dce57f1353640c8b4edf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01e8b104fb9dec1c1fb0be18091116419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe0c8772df3f598e63d9251722d09d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24537a3ed0b99486c4dc8176ba56173b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8346e2ef6db03af3ca80082dcb6bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f3133827ee8a32ce6ab553ffa25c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19506eace12577df4bd9d9f56cc2129e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd060b4bf082a87b7400850371748ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8aea482864b8ec86d469c92f30568f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9270f2c78a9232c3032423608d148b6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fec142efdd3a37d066db033e322dc6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d597de374d40454fea8fdc2bd5c9d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fcd04c678647dc2aae2e0aa736832430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32b9a1093519b8d670baeb7ef67b64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea2e01a4693e1bf876dfdd7087b552432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f678cd235b436bbf2e0c17a9fbe90e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20666e73ec8f37d9e2c6a78fe7d02700434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7a0eb67c5c828c556e07496a0cbb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa3b765e06e327cd582018c1852164436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e966655e8f59b09e93dc80905798cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f0af25b3407dfeb72200b1b0ff9a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dcbadc1725497dece95b146238822439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f9f57957c82f4983e6eee9fe6b861440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaeb88a0e00a0cb66c75e1cdac13d91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab4cad895785c8f429a9511a70191b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240e626f5cdd2602a061c8b90532e87443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b99b585643b414f039c975d84dedc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570692302073bbe98bf3e4eb6c643b04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070c08ef9f6aa9e8e620cb784d8c06e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7df1ba0becfbc5e471e4f8dc2cc5ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e89aa5906861de5f09eb744d50aa35448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585962e32adbb9005813f738289913e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26af9e50f09840977fe75efc395daa3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41133d33a15bfd6aac4f99845221823d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00d1ab57ae5a18eb713bdc1757c31d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b772f1ff7d3c5a22fe64fe74c5dfa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ecab71abc32eb05718d2ac1848b03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11432f30fc837c26b96219f15d24d41e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca098603c260809f06463330950d8c02456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402413579daf8326e7a1423c3822d07c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408109addac2db6fd4b7eb2e589129a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd3a587d014629601803413fdebac3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fbc31f3637686f21c8080841786b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c3eae799550f7637bfeabf269c8a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327e076065b9e17d99c8a6acf557dd7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb267a672009bc002d86fa21ac9126463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2127faca79d777460c4dd7dfd06ee4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f685272daff41d601e2998ec55a6682465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3375d7dc9b5fa9d77e4639a64b26d7a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6cf8d28001d41635360846f7d76eb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb165826b9c83be974de88bc38726f68468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccb066fac4c8c0603e8cdbf85412c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491be88a1d5b5a1c84c2b91fac200f40470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1abaaa15832f328a1de33ab75db06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdea0044861d16c29c433f3cb7e0f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43585b66419f562fd3704b48d45eb1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc5d43e3ea61d8ca3331c81cfa61ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce77cf8c1e50a5b7f9229b69a1d13d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e604ec2a5288b14b8cefc41177a73476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337f41b494ea59bf2a825f95707eb77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c69e730406de7f615641a47a3a82cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac7aaf49e9ca11a253260cef495366479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290258ab0252dd652de816a1425f85a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1335b49497d444b71c020ab9e7e908c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527801347166828692aa3dd347c9427482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4542e1708bcc67c8697b49b2f8749483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69449ff7172ab0944f11e204cbbdd65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ae35abbae902b9916be3e47eb984e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b645d5d95a11e3baefb2519398b496486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58e09a624493cde3df812094d65921487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745da7f5d2bdcb589f4c0b867021478c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bc2f30b029c6b8c4d10aa49f4cc18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6b2834d737fe01da1d2b3a8293d5f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1edc6e5988a6d51ddba3614de3c72491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bebb68e62e4de729941a4f2676722f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1fd6bce74dba9df6065c3ad1807f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d132c5f84f3ce58b8eb5f870855dbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33d47f56519e4cf5074d24e76aa3aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2ff4f0b4e6e5bb77a0e3396f5ff41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47734406800f938d7ed06910a25ffa67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2840875a288ab95550e8412bed3136498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97acfb2e0e2f3d6f86a3deec349285499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944fd2e754b87e7b3e13d10ee0210ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9872822d5b959f65239807a6ead771501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12507db7f3be211b511d0c08dd2af9a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370391df2a624997eaa8c7e899ffa70a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8828893c3c5638a531e043f208cf5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd6e51057deaa0a6cd1a5a4ec1eef8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e91ca12c716bfe96deee27e7dd931506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecaa348fc3b7ecbce4fbe04cbf4b30507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c9f156a3259d7f74492bba9de822b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c68c03ef3254daab6a556cb95e79b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11736411b37728314b929cc1f1faacc1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a463892dc70e54be5ee7098b6c8f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47b23d93d0e77ef56baff59eb1b2b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7d75aa6604d60bd779fe8adbea5ca513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ad1bf2a9c77bb568196d0dae328a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73945442366358e322924d12bc86fcb8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0fd591307d7376e29661a60006940516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13125a349a027ac124eeb36b7c007121517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b449f701b6c7858df75e4c017eee8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4289ad307072256b614b2f1f0eeda24519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dd47d81c7a7273834107477f17038520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2610f5df0d99912c932441a2619fa0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed516fe281df65fb925a051e9a88010522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca87f3855dc103d7638615ba4996f78523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932712aded1cbf008fd3150f8082e96b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd071cb1cb3820eb265ab882f76b07525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da688bf3856449d7df454ab3c92f821a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0a28e1b3839eb9b73a590f15df825527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca057c61faa3722be05144abcb3f0488528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6615c79afa6632a7c636586f702d2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce73aed04479214781229009745ddbf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218babca172fb7ce8415abebcb88cb4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524cbfd2b251017cee33c0dd1cef307a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d994c8b683556d6309f7815f4468ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4b2c18285e9f3b79f52fcc96891a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3907362501a892b6cbaa3588be042535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37178aa7a6bfd34896107821351f475f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb207f0c5896fdf3c84dad11a1b1d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dc5ed3e1d6ce932ca34cd2dad3343538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2efa175535c111bc14cc7bf5ed917539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68130e4ba8a5553a4b6084054d94d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b49ec0f472b72ebb866ab92499346541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659de7374666bf57cb5951f4e6b1cdb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921343682967e51a988df02aacecd40f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d0e1d75e2a4e0c3515bbfeb0e3c45544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f95ba5211f2cef7e7b9cc926adb52545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbd18e7047bf6937fa7767c27d4095546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbafab09e2efaded3510526f2b9910547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc156c3a3e8e596bc0a7a6a42bbb5b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a979531aa1b9db0900b332cc8aa9ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48ff669a34a8424971be30bf29c942550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb000bec5f9564a2e717394a7def1572551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b959a02aba98113dfa61aa2aa40133552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6c0fe3ec462e8d1171302bd30ba87553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc953a149e9feb4ab39872d079ef66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87e4d2e1c45cee616947880fc6cd4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66333904963295443eb9e677cd419dcc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349544fd9e9069034fde9acde55b6cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945baed33cfddf389ecd7c264226682558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f188f7fb488fd3df99cdc0f394da3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635cb942e59b6c3fb046fecddd42c31560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bde94478840a70ddf4d9e275c05ed7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a5e70ad0dd741352fec850d2e2761562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a10e366e7eacaf9dda55cce0c83a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f540633145c2a17923c771ee7b0d8f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f8dda6606cbe9b06f9e3a18d42255565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512b202da4ba3724645f82250b912bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201b7ff3048e20dc6f5f74595e6d0f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038453cde3e1842c8e1a573096bb921568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dbf6785fbb746aa63205339eded84569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7821324ea683f73b679390b5e818a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fdcbcd50369159cde5785f8147bc2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154ce977c174161563b8b8022f5e3d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439107cffc65e6a5fac03c5fb969531a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3a6449b501dc98a53bb22a4e8e226574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109008ad4d085590a573ca074a2c376575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdf9396c435fd963d7e82f237d3d7b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50ec778f7821367de4786988115a50577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108bf6d79492b789d0e5112d069abbb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1ccc883ee94b0ad9273177356c34c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b07f98a2aae050952a036f24fe81ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f2fdd9234b53cd15db72d291dbdbd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a793320a97e0f3762b8d08fef9d4bcb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6625d8615abefdd9b99acfa8d341e00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237098dc0f8e3362c03b65aee8dba299584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c903d090912f761e6afb14f3c4a25e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061da84a5902b77bce400705563a05a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a30c461cd304537a43f1cbe2bb60c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1164d782da0b33d8797bb3416bbcda588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f0c3a8c16af0a294b59d299fad159589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eed415893af55458af2654ac8875d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40803723225fc50ee57b709f1756a87e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9b3dbd3ff0ee4f9325c37a062ad03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3c614ee109e0fe98606edeb9ab3ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f44cdfdaf1f7518f967c55cdb7a59f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b5fc71d74c8534d596e7e8682fb6a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d3566611c28772489788579139e8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6db6664a316d614fe7658f959238e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44837d53741ac48268f7f0343beb46c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91c6134f067d27ac0b6a51f37c7563599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23235f2b9acd6199b82a8fae29bcccd0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3957c47b8db97ff864f9d7212070b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c74cb9f081ae5b10251f58a14b5ac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e442e4831d70aaa45d93330ff8c7b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe4555bf9b1bc2c1b54471a7f3b41e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bccb256a04eb52adb35b60386e826a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e581ebbee3fe8889309df5b62007ee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025825ab8a78f83fa358451163e8601607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbca5719cbf88f205037229dbec336608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617a1f6615e57046ee2d342ffc912a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bf1008ee3ae8196102e775304ab9a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdae4b9a9effdc63ae95ead4b253e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9490376ec2139ad9cd4bc976b5ead612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ae0605590f770e425ffa615e5ff41613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963de9f68ed114ab36ed700ffe5a50ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72dd2ff9a6025eeabb8596ec354201615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e57b5dc989a12d54eca66f55e8f08616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e777abae512d7a1d414241963a070617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24233d1b578403f3ebc3a13692f87c15618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf29cc7ea38d0a9c8179cd679c33e4a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba66697fa4560ed31519fe4bcd2ecf9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e881653590ba8ec8b8030c14cbf4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978ed8650948675ae20f7eea0d521d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec7593c6d1adb613e14dd5def4981e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb44b1b7cbc4165fda63480a87a52a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ae372a603214692a857a00e11d9ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31bceee3f93247bc4a370507ca380f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c4bf04d4bd7b74c15742919ec2049627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e6e4eb29b73d821904d1775062518628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4f12859325e28d236de63d9fd6904629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2043fa4f9a2845339cb242bde0d20630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65af19bdde4daa474e5b97ef1d4bf18631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1b99173c8fb691dd9c8a921bf95f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f32ef2977659d8284b6ee1729217b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53902737db0b44fab093edbe41b71e36634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c49ddb060a963f22f8eded2fcfd200635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737b21c0329ca351603ad63b8d3f413636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df83a9ad69e4d36b60172f002bec2a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532790308f41e40502fdf71479549d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47192db90d708dc60f1354ff9e1221c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d18942dd564bddbf2a663719f7ca8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e9f41d2464753ea1e4bcb94a1421f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4cb0654d56a90cdbd96142c4449f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809797805e8e85319c51cc4386d99287643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65512d2b95be0f32695d67c80dbcfd0c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d874c9666bc3dc674540c3fd5b45149645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9b0a6b8751900cd5593419dd175d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d07977b212a843284ea2168e167db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d74150a467116f5b001ae6d341c4f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c52a4a4aa66634c1c760c580b0225649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bf8125ecdabe3390fea4810761357650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f8359cdffb2aa37b461baea3fcc97651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48209264715ccf74a703b8c546f0bfcc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede16ce248470816a07469cef32168f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db477403f7ffa1dfaaa108d62d487185654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5550e2fa34d26a14f6a254e2c74b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b3b9873be3556aaf46c51dbd8229e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbb186d8c63c90c0984304a1ec5940657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7b31949028cd8cd101f8c085f527c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fac0ee38976f6b10c30f8de52759c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2cbac50f329c6e24cbfb45be109ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082568106ae0ca3284837a3799e24a29661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dc0b598bd9049c8988de23903a518662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0a433a0f69980d193e73914ba9252663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfcfe471ea2e99753bd727fab31ea7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec109257d5397cbb4380558d24d1dab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea15cb6c939934086d27b9b49d1287666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d023cce06b69226b6e4f100f3fbd587667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98af0a83acf87d76bebace7baa5fb4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ced9595eb82d5842c39aa433cf5e89669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5883b8b2bc156a79ce5ecc606c7d196670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7523fb0f38eb0dfde0ed382895cd16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cda6080765b9109d93423ce47ebec9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a3c0632e5eefe8af12959d7efdbf7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddd7187d5ec1b3acfcf612c1147f19674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4744b2ad1a41bae6a4d895c742f25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627115184529eb4d34a16dda71ecc26676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2021758b52f232957966021748587c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fac8c5c189a5ae2ddbd47a5634ba4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc705e3561bab0eb7cbb32e3285b2ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf872d88d0201566e22739f395aedd90680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>