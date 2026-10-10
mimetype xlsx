--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a7108e40c2944621004ef6a1eeda61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7e80b8a5b8dd28fd474ec074ad2132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f3639f8d6fa21213e05f4491e75973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76178ab3a74db439c511ea36397a5e1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac83036fc3276b677b506188f9b3715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15778a4d9404b5e10ac9bdfa649cb27e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf08c372a4cba0703a6e7d457c61137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5b28b537e5790138271afb54dd8298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49334e35a387375663fdf9582b549f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1547b642975df3f5590e1694de0a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e594a44cddcd08dffea8c1dd9d88ac811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7b46772b73804d0a3f5542499061d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468a4b38d379b64f95aa69ad323771413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390295379428e466fbba88e8a338b05214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db95cb83fb345d6502621606d976a3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea6b306864856c1628a8fb95ee588116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557f4f5c686b3027ea02fda547afa9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19baed82606044bd72512cf2a15dbe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ffb90fe1e34c6c42913a4dba6333b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2372f7ca6f4434cb8502333eecdff2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2492316711697fa5e0d851355c2ef9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81c6641eb60746123f25b09251e74122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb52bc01bbdd778063d08d4fb3b7f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae5d90070560de46a6eaf535a0ff7d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabead58a971eb9b00a9e9d91a1c725825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6531f2c0a6826e1007864f57ca6a8be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c76de64ed5d3aff14053da14751ee627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a1cffd51706c264ebf9bbd05068e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3863f60c17ca10750897e2cd14edaac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90155bd15433e53e306d3d5937cd618330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12254b7e0624816f6d3c4dfaccdbea7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf7d3719a2efda6f04d1d51fb0858132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a0c856f7d4263464bea824cc4c12a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a747e3738697d62158b159405c7653834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c4054f098165a0a3c6c20d988730b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb74b3ffe483b147e4e04788324513436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153484e8ed02c69322b09d645a4c096137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e438151f9d1a1c442ac57f3f68e549a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0665cdcbfa24f8ba35767bbbcd64b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73626c9332142b1d3967d210940051540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a583aaf3aa81a98b0c7372deb1be4e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670053581144e7b8463cea5b0eb5bca942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453f8fed82e906c05f1b1aa60b1516343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bb579a414b8c2b486ca5d12bd09fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474c98dc1dda0599a7d55b8a7a7168f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a33c6b2882010ecca0b614a8efb3a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec79d8d78872c626aadcd2ab8fc1ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50645d97ba31724ddaadf774cee91e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105285950e548801eef9381c0cf133ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc651cb194f8f70d0081953345a34b9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70054573afc54d9f1b3a55008da5787951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b08add2bbc23ff1bf35ee3e54dc2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0450cc264aaa49627fc09bd2c0d8ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e55a2f3e06b89a1694d7978851abde54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759d11d0578dfddd287123ee825999255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538628d1c19c6b6ec1c1652b52156fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ddd5599fb9a8fe7e5c635fd3b9a3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f0663f187357f1b90b62ad2605ccd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6c159aa9220b8d612f78be96670cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794c1899aa349cb1d1770025765d5be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbb7a7f754514128881b5a005b8a3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48ad01f846350c7079c15bec1eb6b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda501405b5c98fd47e039c89854e2463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09b7270ea5a2a5c5f528c0470fad7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945d0f246623ee63a164d348c77999565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d75d1a540e50a4148c1a5544260f8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35f1bbea0c70b0c0829d33e00a0a8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06f497d82484f136dc52b92324efa368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc335a94f7a0171965dd4aad9fd93269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ef436df37a8b94bd7f5baa9ab47c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6be57b412b301ec136a651c0a64fef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ae3d25a99089249241e69e321cb6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f276f9e3037f9f0e1853c149555b3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bcec88a7c9cf5a4c711519deb066a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6909ea1fd490e315997a018c902a9975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392da718c9416328040d404e91cf1a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cf1fa2daece976f5941010174f51d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1db26986b48d5e10700ffc72fd5c3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5236ccadc55ac19371830cddc7530e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce10b84c215fcc8683dbbbaec87880480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c13c8e1ea627117b99e5dd9d6a717581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0353d9a843c56185e6d8463fbb779582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f87c9e7e57082f11d4abf4e1c4ab683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48973c374d92e8d63834b6eabdd22184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aabe76088b4b82b1505eb6d9e975e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a35f9d576e6321fc71def7da9212a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649f389394dbea4f6378359b27be1a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54c20416026d0ff7be5760f47fabff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa53d75957517dac45ebd977a2fa37589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd18fc74e864d4e7f1b196af30ba9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d8d4f54723e70cc960c1c86d8820d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89299947c0ceccc673b3bbd78c1a3a9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39d49d2cc78a65a76128751d7203c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8697d30d3aa075dc0e5fadd172a7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc552358025ebbd447041522d1052395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f774431ce2989d1564dc3e0c1c05496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660218a216efe047ee5fd0d7962357d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b13012bfbc4254c30f248c5362f0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b546200d6bc91ab13eec90b3e2c1ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09394119944c4bd62532e704c8ebbb2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef5cf9e307b7f8e965539fe70747bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477408b7041668bb8247758a3056e4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2ddde7a36603bb6d6cd3b12a70f64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dbffaecda3dcc27e6df84eb959f9b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813e78ed7a4d6be826a2120586e58b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008caa6339c8205dc78f7883ec86e0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee520cbde4ae1ba88f06c01038e27d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b6d736282046e45f0ec7920e7fd8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bdb8c02a06e8e1af77e0e50d29b76109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e2bd9308491739d4362916350a8de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e42a18e6b765d8d5362bcd59f1be08111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990a476cd7dfb705c634cd93c112b03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3bee26af3a7ac7442bfec134d79fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa087d947fd488fc37d07fa316ca9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a9882ea088d15a9923ceaaed5f8ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73f82724a2dc8383acbdd4e1b67bfc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa801e92da51c0dc4a3cd1fa4560a86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444c36f6833da4e8c662bee5a7b1f47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feafd4550663f86cad0aea7f74088b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa51b4519de9f97b5a8c0920d8e60a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1eb6a6bac77a747db50f03168b3d94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6878c55a5da9c21fa25c75f0c03dd1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87ec80f51368d1aa0a783437b4741c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c25056c4d665d318c815b9fd3d0d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6157ce2b611238d7e2030361ef6b8ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaabad3876434c3b0b66dc153e44174126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d3fb8805ee8ec8bfffeda481037b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62af7a01b4b637f06d154de7d78cf57128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846c6f00a06e915878f22e8bd134abc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73c503905cfedb12d6f18da302b488130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a98a3ffccb73ddc501a5a5ed3e145131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119577f118f30cfe4967e92916d375f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3e79445946cd2d9b3c01a0c3b7a07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede57db7b782ea0376db09bf01fd9d7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205459721de73a19f45ba3072c5518e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ea75d67934d65cad4325a22c2bcc9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044b28b4ef34affae6d9de3be84a0c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283eae30f053eb46cdd3800afe720d7f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230f0f31b4e3b8618d1d29fd418d263139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff182420219bc5a9d3015fc0e9769897140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b843ad6c60664068fc885b7897d5ac5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319367c20a24f22ed59f42a5fef417b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a14364c7dd9466d1fe9c371fac4f7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8dc96bf906b916f25b51afaf5f917144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294e728c7d23587fcd561032cedda8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018418085dac4d8effd71acd7f6e0540146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b19726dec3b210c3dbcc660655b32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6c8fe0390a10092eceea49e9e3b95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b03f6b14b99d78dcd37dcaecd4f269149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85f7c2afe9b027e88d2c6ab3233f4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31284c0794c0fbdccdcaf5469eabd44e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a57b0ae29189c5cc65789455ddb2fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d675950ced9b6b3b0ae7a067646b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6582b2d56a82c0572d4c264465880154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab0e15419380aa2cace0fe31788f12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7134acbe4b03a9d7687170544f84a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933c9cefbf20245d05bcecea6411d2e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd41715a12b87b0ac66e22e4b4d5ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02bdc9127e3f6aca4799c73a6762b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d52b764e4fbd833f989e32b78b8c78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7313157c92939d80af4bcca0c164e0a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e7264ab2dd0d9b8f862dca0822aba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3bc039c1b21a00441d3c203ade96d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7ed8c335c76558c07469bb6a71b0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037494aaff4365b824cc530bb907dd73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab77c1cb3b322681c8db4f5b3e89d1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ff840c6e404d28f5e2ff4341adfef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20726032f059d357d9bcd2c7cadfbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee838b8b5e7e026a94cec9bb264a09ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954452d94fc340125a7c1e7c4767987170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818437d48d892bc9e5ef9fa4d167bb77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41d3f0369ce18d0e846044e45760e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312ad2a76ef3504a546a2f24f0a295d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09683d29491db0bcd7e4d5b1a2002273174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edbea0c30933a2688e1e7f4a4b446c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560d69b2e0841fb921d8003f7ad8eda176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e875fbf5511a96f5c6778c3447c51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e301111dae92f3a49ada68571d379178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bc30e0f159cd9e9502d4aed949792179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bb40d096901c5b94350504c341bd2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4e2a19c08745cb4bc945e5e92b1e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7706e3d513defc8739d3f1d4af33a3a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e632b31c5566df2829568f5ceda055183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c5a714b6f8ef727d7dfb3ced09ff5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc50752df58de4ad0e12722cd8623a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299eb91058aa7274b72d4e4109cc7602186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcb07bf5ca7736365294abf75ec8d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d293f30512e3dbfa97c7d5a4f102320188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635b7810de9b05aeb2ac2f64d4fbf73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c42712dfcd2170a36c6a909a0974a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ccf265c79e0a2dcf9a5eacf4bc51e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262ffe123ad09dcaf7966395dee9edd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc70ce26d854d386242325f12c69214193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255de38c2f37daf7de35bd22ba791388194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64f789a6e22620ee31d0675cebb6d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d130b74410716a58360005e76762e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7b4e08bffad109e5b735917cc8441197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f46d59cc9e88481180a52fc9807f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eca07d2bc0e8f5fa785d8cac60b178199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696671e642e190d1cf23d1f58f91434200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa4390c36b06403b3f2b569b153e18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954e25757422a4f9eb9827efd305cb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba6ce3235cd80ce17c8008502f377a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c5f8139bfd82da994652c421c4b45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943af7f3c91f6352ae217c2b0bce36d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fb307c980088ff4d1d1725abc1d00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70939347effb6c50422741c1668aa21207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c97ca60d24d422f86cc34500ebf63d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e9590f4be3fc090f38b7c1cb88988209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649139cfb38da2bb5cbb1b8c1f142805210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437d7ade4fa2d7f6b455862fee185ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484697fa36fb00f4932431cd5053b10a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb0a462c8273300dd43b1fbed25eac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea363a580cbc50b83afb7dc129b42a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43c39e3f736b2373ae24132e47c77d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b84400d7a0c42aa04eb20b5c622efd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82d99e57761ba4a2e2a89f4c927566217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdf5f51f9ba836b486af1854072f24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeb5c04c05652982a123f7509ea7cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4894ed50182d1ceaf1222f402427b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7e6adb34cf76f2d0bb67efa21f5c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b741b1701c981888b0fe05634a7262f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cbfd1041704b1123001c0b2b21dc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb208c4a7e1106fe52057146945d2088224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927b6e0e63b3c30bda0b3925757b410225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafc7a7814fab1a73f6426d6126168a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3256ef5b71e63f37246ef9f91a0e357227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe19f82451338ab7a9b994317b9c948228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83596783c40030e18d26c84b4ba7d459229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfbf81a2d6dd3e6b5b9ad72adf8058230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0834901d9c65fc7960a5b788d37313231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4e30d26b20294fa7b2d4717a7f73e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3424b3a2176ea8c359ef8f7f725b6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95755fd96a8f106bb248f368d5da5327234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2342ea70b4ccc2003c70922deb692235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8696cc1e0a2b1ef5c333368010f32f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007e34678df2d15bd3f21cc604e3c72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aecfba3f5df164b87cbc4a4fd30ae4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d3b85b26b24a8b0bce95e2d5448ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e88bb4813fe2207fb7bff12783fba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ceaa08929eb68c7c14c735de72fee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418253a04b6b56798cee72ca0f380a09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751b83111170ca34bc4c7d5f433af93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05732a8816f8f24714f82d98341a080244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815140bfb80d0c80bccc8b0432071b98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd790a45c8f562d99141da2e01323cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbe01709c32ed15bea1ad52d5a048e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621076c843d92bd0b3f69345008c0e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d094d4bce48e129eb105b2fbc820c57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09103258c750cd3a2201d1ed0e32ef4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba474aa1cfc32c8bbb31644c3869969e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5e0cb2bee44997fd07ef2ecfbb8f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecada1ff20183245e2373b89989c9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663879b362ec3c982f34333b9c4c9af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da30c16e3b02350eb7ebf7c7d8deb93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a999c49fc14f8755ef930747b5311ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de7563845657b84910fb0af47e60f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb397ee51ffa0be3f4b0363d442bd6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cab5815cdd734e1ea4a62aa221dac9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86531d691524312fe3603e62015aa6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3320e90a0e9d6c522058ab80d1ead13261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89963bb0c9ea86f39d0306302a73a04d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564b253f31b17304944dd5893171f85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cf30d85763eca118b55fe9124c190264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7afdc97e21869938446132b3ee904265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ff01427ad7f0b52d227d14132a151266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f26295cb71b7cf75d128f5ff5f277267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca524d7609d6be37f648dc8c1228162268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dd379371bcf36f566224d1d88a9b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0130f5a6dd2fbda773cc89e29d1bc9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341788f8b1b8228f3b12acf79f946e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195169fb8a132df62bfe69ae2e7d71b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07c932272b71959bdd0ae4c7999a23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978e5c8435de4b5dc94c95be3cbc739274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51663a78b138b09effe74c989a68bf1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0808bf289a3a107c712d0eae7a84d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5bb5c866d0ad43e0f5ec84edd952f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b367130246790b1c52f6678af91720278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de28de97d288902d3793f3aaac1b83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45597b79e8393afe25dc4e915a23d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a06f656f92e7fa29e0d9f0ba5b6f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1b420372b69734863d3283b233f29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8f87bd3ca80371158c487c98f2f0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c13640521953e8d3257056e615abe1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c9f96654f90d6d98420f3025430f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bd2ae37a266e91591bc56f980a608286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b7c1de90618742cc3114f72ae8a03287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8cb3a92884bea847b142d1403814d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33887201b7ab23458c6998145d6fedf5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747746c35637355a38a580f306bdc4e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f8083b74d9d797700df58cb56788a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f88bea126f3a77fe60e0c1fb3cdc9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2ecb99e534fe8a22f6d082e37eda0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a804c7976eab0571279f86997d160b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c991497bb1135edf039fc7fced3bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fb16db485e71111b56792f9a69568296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40c319b24b710ee88891e8ffc9a0af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d8e661f86e9de8fedf43d34f484c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcd88a97e2d0dc758aa5bb8bfdf5f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1122a32f00d7f1385054fc712a5ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c901827f8b83d5562863323e4f426d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b7e27bbfa6cdf5ef69e0e8e64efff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baba64034158e4641df1c9e56604f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd4b1affaf6f3703ba0318dabc3125304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e54efe510e1745ee2203112348b94305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67939f52fd4cdb05a52fd6b38e8f1073306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f167ff1872d8f0dd1f87060c73012c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c917466c674712ebe707dc5d831e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d3a4d7e3f8522490c58f3ce1e28b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28696b1638f8883b24855bb29a92943310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d7d7ecc9d0afbcee4c1658220083b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdf0ad3b7e37722a46712923b83da4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e27d7708d779b453a53251b55301f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dee2594f22a7f6ac056d02b7773308314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ad4d4784c2b7b0c35227686101b69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8540aa2acd9a9bffcb4b0c5ee9b1d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bf08d1b25abcb23480895e19ddb29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f137db03ac71cf2dd4381b9ef7e66cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea69c6db643d4a38771dfd131533ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622b23aefb1835d0fa0ed6d53aa78ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c0c69a301df5b8d7f3bcf4d596be5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063e804be6d52b7bb6cba4f48e732e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016911567eca802d61f15bfa3f1f1dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221265bee0562866ac9e993ab1f5b4e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ad856c847711ed1f9089bfec683bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544a15eaaed3b9619122ea4bb918f83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a84f7914e3d9ac68842cab10bda86c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f33efe57764881d8b1761b9a752a73328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048875123715831f6292b9601239dd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25db678399e69433e303b24f91018b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b78bb94c63156baf57c1f42be7d2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c291c6857b325fb98d01f7ddf57c0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608a23c21fea1e170ff34198f228179333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd815fc9181e24b9fb14ad5e2f57ee60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ae1df6f0973983b9f7e672dcc38d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c23467c0d794c12fbfbd9c67d4613336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d02489c93a6f08fb9224bfb58dc40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0637a423e0d76f22f9a387133ca8de0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a683610620a4d2550d370fa9890f02339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f6c02026a6fe65480f432fe20312e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c898c0be3288532b734994c499fa15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3ccd9139b45eb3671648e234b5d1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145af02d8f0972a831eb5bc39e36183b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817476e1f63b2e9371bd28634ef7a45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41474cdb0b284895ae4278e2b5600d58345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0463b25e5a0680010846da8bdb738346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f96fa3a015564f8f46ad160e110063347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedbe898c5b6ff6fbb7447d19d6dd20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc841f8b558918ff31e9287b9f2fe1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df331bc0f8f85037d2995c72c449155350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad3f9cf63ef6e6c03cdbd56bfe4764351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7854c0fb66ca928ce85718d4ae178352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e17c319d344e476ce52ea10f00d3ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ed49dee9cebd66d5818da337debfd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888f93e6a706bd022d4a50741ed46e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e8bf3774016d0b653e0c275e4ad76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfa77aef36ab97232719f39754aeed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53eb2d1dd2f23cd15feda2b926d89b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7301d67b514bd879e7e8977abfa0161359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16d76540bb7037f6de18795e50e8be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92f395f08e62201bd912d3dc4749c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1597d1e5e62a0e946f0b3ca36a6ee0d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f1fd010d16fcc991437e6dca0c78f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2fb3995413d2f96c97a04e01618c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c485810dfa0097b2e17feaa20fa1e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161d8bf2acc867524eb027ffd29c3c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fcfcd5b08a9229b32ea9f8248bfeb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0890cc4fb950f552ce53159948331368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac321e4a812231783db74ec24d32a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdb88a0831f85396d6b2fdd567c178370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249812420ca497587c136d9c34f4e4d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069867f923bbfd1e8e2c8c93b1c3ff35372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766c56117b21103ad381caba900b9f7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6000616b6aaebe35773aea7e000ec27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d015971636a8a74659c956ce3f960f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09e125d3ebbb44b4046eac08a7283a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ac8b8ce50402da2d150d245b06c27377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e04c64b6c2967f6378601aca7e6f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672bbaccbee83d5aebf9346f4c88d2f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627cae351f846810ac4c977c99c32f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2818ce33cd06aaa9712bf70dd3c22aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff92b3b080c3ef738e680577d6dcc8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddf5ce25cf3303c8a07c279ccfa8b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452a487317b1bf0fe8a9803a61ce150384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28930f0266ad2a739d9316b0294679385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd166a513d1a73c00dbe404bc171f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba190e9e8ed50e5a5bd79abe82427e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbcd9f52ee8a8202ca58ffc173342c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82eba77fcacea3d92234bfea165dd1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba695a0742dbe722adfdbe95b40fee7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ca73c7d490856d906b5d409f088c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be618a2ed4d469836d461ed500a197a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec846b8696c967c4433a112c79400390393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32749bdf4a1f8b9a8c86022e4fdebb1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f99d84dec5a0fb1fb8a0c8d88db95395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36066553398a652ce9030d282298ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916772841138e1db711964f33d56325397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3bcc5af70cd6f112e3ec92e0bbbe7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506fbf3f3fd30a5c90c5075a289f871399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf546f31abfce1cd2a649598e559bb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c897536993fe8f478ba80c38842b26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f9ea1b77de474745cce71417864f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a0a870ecb155f5c47b935c5cfca81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9fa6ab9c2babd0362013e7d268c86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc58c2fa29e54f7f01d5c577418d26405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b27e44755a8c5d053aea08b060aa4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d4c9afe239c4fefcd57b5b566e098407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3aec0174778a706a86bc4ded5f0c1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d50fa450007af0b4f545bbe454ab8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719df37d669df21e62b648f5e516f80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd62f1bfe0d3f8c1463fd613b828e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9c252f960b71272195293058939b7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4fa26b3c7e78d79747fc4dc537ca9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29282f1fcee33e4a404ee4bb0c05a83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a6e6d6363a542bdbf2c5b5b835e24415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128dc6a0d9eaf4d1279895aa05207eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae76d412b79050af85aff7648593ae6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cb10a3f9f5d4ac5e2f0b653f73a74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77e9e6483239699fe94c1dd352e1ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604c0f32ffb62837af65b779ad22198420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e799f7fc3a3daf5fb0c12c670d318421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65808bf62374e3218fb38651acbf2e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4aa1cc1b6697ee838cef68baa20ecf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9c616247cfee7518918f66962abf4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e77fd39ae7c1017c3055832404f94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de53ec0b4d43ae19ecaa6d66040362426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f163ce33ec52159b5dbb6e4ece660c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf399087819bc98f6926c767c649b1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6181eef7a73002603866362284e9be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace1b092ad2bd35d840be0732b9cbf9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33b8fafa0dc2d4149d5e630ac55201431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16931f6117981188f5d2ab8c46d2119f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9396e22f96a9282554d963fe474bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d058c89937b7816de1d3804146a53e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b60cdd16712dc93b5aa38b06e0bb3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6986f68002d56124b90c78f647aafbf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bbe11d1f25ab6a3456a1b10910526437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9987fc7269a8c405a09c432dba24d98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e063ed220808d2d7c25a74586a19a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c388328ed894e4a87c4a0fbb1fa77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbfb6fd17361163a6c532649a72dea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31372f3e28a418531cce87b0d442dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886cc190be902f227d0990ad2a5737e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89330f72a8dc53af421c12950fabfe91444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274723a688d2a9800327a30fe20244cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c19d279e961697087c667c026547b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cabd90b350d5e434807bcf152c2549447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9249183a12f4aa759ee96eb275f7369448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357fc6dccde3bb0b622d87139794074449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e5ced5980489baf8da052111a2d9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686be0c62f54bee10fed9ea26355faf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5994a7b9602984648d970a9562294fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f137da00d0067638d0eb0032506883453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b167f96da9d314cc003563f5b30d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfb424658c995f59ae41c50640f111455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528280f35738ab096c935858abe9e15456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ddca6f25c8f40c020e39d0783a08d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175426ad28e0405926edacfa9eea751458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90067b8dfcf56de2763f169f5d44d6f1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23334e7d8bebff30b09bf1b60bd6b0e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34456eeaeb9f55cc30130a7f3406f01461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721554f749a2256e311bc05bbccd699462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f521103b5adebc2da6ae2ea8dd9c156463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262fc81b34ee04a660bb131c6f76da5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f171d98e6ea7a141293ba056dad833465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a7ccfbc5377a569dd78b1d424dfd8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438546dd996847b9e2a69e7a55a6337467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec9c7c7a1cba572d1b040d194da232468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8979838bbfa4cfbe3ef3f893d0bc7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b3192e2f8c01a7176ec33b4f91af8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6a06c41efe73b06c51e57420d7ce0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b8b6cb4c30c0da7d92fea152d9306472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1762ac51cbf02d0fdc3513dda59ff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072c7ac0a933363d252bc821e5b86a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f68a236489740697715b25af57292475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeeca6fd5068ebab01aaf2367d310ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672085eaae06ef797bf1c3be7620567477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a686eb9310ca85aadf87b5598aacd0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007fd1af9c86b9fdc566e1e9bf7bf69479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1a1e5d489a952454742dbd7cdfe37480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d0f16cd9b9e8db41f388f6689dd2d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7385bc24fb69594d36efe7d0813b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697604e6191f887544be91091afddb7c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f862068de907bb8f91e3affef71a557484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2ab8fd71be4dc6de8c8bbb7465c2d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc490d38a5b94b3063aa0d629b4acdd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1bf3c193f172049f80f4cf92ec3fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee593fe11ace83262248e7b09ce7f180488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0680bc887e75a419f3bf6becd8ca4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d113e0152caf706026afaf2ac55fe6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f447750d9f4f4d99b3e786e782d5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02879ef8b1190bc76d5209fb9bfc0b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8e679a3cf197707e43c902f554d54493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326f4de1f0f8dd914dfb145f4fb13c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f896e24d781e575507e726193cf9de495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eda04c063388bbedfe4a6b9e6d7db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcc0c29a52150ffd4ebcacfced8805497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5b73163f3feb197faa48d7b53c768498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a051b6c672ef792f72555f25af597a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f1cd45c837e8b90896eebc1c00651500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1996763c5feb31af3c75d2a871f26501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a00a0f12ce3bb32144a6687bf81123502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a8abe6f9995b027bd8bb9bc5d2c4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9488df8dcb80026af446cb3fca6d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac689693ea3df963e6dbd865872392f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520165273089a61a54de10604e31d170506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9862c302e2dad5ee9703f898fd4e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdf41790b30028048847485e407209508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f417dcfea9f389db4576f2087a3781509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56beb83b5bc7bcc74fdb2be400b866cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956489d9b28c2c8f3a0c565205019ab2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae48d434603e49f07e42c690bbeb25512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65feef1e3a2d7615becdf293ef77f8d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926ac5a23b73b95a1604e6fad2fd35e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da00e2d1f750c70b36cb8ea7d93696515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32035c5e153d0bae7fd7d1b630b8ce0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690da2853f4486777c912edb2cbb5a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef40a4b7964bb67279866020f52f27f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e269e4ce357781b0bea2d0536b796519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c22c3dfedcdbceeb8fb66f055d778a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4f776cb8e1dc212f9fb6e294f79c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf2c0a962b107fbcedb5e4b2832f62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdbb646d5c20310b3bbbf50df17449523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159752fb0c14e133e8e3ebef15b0cde524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c35e0cd20d7cf3da8066ffbd9935be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06f87f81690fe9c34a44569b77a070526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96967e0c8f14b41999ccc6766756a3c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889a986955d0e1b63f513aa594c5f12528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39693bc162f92f2794e6a4ebb2770db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc238358d00138178fb42b473d8a533530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600c275d075916bf1dbd73460a87447531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac1fba859ed7834461f6bf07e30441532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cd703ab3950cc30076b0cfbf69105533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d75013d68b852c21ee772b4a5e4c0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354c8f59e74374c9afea3bf6e6ff4c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e75d65d3b2b6d3c3e4a7a29ba1edd5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf11c4a2b39e86c9aeedeefd5b75f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994293438cc291919ec22b0b4ba4a0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662fb8d00ca440484a82fd44ecc1a26539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ed96813b26ea496d86b077ac77263540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d4a5ddd43e12ecdd9e6dd4ebb448f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aea18fb3756b7e9fdf4aae6c1777c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958d760be9afa232f66464ed64fbfa2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aab17655ccc0d6f1f836e4a4b456d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ab04c35c57c5808fb37e80a8e06b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf067d9e785863ee171707825d6ae3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697c8c57cde11f10354ec345a98d4e0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e480e050685aa9d7e4f4b855c65d4c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d7a8ab1fbc9a68118db62317ec803549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf4de41f56816e4f4a48e58e5313b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd310ca443c222517b93aaea6d30356b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356b2a81e7e222aafed2bcaed774afc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696effd6331ba598ed59f0f3c2e34d36553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e8137d5f0f65c9e98d650d6c020a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc710152b923f29ff25394b10334912555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609f1741e78642a1f7356dd51620d17556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78966e1d6fe74eebfe697ad71c8c2822557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89628ac6eeefc0fa98837e3cc7d2d0e1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e4cd93c94c1f6638f772f3a3ef763559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a0dcdae56a2835e0ff534481df09e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89880e6256065615c408adc4c8cc9d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab3e55680e78520477ffc2cfd6c292562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8e1d3cf7b69aee8ec736af62a766e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e966f8df7764460ee20cb52bc0ea47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109008e2d014d541098993ec9837ed8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3b9d1e433dca7420533e73a32444b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821eee1c861570b6c1910fd7c2dc4e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856e9fe5ca81035ec04028e199412bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262e2deae2fe357e67df9d2aeabd04d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab818f6c1e25e6742ee1c3302db22768570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b305cf438e2a9058e5a0c71f8efa5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1e0549247f181fc52e95befa601c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4c94c1b00b285e5913abde62b637d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbffad5b86c8bb3aea9130ad1037411574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e66df937c3ab76c7496573e12561c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919bf932cd8493601c148696d6bb839576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1167bf1c1e2800f8f558acf6cd317bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e397db149a7ff2528aa45c11a0a5c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6b8482970901ea709f58bc5730b40579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77714f983ca329150cff902564b7d0b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ca671f1f85ecf234b0c864c64b94a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231a3da7dfc08f661a1de58f3f445cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32b5db43abdd993c49cf6559a49fb9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a717bcc3f2ec05ecd72ec9aba92979584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297a2557996c528a9277c58c221e83d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfc87409104f8a5e7ef1715a58119a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328421edb7a96aa7322e4cdbcff018f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c602cde55ac7df77072c9df7e2105588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda079844597b822264a307e21a03ce7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62983aa9aaa0a4b06429cdfdf4e6c82d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ad973690c33c10c78943378189ddb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf3b21cc604f7e00fef9beed1eb34c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec226caec40f8517191c3b1886612770593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a10c06ce16ed068c4366186733dd03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fa0b6e571034e4b70cdbfe0c7a331595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739d5e5c827896cf414b64a0d493db4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fece1d5f5de61985e1b9ac00c28c5d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e19170c4b4ce651e2190b34bdff63a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358958c7812ff09aac6eaf9c573376ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939f04cb049013fac967be94f3cb311600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92eec61595b10449c01e39224b590a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7642acb2a451b29b4cb6006b410143d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be47064eeca7ebe2fed59601a74f6e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3abca50c3eae4172c0d19844057a01604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71467a56a9f37f43f5ad2414da459da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6e13f0c65c67fa2ad60df19285c9a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873b4fc9e9424a1edc548b14397137f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7f1bfb09c8b136fb89e8062415d72608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca968ed9ff8168b4c527012f59041cdf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d68bfa28a375e9df6c3df10e8ff42e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98615c26e8fdc125944f95f3dfaea86c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b7193a1ce37d89da4936fc4da269d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31b9f2547488f6de52d6e939a7f994613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df3c83e2277f5ad6362c526f44bd47614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574473a12fd7e0729f9826bf1d009a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874389a4700c2dc27453c8a64af2508f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017c564d200f16339e7982b697c3b9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaddd0112f00b3a5207dd746761753a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696320b25ec8bddac1efd7fe173db973619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cc8c081554adb946242ece1f8e46c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfaf769711c1b6d7efb6e376ffdfa8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9145cc15307cd363ca43fb117b1f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938bd526a48629b835168ad5c6fc45e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d4db7e35e8e72e26ff42fb3f2c23d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf04f0c3f348b5fab4a67ef4dd23cdb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d08290568e076c6b7a5b4384835be8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a296f4cdba94d3863242d6eb446f76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61037927a4e1300bbc41668e564a46bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f0928c4540e63d74e6ebc966c3ebb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a942b61b511e3af0a9ed88a51f122630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390337e60c327d50f16a38c9d789bd2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c145157e0fabe8b08ab16bf9f6585632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8730a45a88970948732acd7a0f8151633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4eed43617d50c71a6767ff6965c10634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ae9b04fdd46dabda3a593c60415d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d27b55d65b92833ce2f66fe7a0348636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88252beb926c81fb00bc2f53cb77c165637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ec7c196a915856f69bff845b52770638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6eb1ec4c580ac63aa1e51ed4ca6ca0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead77c1487c65dc6a5a8e7db9a507dfd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30526035e6168c0fd02f667ba8a8914d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab537ec94868d36c95771ae77cbe6008642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d282f38f6460a62143902359ec8de643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e58d5bed3f33b6e0083560aef0524644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf82a3a32fc936fdfb25717b7237168645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78479daf285db97a94828486b10785ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5124b1d4ec5319c92dd914aa2cd68647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6da43ffca925e18480c82dcc3f504648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aab10a55739d2895a2e86acd188b75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46974f0ea9fa90dbb1b6ad388e571b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296388850da03f3c32a9c1c66df2cebd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03591c57c105ccddf10d70ed167e94b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2226630469d4782f1bf41ceb7f18f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e08d47b20889fb427f1198e274cb9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8c07b1a9551c49805c7a9322af94d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6612cbbb27f0d19846492af4f9073d6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fd336f7890dba0c74d9dcbc06e3db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0dca49803026177abef1dd530795b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030e4ded8466aa462e322812979ba54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd15b94e14100dcc34287a5c2af080660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb97246fa16ed1dd7d18f47b0e4254661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380b11538ba475b3d47c9c625b0d51a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c63cbdee5f6c32c38d24e041661e1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac86365bef7ef21e51c462c2c09d85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194a6374c8b14f8784145e3a541ef4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47455883de4eaa43be4d63ebe18d3cf4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9830d31d5c87b1bb97fae506cf4566667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbb7dd92bc87f9f61d008c575b0657668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d309a6bb4ce7cb755351552aeab4e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8bed0e034b2be90698819122bddf2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2d8800b0565d379d34278c2caeec1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f2158557db6c95c06d02ea69b15e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740a945837c56d049d39dc3f87cdb74673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e28dd7c2aa7492888e00f2729effe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834652d4d0153159ebceeef51e209863675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d99e3648e22bd4d5300f97b08fccf7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e1a4f388d8832568cbb1740e5c040677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7590c1ee6c45c1ae3f7842e42ef83f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa22d23ad3525e3c0d2844c1068adc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754409afafcce6ce87838e0827b618b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d6355594dda34bb8de8b54ef1370c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8aa51e3bdf7a604d4a70aa2436c6f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434a2ca5aedf2a1d263c13fbecd0ee3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44ac8f8ecfeaa9feb70fd861871725684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a328ee5ae72af165581bec8e0ffd6d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabc524771460f7d1e45506fa125534686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb990dea8338ee82edec5dd1c65643b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f19370950720f6504e98269bfe26f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653d10826a6a6723cac5f738d15cef2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe1172c111c3e0af6859e75e4e757f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a0ef696caf04ad2f6148baa5a2e0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa265d6b337cf1d839e543c32fdf0530692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc870d6887d02002a2489aec745b7468693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f63e23df66e6cd183cb82cd03bb7b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2c3b7ca5c90af6a999f5a702a8887695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf358f96bb3cd7bb9832deeb918199696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4b6d02ee1bf481416cd553b1ff544697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31542ccaa016f750101d45da9e3d1f17698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0cd3376d785ed4169dc2f8c3f0555699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0678b9d63f9ff278a2102216c783955700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37bcc5282022c360f6eaa086930253701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b04b54686e4431cb9625790406e0e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60708c0e30161211e2c8435a87dd940c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c6629c715c366f787901eda524b34704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c067ec45a56fb80034fe978ba4b1c9d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933909b5aa170d4155da7c940bfee5b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac0a204678ff8ec9fb6252668381f3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19844369121b7c0d947b1cf8450ea5f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79beb0730e0d2eef6f9a07cc2df5564709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0221df3dcf829fefeb08821114b47b0710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d841681222bb1d456f4f1ea3e7bf031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5a5a4a8f613e9d7ffb36545efe82c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c78bd93dde17cedd75edcba1a2e883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19552bce050a329ca142d788c9f5edff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b30e584e3934f9e2f139126e52ee385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c259e3594286050ccb9f94b01eb346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de8feda55d411dc4b658f14e860f217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7e026f04b1b051faacb917aabab6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ddcfaa7f73f57d8be7c9b314b15719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e652ec40253df53d42f5f4a9ab8201710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd734e49c41e494ae2084a41dab25d5a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0682e7fe1c7d79141adae76765bf8c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552105c61dbd2db42a32e0c9949f69313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abc392fd0d867ee01470502fb190a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20a556de6ee987f527e8ed0a55f6a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5836696a4f2c63d44ec8a1f831ae716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8354cd33984f3597ea2cc6e3505dfcf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523a47ab1452976cc7989ff817ea60718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311c345b477318d228253037ed8824419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4d7c561ef663f4ac6f829357f866220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cee1eb1924d95040c34744b536714621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2340eb7d2fdfdf42c24b6f6710ba09122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c9fd7addc733881cc046c0e97539023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ac83db0246cce7a95b4d9f82ea01d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203415d19ea94144da5515f462875e9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945af1151c8f96ecbefe8d3e3f6335c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4581ec4834efdf5c77eee1bb36e5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d9587cf1ff8e4c449558f7d5987cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad6fedeb4065311c01c4f132c1b05429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fd3b375df16dd007a85be6b4be58e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b6dde594803dd1c4bc8d758460a3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07979474f18a219b20b4e2dca8e4c1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1297e48ba8c07ea61c952b3ef3577433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc370402f25063b38e0f6247486cb59b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b5a7e67bf028c0e94d9012caf8d6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f55dfccf27400f3aedc98ad540b6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0aa7e3f5c1d2b9b2f904c85d79a5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c632137e15409c16336bb69eeb57338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff709d6ffd7b4c3f7b3505b25e326639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c8c32adcb585904fac66cef1a02e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a43e7678d373e6f47d941028594cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fcded983c4a07ef483ca7c3dcfddd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15ba3ebe1bc6959c34c603be6ca26043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b6344d5498c3cd333fa082a2a4cce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524b87101e15ba22f84f18f4a91c1b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa887e98fe658dfcb834078f37b7712e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deeaf9b5bf5d20f1177035e236e26d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e3955f84caa74b30eab688051f87848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dd8c7f8eeee34dd3fd61d017345da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0dfc5163517fa023cd144cffdd15d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779d65cddfd6e30e0a6b6552d7d079551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd2461036597e03256b52c9301539352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d6ab86cc7e2baa1a5eca3414584a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48100531d79ed05a8fa46ba5a3d0620d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202a8a35e8b544f3a078771d99dd8e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4257e770ac927f761817b89571e0e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649952d9d02087e2a0ece938fdb87d5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8602c64c249dd5243033f2c4d69bb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e97f5fa992cf323d6c15d811a7546b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbe0773c19a194cfbf7a45955fe8f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f05944e7fa7640c7db2eab1ae4ad3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e329591957b1b18e87bf21de1ccd162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48168ad39c768aee64c2ed16e3c1844463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dce5699cebf0a1e064164637b503f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99434149776cf27012cb7db447b9845a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2ac8ebf912744bb4f669fe4c05f0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d765b813714fe07ad31d6b5cbebaaa367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cdbd2f226fa91ce11d78e93571d7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e2985953aa1213d9aaf423060b1ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238efa29526149bd310d6d583b8f182370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b368a207b85e176956c0d93a6d27471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6d6691faee3fe38223b69dd2a54d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989d7395906303eeeaaa7cd163310ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710773b8333f1850ed7cd31f4d81cbf674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694734cfe34d1796060e05a56ba8b7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f1754372ec0da2d9f452e9f0d2bc476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cb18ba6b39f92d8a94284bc1f6d7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bb7717fe14486d5d8ed67b4d195a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86aca0c8663029e14c8b945aa3ac1d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7422dc4d75539ed9e0c800ff8d77580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ceee680cd0032b34d899c75e678c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751371dda04217731730040cc45dfb682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee6f467f3e393bbde08652c6c1917283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c3326ed06921ac6940c391487b17584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce2f1e861f16a6b056357802d0a07385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d40fcceacbb8c1e0a2f1cfa45aa81886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262844a43795d67b43b708aa798bb6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3ec4ec029913021f8321c2de06b0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526973f729117e2ef8848184a12e13cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75670c6998c2e188d1aa12baa733e47c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81520515024051393e2e1ae12d62a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7dce80d3828bc0b728c42ce48a79592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaa4085c41db07cdbc7f4bf198583993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92f1564a7ea6ef7d1a35a2bd34ab4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86afb034621910be152bcd515c28a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f06ca2597091c526c9179c7da2afa596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374dfd788049ad23477228533b3759397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527b6e2272ced0077fc7695f6b1063098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc7c2b1f72dbad00b3a3b8bb8d288199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6a7e92594e6acce450c36cc2bf390100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4772a906885b48d212cdc263d4d4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda01413e7c5a5fd9cb014134654043e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa63248aaf936e6c2f0c8295e29816103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873488c5add81ab1a701122a6429a51104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40082aa8f1f6e6de3f3a008cd515f9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7a0605e97fa34591a1ebc4d10bd65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f46e1d0aed098a9c1dc1c552d74ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67e7cb5806420381b094e5057e9fbd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5e7fbacb119635ec22608fd4170d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fa4e192b4ee54d0acacd5908672b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ec913e85614e2de76af2156791783111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec625aa6173c2ebe81e6539c73d297e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4f32239aef96c29e0ccf432f3f114113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c710b0e7f3f8f5e8deceaf46c426b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cec2d54e08a57a54995a35f067125115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe906f98e46cc4a8d35665f1dd3aa2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8515d048eeb3fcd64a6dbf6e9ce5cdc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31607a585508a2a0a49584f847a3cf72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877c4e618841ad01c47af05279eecd7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220946f7831708ace3a6d58c008ca40c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16302c6593d938c2e60eb7484bbf98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e3c0768b78ebab1eb04795b8e8607122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46778eafa61bc8d4a58d6046796aeeac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e55002d88cd84bfdd15aec7c3a3458124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a02773c57fc86d9570cfbf4709caf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edce7e1a435fa9fbbb3ddcf427c05f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a32d942ee92c654216bad48625f71a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cfb2bbcd571fa7e4cec107836c583128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e14f937219cc0c49059087f8d325a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0677bbbcb4099df346a6f13cd303e44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9012258a279be0c186f7671c5fdff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31eb98143cc4276f88397be4ec12460132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f0c23e37b769c4c31803000b845a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85539377e795aae044731b0fbd126ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732e6fc4cf3f2d30fec4220f4b5864b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc47197ca6e14507fd6a56e98a1a23e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560be734534cbad7f608eb2ae1ab1a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69295f8ba67b38cf354f617bd40b932138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fa1fe15b861b189bbd55770402a3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76704e85391055a04689124090570b8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330bd17727e7f18e4cdb7a504e70204141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4ebf1039e4f5cb6a8bb9ba70115ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b120772b40a38d872862c9e30241c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4059f6a887f4962301a80ee78cf82a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a0218fffee61b99be83192225464a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da5ac4dd85d2f91c6957e8b7e552c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4eb053ec0ff1390b5a6e19cdbd040e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ad15d26df9df2996dd9d811af502a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bb3779db4b20437631bf9cbbe8487149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba588bc0fe742516aae5e343055d06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281ec007188c2068c05358bdbdf2ed7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda4078cabf6b6c821942f2f3b3cece152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d022e2bf81ecc3215dd76606f3be6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e738ad990fb0896056010f4873beb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaf7a399c61074c2795df63af729a3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824895fb0de15e73214f56cafcb753a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5393e91faf8e68d8cd8e0b1b8b6d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603640f3bc885f2983b269797dd98db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382a487d9fedc6f5e98d69ba6911531159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f694d8246fac0f7a813cda8e7eca6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce997d4ba59a40b9f85a95e7a66c2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47bd142d983ee511a425a426fa01a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aad2d153f33e5ecc77500712ffe59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239db67e42902cb9c7b70e00aa6eb80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353e0b920d55606027d96c781b68c6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62327fe2de4012e7a12f76c7a10533166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ceee8c4c6b98a9b3fa0f1962afdae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613e58769201bf88744bbdda3d81636168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7843fced905d638ba5c9d7da2a6a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba548d8301b80d8a083814432edc1875170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4254cad51d0175bf21d46b1750d42171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31d95bda27e18bb7245b1f39f37cde172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4093985655a6462c1d48e680f7d09e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b27e83da70badb4c026c9aa7c0929b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcea84f9ed2a08b14d64a526a6d3a6d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f88601ea53873be403037e8b7e070176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845eb0c77e79c616940b42ce820871f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f1f72900c583aaf8e1c78e34b78b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9357bb3bbb93a2aad99602a59f938179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bb49ca2945aca6ea414737ca8c6dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4d7fc6fc9810572d6b498e1f7650d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2a045a011692ae650039e92ad50c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6da74835893a2e1f3169942d50337183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba5c8b0262d5bab04fbcb54eef2c44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2968ee6c1131aafbc8864b1f1032826185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c63dba140c287b9f4152b794d36475186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a79d0cb6f45d39040f69a6c6c676f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb2b8c8b5d45eec2b19b0bdea8da2e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc89536af828d6394d152ce876187cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee24d3435a25b0213e1e195eabf389190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9054b110329352e4ccc1ae3cb39beda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8f806d8da06a15de705dd353fa4e1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623f358dd3e34377ca760063af92eee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66477d4be8f0b1f809fb9fe68bc58d70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993467aec6dc4a89e521ada11419abe4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23302e0c6465195db700f6ed5664b8b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d96c07386f665712d34446f8f17875197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc092d87e44b6841ddbeaedf9f9c431198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cf887e72337e6752a6bfbf5b35fc3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770a1e212fbb11cdbd9aa9b6ea262f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1906041f502827666435b52a5d9b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82242d4315013abd886ae94d3d5a803202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd0d06d0052a669a8cc732e4b35fc7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8596a2675be73eb862ddbe3891f0ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dff00ceea8d624c302c7e6aba8ec6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfdaae0e90d61fd964ef7c5e45f159206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494e6651cd4e99ba86c6462715124b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f8bd43965974a393db8e906289bcf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9591d4d97ca697499adc2f913982f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac041b9f1ebad3e62972a673ab2914210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda72ca0ff4fc8cde52bd533379a2c8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce639c4bf334ab1287b4bb339404d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fe29e9c861499b88010bd144f70ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a4aa301e226aba2299ccffdab590a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d5f9c63a5a672737a5abc49086be9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3604e7cffefd74a831353ad9ae87ede216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00a8bd588771dd19bb11873f38babf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac6bb145d822df082a355291925654218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676ea52ba7301198893561acfff1330219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa61135560357ceee36b19b8da4aa65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c6ee9cb6302ded754c80ef12102ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b249e0e61474153b719ae89098d3e66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f733c0437f169b27ee751cbf21d43e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d0b81d199b833168d4b636940df37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b418db2ee3d1291ecae8a49cee90d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe50561c99674ed15f9a4424d42297226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439e8dbc6b3529127300184a124728d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a5d926077f978a02c907a89834b9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc815757199214c57490a372518b4f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b080f603beb92238987657feaf3e81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8f058777c08c4c4d553f50663c462231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78a8ad6c2efc91ae8d01afd101b61b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93354533ddd4617193931ad00f881ad0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cd700a64ad9500676290b6c787325234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceccaea8ad8cfe9fb484213ed8a0af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631a9a5df0c4b857946e81472b217b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a8cb2dc948f154b453f9d6a5e2b9a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b31609e8343c04d7e5be3d694b7e7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352497df19ff7a2dfed824fcda3525e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced90a61785d6a78a60066c0c60a914240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb098eba8bb3e8ab9530728a5d9fe6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05855fc1b3a7dbe663d2067fa98116ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c792b06ead8575f7f31d00348d978243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c6161d2c7160ff3c844d197fde252244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a54ecec201641dc105b70080be52e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfab7a34da3b7a6d0a795c747cddda2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bd86610a0af1dd166da50c8d67cd4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0170bdcead80b0b62ee9f07596303248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c6583afd720e53a4be1cf55b4d01e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e961e2c2e885a1c8bbdf2f314b521f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cf87c9b5f3379426f9173a8f8d158251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f4c71cbc1dab24ca4a5b803cb80ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03073e07319e7407c1e1f1271c5cd165253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a78af0dae5131c22a34da25dfa1680254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d0920fbec36b2d6cfd92257f816c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf50692589343a702b8f441c9815804256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe2cfff7441d7457c71431abd315ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f41c185557ee85bde219fe551649e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fabc8ea6daf534bf6e55f82c00784259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7948e038636152c0e5fdc035e2cc4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab3112b8f4a28ff04ca31a952e20a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233654edc81996cf4ab053f21e500b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466fe01883031018358b4658c397ca1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01820cca7c37d00cb2256971b542740264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce25a3ab0b8393e4d17c5d0d419cc9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54517b3306d92f0b1201dfd472de421266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e395807562e1bb3f3283e751f35f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655f8165e7a1dc1fed7e431f6d8e06b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be2bfe27f18ded69805751d8e4c61a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0a2ae70e43acabb99e5d23f7000b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a6e1dd2f79f81617efc0a9d1e7317271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab8329246ecaa1060956ed6ebadab9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba574323f63e311b95986fd0c4e4a3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df59d905b4b9dd8e297607750af090274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c94d1b1f0b80cbfa625d314f9ad43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25483510ca0afcf2925284385e683c74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8ecc7549cc347f211d17466441e04277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac77d9b1562d76702e99e7f8c7c8bab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf4200e37736e4172678f798909993279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018d90a49aaaec056010800af9f30d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bca66ae7b347bd160746a42bfe18f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5105c19b06285e72601c0bbd79939282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74098331404d67f687bcf37ef80773e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9c826106b0a92ccb7c8471efd11db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec150ded605196fdf41471e9be07ccd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa7760f8f0bb515608c0db38adc646286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657759dc7f89ce0a3eaa880666a2574d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc2d51088ae9ca8551b6d8f7abce2f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903808347b243e8355cc40f7442013a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc07c31d7a363eee75c5f787fe8df97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33957f27393064af6072cac6164d86ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7a15291559c829f2b90fdb7a7d2a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28cccf8eca30b7bcb506b269661379293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5764fbd9f74c7a5fcf45aeffee32f3b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5a5ecce8d3b4c1a3320579e2b4ad8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b26ebe544e219ca0580ecd34ff21c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10558403c79a19f5c0f1e91da86818f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b25d5b87bec043f8b663dc13cdd130298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f5c69581c71d2267335c82f223d9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e09ca6f58718b938c552c31cec26d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd99df4db45b82794986c8bca265554301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079b729c75d88bda612bb305bae5131302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616ce206e82536d54a37b384d27ab35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e756e4e4d988a15da9d1e53a33c853304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff4ec240c4b92d462ace1afdf18ca2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2ae4fd55dd468c12817ca2ca22acc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee92c2b4e6b9e8e6d5226d27209f7f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c3e3e4e043042a8b4f47b4e33efbe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9558fdc725fe3e836e137e2bdd28367309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401f3e94753cc60aa6316522c125bee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5c503df7884b7d2522d1bbf7eeaa4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac4792fa9abf9212f4d7b9059c88e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec5d80e62dd619087d7416cf42f832313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f718c99bd2e410e425330d336e9f8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3264473b93ea554975bdf0b67a74879315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518b53b3a4643bd89dc3628632afb9c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65908fe2933a24abe0c6a1bfaa9f59d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee2925e1f04a988f6befe1195aa33b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32354c84f50c448c6d9216070f734f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f4ae3036802ffcbf7cfb83600595e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e3ea5dc3a0a53b8368d940e81e3c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307f8591094e8609a818c8e1c642a17322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed369336126e996e2c3337b1821bb565323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564eeefba52d13a237dbff5e46b8a339324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b511d0438bdfc5ac8ad83b2ea121247325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b741b16a7906eb77c0dc60b53f152326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057cd27b5e615612b5310f2405053a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea62916db8f588b672384e7eaad5eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d76b1e97d8264cb71a0cbe6acbb0d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5566f7ea354a6b44dc78c1bebfe7afa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c255e96dce11e1edafb4c31240d7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669a01d6c207e3c1c52785f77371747332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd505d8c0b61cb300b504de29dcdc43b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903decaf9465e687a72e0ef72650837d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5eca69a8309086018b489a3fbfbded335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b142d3a37fa6c3e6c5c3f7ae72cadf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcd113d5b025536d3582165fe284f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048209db976f8bb8a52b0017dbfbf272338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf18e3500079e5df477abd14e53060e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1458a43fb2b7acfbabedfc1b87a52b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dba6d0556cf490f138ed2c53a6e6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b066a1468b4619c27d9e0a0e91cc2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717af78a52b3e0d86f507c530155200a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815a47ee047dd6e6a36262f922db548344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca232af7e2d224a0670fc3d7aa90771345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783afa30446469c2c5eba82fc623c3a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112f63e67327119b60220db761557a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755e00cae819a6aea5a6da8c2510536348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef53bb3698462294113afc729e481e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cb799f4fb0b51869627494c2f6ec0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d784c13c7519a7d481678cfc62a5a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04241bf062efc20f03b531e2a05666f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1645d4aba5b6c45aed66c7d52a55a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524f2de3902882b8bc2b09a1f21ae59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c350a5a97035ef07486bd17df7ca6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4305541becb8cda5bdb35bcc118a1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a4a51a3abb153dacdcc93e7e5e082357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76f9d9f536f6b475276a8f842536b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956638f0495a4dd3054f09546ec3471359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4b4a27ec945aa159f63025cb946e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4b7590df95090bc025d74579e53c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fc0e7773988e753ff2da4e42d75f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5e38976bc61db43be4cea38f25933363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8f483024e5f60a8c99c5c81bd6e46364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0700c17741eaaefdfdba92855ff72365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb088c239441445dac4aef2e998fbd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3bce5e5f276abcabbe3177545bd14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5317613428f85942208a944f4e3a1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3e812b351cadfaec49c56e5dd53c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fdfe184b90fca16c5bf245e0d2358370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9526bf552907957772ccf546b601d7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1d08e612c3d4eb2131c0646ba7b0a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c20fd90f34c9dbef08b7b81d8cf5b7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e716236e7ee9240b2ebcad2b33185374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac1f5edbeb05e0523009df8c0c5e80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e73b4dbde666e663918b004e700c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d27c5867fda1539d5c7e9dfddc4599377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c7c2c4abc75145e143be32d3af7ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae0f5050a5ad51163f6337216d04f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288a9e405045762c9dc3173d0619c58380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f621032e46556a2e9d7729c96461b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae097dba5ebd0fc97e5bd21389392b0f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efc41d649a718596137efa46edf85d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f7fc6b62d7d5eee5adbc1ee7952d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb95c982100450a945c36a8bd4e804385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa39ca5f547598b2fe308faa5626bcc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e99f923e2507b0fac9cad014f0b21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529355d69abd475d597f48ec4b84529388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57229eb4ea58e1378622f598e81be712389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f39e3778ad615221371b21bd048b58390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45a367beea81a52ba2d2d7ad080b5b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30211b35da23792afcf5e976868e5e44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef462a5ae4e5790f0db2f41cd368ae2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0017968a8cda20483a07b908aeb6fc8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0386e9bd351bbb01bc9c8f145bbae1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290ab652b5253444ccc6e33af4f4b86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5337af0d19577a50b0139e40e22a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7e06a343c9452322e488d6e75be8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c39cfdbadb314c7511a8d84f55742399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318eb8c1f55079a448f21f7a6a6295e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d15e556227c0fe8f58dcb63835910401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558a5c4de8b14164ddd31d542a6725c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3405acc401acdd26d47542c5d052194403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1498d886399e659a198a06fe6907208404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc8f0e90c2c71e38a0abb984d14f9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bf8f6679e179c469fb2f41a78edb0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20b0d30c59ab2e5fcb1d779a70026c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3adcc24f0ae365388bd67e2e17c2a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf68cb2a7645be89adcef7aeff62be3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ab715d039fe728ff0722c664f42d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be568ac292092b709967e68237d8ca4e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451eccfcd7a32aadb6aa166196a73567412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4fa4f7eb18e6a640fff862f319a9b8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bd3d7c09e8a0251b3ca001a3b13df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30f61ccc2d24895959d34096b418d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b01b116e6dcf00c26fdd9c2d68538d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086f7054ae278497e1d3d4e4eeceb9b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff72bddddf74431fbe40899851478b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed66a03359135076ee5f3e1a5d4244419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5629e244ab85541fa2fccced6d3cce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c81df6afda02b93c2d4810439499f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d66bc394fa2bfc3dd81ba424ba4388422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afd0bdb640d924a64976ec62f0df02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad72b37fef98666147b1fd07f1c6a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838b10443f13ecaefa409e8861a0b3e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c66e0d68a4b96053aa923d6bd7556426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628c8c2215423144f616846c4388eee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d9da3c8dc3c4c4cb7892bdb701408428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9486bf91b65ae0e92a11a9a4975ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452a72a234dbd309ff79550931347b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca77987d9841dd0121c7f9cf80364f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6f9bb8ce41f8736fe339a89e90ac4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24403ec3e0872244d765a879d821c593433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc1eddcce62c0a923754224c10526e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001bbe9dc706e19e5763b35c82991c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767974cd8848ff6993a2c4ce0e7aa083436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa194db71dddf6db0b9d25ee6b830994437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50d2ec7a50ce82a3b0e9cfcd540f28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83baa364f251c093eeca0b4732a709a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243c162f6e1662e65d9741992024edd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e70d56c39c6bdbf1d0dc21491c3ab7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217c611331e22f8bde1893297a08ccb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454f389b172f5fdec686860570e5942443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f807ae33caa7da2994131680ecd69d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cb6408f8ed0806073652b3d5d1ca4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d972445a90d29cfe969e757a4fb9471446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a018984be69aee466f40f22a9ba79447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646df145eb94f79c540a03363d092aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac29932bd9b6fed786cd1850b15474449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8863dca943fbcbe1c1080a53c6153450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f60a555610a8e62656bd19111da9d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ab8d4a9942b1202ab35c69a7d986e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bae67b8678093a250743d4a83fd51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d40068b4c2348e07835269bba6ceb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2664bf2402b7e02c3673578851a86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cebe3c00894b1de5b58d48d8a3dbb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85563c6ac6b5e7dc6e063feab4687bc1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa27826d1e3116710d4fbe7470f2b58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ac80ba43fd06999f5dc15e367d313459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497eefd4cb1873d76cad821734be5799460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d7b5495f359da907685690c8087c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a010f37667c7c0796f7ff46a2ea4f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae7f2242f5ed1e4d43581794a2dea5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498041a13939865e5082fc931b546764464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4b389f91a34b72f98befbb76cf674465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cf450b8b47a64a96f5aa60155c47a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9092b186cafa91c98516d081554fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1669e367d37fc048a11e7fa761c32da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a800acefcc1b3e3f80296b1736ef8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381f7876736c534dea57c929799bc2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1fac2c062d59b9244f26c1b95a62d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cc6758f132dfa90bf6f54b8b0973f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffbf829692952c1c340e63646cb922473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a2a960bd30731582f1cff1b2de9c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd4ad74ad0e16e12056449f6e7537b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ab6838c6b1c1773318c08980d1fe6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9239ac175850e6dcc6b214fbc5535477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb3ac1b5c5d016be46e04a56f7ffec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4212840ab5b70482c276a47b67e14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a0522adfa72d0569d9dfb529fa9c3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719a5b93acce2fe991a9f9940289766481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695987655b0aab63eb25e837b37ea641482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88921abe5a5d64d01e250c46d78c06f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26fd4c6de31701ae96658c6a4b9fe3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6073449d29a495a150cdcab630dd5c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b47f8d0ed26b371820f92afa68b38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86196762d61667e6cc7cb1ca40d99bfc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a78d1cb3adc4cf26a3d5cbf3240b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb04caed6a17b9012aebf378ed80665489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca173e475c7067165c51b10ad6246f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192c89b98769a624e4fa04a28de9946491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45abda6abb234d6d3d535f4292c768492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e1d3057c602a74a9ad311f8ac6576493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc5118de124d3040b9114e729441ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad772284ee2c7773a2ade05d9ecbe2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c445c09231fd823859ade13d40e796c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dbe61018487edc20178f47932a7d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f20a099d832fa497becc520543c1b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafd5343cb7d6465f846d097386987d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c704b0fa0535db7ffd61ef39f4e0764500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe445c0a8f169100d133191bd88746a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd57dc72420fe8af947a020cca4544502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d0d5c601f7f7076dd8b66f334308d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bae267252a11557f567b7fc797c60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f252d38c04d4170cec78d5eff7df5ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59e21f426e8f126c44ff287a0d12e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5ad791061f4b4c01e2f083ecdf6bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aab67156b9ca1517dde7d822eb0c34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c06393ba30fd7a6c9499f9ed4b300509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd4504f5111dade8139233d36f5792510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc1d996826223f0c01a8f28c66698e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9011e2aa8eaf18822a2f023101f2fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44519f4d8ed7c64aef64e6b0b3af9f62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845406383e9d637d9784b96b27de0da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1930e7c618146c1aa0709c35dc980515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f34b82bd94fe65f83ec0fe9c2dd65f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d9c19e2d0cd79a409c0ab998be8f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea5d21aba4e8728561726a7d71428c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fc7f18ec12c147463ac7e7349ab35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60b2573b67f64ae490be51e81d3bc1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de4712549204ae804a05664fca3740521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d42bf9a5cb587512ec13a21407a98a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48603b9f7428f271277ca71ee4e078a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff9380dc2f21b505cfd10487822f72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089234e533c64621e7da041a0b31d1ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8637003e720dd1011c20f2f871eb3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc49217e57e33075aa0266b414711e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ddfb7b56c095c615cede8b0d9c5c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a60b415d3fb7d447719d24d53fcb7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c618cf47e8db9068dc73e0381e2fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433f2a3b9d157d7e9f5888fce2fafd1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d82e02d319e8b854f043d37cd4467532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aff2ffc962466c33bc7900da360c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4d70d81b4a62cffe4fcaf59148a86534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446cb1cbae0c8ec36dfcee6818cc79b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613dc66ada2bfe678d075a7e2ac4e92536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21d3acefe5ab86d333908f3fc129b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b164b3344a1682681986aaa9e7641cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4277a0c9fe899dbbab545d7df92b93a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8aa7984829973b458b727561af251540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82395499b72ffbb2b372d20271c25069541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b40b2d7d990e3549fea242ea80f7ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6aaa714f8dd912b5d8c25ff4ff3873543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751b8b0f15c6a5747162bf56af7371e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009227ad66721fe5e70732b1c2ecd523545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c091e7ee1fb302e0f828de3e55695546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15a7c8b10702d22928d226ed240016547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268560a7506fa1f16e31e70d9d4dfb42548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7addfc05279373b0ba9f4d4a143497549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaba4a4c6370ad7bed89a77fa9f7c15550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1472abcf0199707119929bd784555551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e6a72eebf58033f1d337e5dc859a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9cca16fffc1e1718ff01d566b651b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0aec1d53802c56459031c6e68fd4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775416b6c5b55ad5c4d6145ee34fb17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6cb2907cfd98994177c248db8909e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb611cfe426abb0dbce5a554b9bdf981557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f69cc5dee00f18cd21daf57e816ae4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a72a3d63c36621b16de79c42e17dd3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff6a918f0a5fbda1d11859799c2878560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ce5f84d2ed93fcf3cb500d9f23c2e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba1c34113b8dfdc50603a559731e2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e81358bd178fe1bc35aa37654f4044563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6004e3eb8874f0a2a0d08ed06ef3e2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390e1f7386a6ac447e5f304da4e44ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743a5b825c9cab8ca6a6cd9fa96547b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70b7849ab0b50dfd7c9f054ad2e3a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca1543c0df4d68c7d3e425f69f6682568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd14eea7a9a00c40dcb3e4925d3aed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523341f6418f3f0c2f63131c06359f1e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff604d4419f3ecac6489de46b6afc2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff02c8514dabc034125b2689089fcff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e07a89f04631b5b7e96d65c7afed80573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8a0052d2f13e7ef0265dff8a60fe5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fd6ceb93646a08a100f07d33b8a91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dfe9bbedad2f63c4c0a963635593b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad752cbc68792a8b264a0019768e39577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3861ced5d773b29a715a27d37c8c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c876285d30aa41747251dd84f8227579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766a9b66dc6a17add6c83cc54c999db580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8e7530376f4956d7b0372c21c6939581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a527827b4aa68383671f57d3497ea9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4f57f05abeb279cddbc9564dd40e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720589fdb09b1f958aec2e0c1556d8cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28508c3d9520e1b6fccc072da1eee8b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fedc7c0bc0f287078ea05f6b5d6b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f53c44de9675b7be3bf49071f94d8f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c08e81d353fe732f54ac70e931c8fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176796a3966244cb00163538cc7036c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40799153f8aac9e4b5c32685ad4730a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3bd19440f271f24083c0345e1ac52591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a4b4cead498e9745f5aa2c8daf2e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116cb03a81755a79ed97ea54dd9ca4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ddae1b8749a76de5988dde9ea1f04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab3ad312977f9863b03c96a55a8931595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2382059ef156c746b7384188ea7e7b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d473c3c97e8235a67fb4d00182f1a25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4e248c2dd4a8fda93cff15d111725598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369d81a4ffa7772d0fec2c219c73ad0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a84f62d8ca6afba7b207f2470fd939600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44556ba4f6572c3e654b06975b59ceb5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af67d941863425c55fe8b3c7f3ae528602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ede87a73c617ef696a0a74c5d3e613603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0300ab67bf9cb85eca4e07c89ba5fe2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14a8700197906420cc1b446ed54792605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47149e4df22640e26dcd841de7bc8f8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e595562c2e68aab4f3762001f9cb3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525f126a788e7b46ee708f860815b33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa94ba21480368bdf04013b48eccbe5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5ad771803a099e63a528b3a46fd3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800e7b4d0a1a60e6ce09368d1fa925e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c135e33b4800791c0b060542fa7e38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af09315f4ce8436c84645c98893849613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedcb203e4558ce001669ea566a6f95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd3b880c4100d294d5fba92f2b0e16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80e569f2e2ad32368d616574ae4bba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72e7190b27b56b09269fb2297c2b3a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af7d6ef124f140172b4d9edf7f22c9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfe0b1fd56bcf562c8dfad9fef64d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086f4829db5e4747bd20df59d25f39f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86967c93c96de4183a4d6a346acf30621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d25832bbb3c67bb1037cd45e97ca7d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba4260822f719a05cb6cc9588851fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189f7757a44e4c601bdb3bb5ba0dbdc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c004bb647a2960a64d988a63af1a793625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b88f6e152f544edf18dd0db2984948626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ff7f893df98733bb26de24082bbb3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e83b4df3b044b82bde623256334c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80093e8ff7f50385a3da39aff8442e3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133d463c2ddf247c8f1ec0569e0a1b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41279ef62a5065aeb873014893570715631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e08778a8ff5e0348f35fe316c17d5d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d2cc30af253f5e82c257b71f0c299633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fee4f2519cc880cea5e235c60f1eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ac07e26e5611e9595dd3f697c15d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a39364a8fb98391a3c90b48b4031cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf60981bf8de893445a027962be7fe2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9affaa0d952ac11cfd662a664a4822638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c0182bb4de1c83a3f111076a3b34d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659abb570a9bd38e420e3b8cc7f5d2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc638e4388567270c0e0caed9491e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305d7ec1f749f56afd377dd8844a621642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671434c271af07068b0eefa05eb7850643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bca6adf23b812a31e14b7474ffc00d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4b47977a34a1bb7206795567835ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8d1dce7430336d6cb94bd68b65aa8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520e04731b83e2ab610ac6645183d31647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff5271b32a72f2b20a40df2c87fcd3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaa58c5b3c181aa9f1fb4ce30e055c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63e234d3252e1406b49f6b26feb07b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cf5deac44da692cb3add97245eac1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d766493e5314f50638adeb5309c11652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad468d4d11df5805e457f5c953a44cb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083152a122868b6086ad4300e46bf94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ace7f9822b77ce838037831da54c59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c59eb7a5662c403c26d0589c389c74656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa496800e2e5f01f2f1283c891f830c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b40972861b115dcb1054065749e4c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079009b62bebd0078021efbfbba6e35659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc5688b8e8cca526775965ed5007bd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989061d062dc0500684288464fd93c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1889d7c5f728812b0780716f841f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc6b875ede61fdaa63654a5f904123663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b987da9893d9c34258ef99b4ec611664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f92145162ded31a63838bb58100b7a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a55d568696e01a024ea1473a008a60666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de5937892583084722d5af6752ba05667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04f3a328e9d37d6d4076183b278a47668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65018fadba3a6194f25792955f69a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46e13908b49491e14483e44c07c940670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df2619e271563bb7e385df092bc3fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71070f4cba3eb7c66261fc6cb91b4c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca91cb89decc420026f021d67c5f407673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc603337bd68d3f33ab153a5a9da73674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e85041491e469405c017fb6625ec12675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8625380ffaa7db136f6ca864671c9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c544d0e4116dfbb939b0349abd1e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb15164dcc66f24f770963744f115c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70340ce159de356f44871311b8289c0f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729243229ab103d4d0cc51d4d984287680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>